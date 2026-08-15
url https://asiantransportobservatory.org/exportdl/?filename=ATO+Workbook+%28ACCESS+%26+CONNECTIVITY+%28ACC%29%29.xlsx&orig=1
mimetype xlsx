--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -3,97 +3,101 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TOC" sheetId="1" state="visible" r:id="rId1"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-RAC-001(1)" sheetId="2" state="visible" r:id="rId2"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-RAC-001(2)" sheetId="3" state="visible" r:id="rId3"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-RAC-001(3)" sheetId="4" state="visible" r:id="rId4"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-RAC-001(4)" sheetId="5" state="visible" r:id="rId5"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-RAC-001(5)" sheetId="6" state="visible" r:id="rId6"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-UAC-001" sheetId="7" state="visible" r:id="rId7"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-UAC-002" sheetId="8" state="visible" r:id="rId8"/>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-UAC-003" sheetId="9" state="visible" r:id="rId9"/>
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-001" sheetId="10" state="visible" r:id="rId10"/>
-[...5 lines deleted...]
-    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-ACG-001" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-001(1)" sheetId="10" state="visible" r:id="rId10"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-001(2)" sheetId="11" state="visible" r:id="rId11"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-002" sheetId="12" state="visible" r:id="rId12"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-003" sheetId="13" state="visible" r:id="rId13"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-004" sheetId="14" state="visible" r:id="rId14"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-005" sheetId="15" state="visible" r:id="rId15"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-NRC-006" sheetId="16" state="visible" r:id="rId16"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-ACG-001(1)" sheetId="17" state="visible" r:id="rId17"/>
+    <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ACC-ACG-001(2)" sheetId="18" state="visible" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,###0.0%; -#,###0.0%; 0%"/>
     <numFmt numFmtId="165" formatCode="#,###%; -#,###%; 0%"/>
     <numFmt numFmtId="166" formatCode="#,###0.00; -#,###0.0#; 0"/>
     <numFmt numFmtId="167" formatCode="#,###0.0; -#,###0.0; 0"/>
     <numFmt numFmtId="168" formatCode="#,###; -#,###; 0"/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="12">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="22"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <strike val="0"/>
       <color rgb="00FFFFFF"/>
@@ -128,50 +132,57 @@
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="12"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="000563C1"/>
       <sz val="11"/>
       <u val="single"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <i val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <strike val="0"/>
+      <color rgb="00002060"/>
+      <sz val="10"/>
+    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="000563C1"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
@@ -188,57 +199,58 @@
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="27">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="right"/>
@@ -324,123 +336,148 @@
       <rgbColor rgb="0099CCFF"/>
       <rgbColor rgb="00FF99CC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet2.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet3.xml" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet4.xml" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet5.xml" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet6.xml" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet7.xml" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet8.xml" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet9.xml" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet10.xml" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet11.xml" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet12.xml" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet13.xml" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet14.xml" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet15.xml" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet16.xml" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet17.xml" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet18.xml" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>1</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2657475" cy="847725"/>
     <pic>
       <nvPicPr>
         <cNvPr id="1" name="Image 1" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>28</row>
+      <row>30</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2314575" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Image 2" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
-      <col>2</col>
-[...1 lines deleted...]
-      <row>28</row>
+      <col>1</col>
+      <colOff>2744279</colOff>
+      <row>30</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2181225" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Image 3" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId3"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </oneCellAnchor>
+  <oneCellAnchor>
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>36</row>
+      <rowOff>0</rowOff>
+    </from>
+    <ext cx="2190750" cy="428625"/>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="4" name="Image 4" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId4"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -693,105 +730,111 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(1)'!A1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(2)'!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(3)'!A1" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(4)'!A1" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(5)'!A1" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-001'!A1" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-002'!A1" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-003'!A1" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-001'!A1" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-002'!A1" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-003'!A1" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-004'!A1" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-005'!A1" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-006'!A1" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-ACG-001'!A1" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId16"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(1)'!A1" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(2)'!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(3)'!A1" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(4)'!A1" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-RAC-001(5)'!A1" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-001'!A1" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-002'!A1" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-UAC-003'!A1" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-001(1)'!A1" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-001(2)'!A1" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-002'!A1" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-003'!A1" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-004'!A1" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-005'!A1" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-NRC-006'!A1" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-ACG-001(1)'!A1" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#'ACC-ACG-001(2)'!A1" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId18"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/s41591-020-1059-1?s=03#Sec10" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet11.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhl.com/global-en/home/insights-and-innovation/thought-leadership/case-studies/global-connectedness-index.html" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet11.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pmc.ncbi.nlm.nih.gov/articles/PMC10624905/#MOESM3" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.weforum.org/docs/GCR2018/04Backmatter/3.%20Appendix%20C.pdf" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet12.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhl.com/global-en/home/insights-and-innovation/thought-leadership/case-studies/global-connectedness-index.html" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.weforum.org/docs/GCR2018/04Backmatter/3.%20Appendix%20C.pdf" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet14.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=92" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet14.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www3.weforum.org/docs/GCR2018/04Backmatter/3.%20Appendix%20C.pdf" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet15.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=96618" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet15.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=92" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet16.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/development/desa/dpad/least-developed-country-category/evi-indicators-ldc.html" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+<file path=xl/worksheets/_rels/sheet16.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=96618" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet17.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.un.org/development/desa/dpad/least-developed-country-category/evi-indicators-ldc.html" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet18.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unctad.org/system/files/official-document/ser-rp-2021d10_en.pdf" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rai.azavea.com/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents1.worldbank.org/curated/en/759461550242864626/pdf/WPS8746.pdf " TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sum4all.org/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sdg-transformation-center-sdsn.hub.arcgis.com/datasets/sdsn::rural-access-index-2022-by-country/about" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sedac.ciesin.columbia.edu/data/set/sdgi-9-1-1-rai-2023" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nature.com/articles/nature25181#Sec11" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.itdp.org/rapid-transit-database/" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sprawlmap.org/#globe " TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#TOC!A1" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asiantransportobservatory.org/termsofservice" TargetMode="External" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="B2:I27"/>
+  <dimension ref="B2:I35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="20" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="50" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>ATO National Database - ACCESS &amp; CONNECTIVITY (ACC) Workbook</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -1163,2125 +1206,3671 @@
       </c>
       <c r="H17" s="3" t="inlineStr">
         <is>
           <t>Barrington-Leigh and Millard-Ball</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>ACC-UAC-003</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C18" s="3" t="inlineStr">
         <is>
           <t>Healthcare Accessibility</t>
         </is>
       </c>
       <c r="D18" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-001</t>
+          <t>ACC-NRC-001(1)</t>
         </is>
       </c>
       <c r="E18" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F18" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G18" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H18" s="3" t="inlineStr">
         <is>
           <t>D. J. Weiss et al.</t>
         </is>
       </c>
       <c r="I18" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-001</t>
+          <t>ACC-NRC-001(1)</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C19" s="3" t="inlineStr">
         <is>
-          <t>DHL Global Connectedness Index</t>
+          <t>Healthcare Accessibility</t>
         </is>
       </c>
       <c r="D19" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-002</t>
+          <t>ACC-NRC-001(2)</t>
         </is>
       </c>
       <c r="E19" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F19" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G19" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H19" s="3" t="inlineStr">
         <is>
-          <t>DHL</t>
+          <t>Gligorić et al.</t>
         </is>
       </c>
       <c r="I19" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-002</t>
+          <t>ACC-NRC-001(2)</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="B20" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C20" s="3" t="inlineStr">
         <is>
-          <t>IATA airport connectivity indicator</t>
+          <t>DHL Global Connectedness Index</t>
         </is>
       </c>
       <c r="D20" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-003</t>
+          <t>ACC-NRC-002</t>
         </is>
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
       <c r="F20" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G20" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H20" s="3" t="inlineStr">
         <is>
-          <t>International Air Transport Association (IATA)</t>
+          <t>DHL</t>
         </is>
       </c>
       <c r="I20" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-003</t>
+          <t>ACC-NRC-002</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="B21" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C21" s="3" t="inlineStr">
         <is>
-          <t>Road Connectivity Index</t>
+          <t>IATA airport connectivity indicator</t>
         </is>
       </c>
       <c r="D21" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-004</t>
+          <t>ACC-NRC-003</t>
         </is>
       </c>
       <c r="E21" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F21" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G21" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H21" s="3" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>International Air Transport Association (IATA)</t>
         </is>
       </c>
       <c r="I21" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-004</t>
+          <t>ACC-NRC-003</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="B22" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C22" s="3" t="inlineStr">
         <is>
-          <t>Liner Shipping Connectivity Index</t>
+          <t>Road Connectivity Index</t>
         </is>
       </c>
       <c r="D22" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-005</t>
+          <t>ACC-NRC-004</t>
         </is>
       </c>
       <c r="E22" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F22" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G22" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H22" s="3" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-005</t>
+          <t>ACC-NRC-004</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="B23" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C23" s="3" t="inlineStr">
         <is>
-          <t>Liner Shipping Bilateral Connectivity Index</t>
+          <t>Liner Shipping Connectivity Index</t>
         </is>
       </c>
       <c r="D23" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-006</t>
+          <t>ACC-NRC-005</t>
         </is>
       </c>
       <c r="E23" s="3" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
       <c r="F23" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G23" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H23" s="3" t="inlineStr">
         <is>
           <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="I23" s="4" t="inlineStr">
         <is>
-          <t>ACC-NRC-006</t>
+          <t>ACC-NRC-005</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="B24" s="3" t="inlineStr">
         <is>
+          <t>National and Regional Connectivity (NRC)</t>
+        </is>
+      </c>
+      <c r="C24" s="3" t="inlineStr">
+        <is>
+          <t>Liner Shipping Bilateral Connectivity Index</t>
+        </is>
+      </c>
+      <c r="D24" s="3" t="inlineStr">
+        <is>
+          <t>ACC-NRC-006</t>
+        </is>
+      </c>
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>Regional</t>
+        </is>
+      </c>
+      <c r="F24" s="3" t="inlineStr">
+        <is>
+          <t>Shipping/Waterways/Navigation</t>
+        </is>
+      </c>
+      <c r="G24" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H24" s="3" t="inlineStr">
+        <is>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
+        </is>
+      </c>
+      <c r="I24" s="4" t="inlineStr">
+        <is>
+          <t>ACC-NRC-006</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="B25" s="3" t="inlineStr">
+        <is>
           <t>Access and Connectivity General (ACG)</t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C25" s="3" t="inlineStr">
         <is>
           <t>Remoteness Index</t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E24" s="3" t="inlineStr">
+      <c r="D25" s="3" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(1)</t>
+        </is>
+      </c>
+      <c r="E25" s="3" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
-      <c r="F24" s="3" t="inlineStr">
+      <c r="F25" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="G24" s="3" t="inlineStr">
+      <c r="G25" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="H24" s="3" t="inlineStr">
+      <c r="H25" s="3" t="inlineStr">
         <is>
           <t>UN</t>
         </is>
       </c>
-      <c r="I24" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="B27" s="5" t="inlineStr">
+      <c r="I25" s="4" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(1)</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="B26" s="3" t="inlineStr">
+        <is>
+          <t>Access and Connectivity General (ACG)</t>
+        </is>
+      </c>
+      <c r="C26" s="3" t="inlineStr">
+        <is>
+          <t>Remoteness Index</t>
+        </is>
+      </c>
+      <c r="D26" s="3" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(2)</t>
+        </is>
+      </c>
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>Regional</t>
+        </is>
+      </c>
+      <c r="F26" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G26" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H26" s="3" t="inlineStr">
+        <is>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
+        </is>
+      </c>
+      <c r="I26" s="4" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(2)</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="B29" s="5" t="inlineStr">
         <is>
           <t>Developed with the support of:</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="B35" s="6" t="inlineStr">
+        <is>
+          <t>With additional support from the World Bank for activities in the Pacific Island Countries.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I11" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I12" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I13" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I14" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I15" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I16" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I17" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I18" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I19" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I20" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I21" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I22" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I23" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I24" r:id="rId15"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I25" r:id="rId16"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="I26" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId16"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Healthcare Accessibility</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>ACC-NRC-001</t>
+      <c r="B3" s="9" t="inlineStr">
+        <is>
+          <t>ACC-NRC-001(1)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="51" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t xml:space="preserve">Percent of population beyond 10 minutes, 30 minutes, and 60 minutes from a healthcare facility. This indicator maps travel time with and without access to motorized transport, thus characterizing travel time to healthcare for populations distributed across the wealth spectrum. </t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>D. J. Weiss et al.</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://www.nature.com/articles/s41591-020-1059-1?s=03#Sec10</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Driving beyond 10 minutes</t>
         </is>
       </c>
-      <c r="D14" s="13" t="inlineStr">
+      <c r="D14" s="14" t="inlineStr">
         <is>
           <t>Driving beyond 30 minutes</t>
         </is>
       </c>
-      <c r="E14" s="13" t="inlineStr">
+      <c r="E14" s="14" t="inlineStr">
         <is>
           <t>Driving beyond 60 minutes</t>
         </is>
       </c>
-      <c r="F14" s="13" t="inlineStr">
+      <c r="F14" s="14" t="inlineStr">
         <is>
           <t>Walking beyond 10 minutes</t>
         </is>
       </c>
-      <c r="G14" s="13" t="inlineStr">
+      <c r="G14" s="14" t="inlineStr">
         <is>
           <t>Walking beyond 30 minutes</t>
         </is>
       </c>
-      <c r="H14" s="13" t="inlineStr">
+      <c r="H14" s="14" t="inlineStr">
         <is>
           <t>Walking beyond 60 minutes</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="17" t="n">
+      <c r="C16" s="18" t="n">
         <v>0.7904</v>
       </c>
-      <c r="D16" s="17" t="n">
+      <c r="D16" s="18" t="n">
         <v>0.6936</v>
       </c>
-      <c r="E16" s="17" t="n">
+      <c r="E16" s="18" t="n">
         <v>0.5543</v>
       </c>
-      <c r="F16" s="17" t="n">
+      <c r="F16" s="18" t="n">
         <v>0.9536</v>
       </c>
-      <c r="G16" s="17" t="n">
+      <c r="G16" s="18" t="n">
         <v>0.8501000000000001</v>
       </c>
-      <c r="H16" s="17" t="n">
+      <c r="H16" s="18" t="n">
         <v>0.8163</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="17" t="n">
+      <c r="C17" s="18" t="n">
         <v>0.5306999999999999</v>
       </c>
-      <c r="D17" s="17" t="n">
+      <c r="D17" s="18" t="n">
         <v>0.2627999999999999</v>
       </c>
-      <c r="E17" s="17" t="n">
+      <c r="E17" s="18" t="n">
         <v>0.06669999999999998</v>
       </c>
-      <c r="F17" s="17" t="n">
+      <c r="F17" s="18" t="n">
         <v>0.8926000000000001</v>
       </c>
-      <c r="G17" s="17" t="n">
+      <c r="G17" s="18" t="n">
         <v>0.7289</v>
       </c>
-      <c r="H17" s="17" t="n">
+      <c r="H17" s="18" t="n">
         <v>0.6013999999999999</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="17" t="n">
+      <c r="C18" s="18" t="n">
         <v>0.08189999999999997</v>
       </c>
-      <c r="D18" s="17" t="n">
+      <c r="D18" s="18" t="n">
         <v>0.01769999999999994</v>
       </c>
-      <c r="E18" s="17" t="n">
+      <c r="E18" s="18" t="n">
         <v>0.007099999999999884</v>
       </c>
-      <c r="F18" s="17" t="n">
+      <c r="F18" s="18" t="n">
         <v>0.8083</v>
       </c>
-      <c r="G18" s="17" t="n">
+      <c r="G18" s="18" t="n">
         <v>0.3960999999999999</v>
       </c>
-      <c r="H18" s="17" t="n">
+      <c r="H18" s="18" t="n">
         <v>0.1989999999999998</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="17" t="n">
+      <c r="C19" s="18" t="n">
         <v>0.6354</v>
       </c>
-      <c r="D19" s="17" t="n">
+      <c r="D19" s="18" t="n">
         <v>0.4227</v>
       </c>
-      <c r="E19" s="17" t="n">
+      <c r="E19" s="18" t="n">
         <v>0.2196999999999999</v>
       </c>
-      <c r="F19" s="17" t="n">
+      <c r="F19" s="18" t="n">
         <v>0.8951</v>
       </c>
-      <c r="G19" s="17" t="n">
+      <c r="G19" s="18" t="n">
         <v>0.767</v>
       </c>
-      <c r="H19" s="17" t="n">
+      <c r="H19" s="18" t="n">
         <v>0.6722</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="17" t="n">
+      <c r="C20" s="18" t="n">
         <v>0.4817</v>
       </c>
-      <c r="D20" s="17" t="n">
+      <c r="D20" s="18" t="n">
         <v>0.07769999999999999</v>
       </c>
-      <c r="E20" s="17" t="n">
+      <c r="E20" s="18" t="n">
         <v>0.01400000000000001</v>
       </c>
-      <c r="F20" s="17" t="n">
+      <c r="F20" s="18" t="n">
         <v>0.8893</v>
       </c>
-      <c r="G20" s="17" t="n">
+      <c r="G20" s="18" t="n">
         <v>0.7154</v>
       </c>
-      <c r="H20" s="17" t="n">
+      <c r="H20" s="18" t="n">
         <v>0.4864999999999999</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="17" t="n">
+      <c r="C21" s="18" t="n">
         <v>0.908</v>
       </c>
-      <c r="D21" s="17" t="n">
+      <c r="D21" s="18" t="n">
         <v>0.7636000000000001</v>
       </c>
-      <c r="E21" s="17" t="n">
+      <c r="E21" s="18" t="n">
         <v>0.6109</v>
       </c>
-      <c r="F21" s="17" t="n">
+      <c r="F21" s="18" t="n">
         <v>0.9928</v>
       </c>
-      <c r="G21" s="17" t="n">
+      <c r="G21" s="18" t="n">
         <v>0.9607</v>
       </c>
-      <c r="H21" s="17" t="n">
+      <c r="H21" s="18" t="n">
         <v>0.9039</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="17" t="n">
+      <c r="C22" s="18" t="n">
         <v>0.1569</v>
       </c>
-      <c r="D22" s="17" t="n">
+      <c r="D22" s="18" t="n">
         <v>0.05000000000000004</v>
       </c>
-      <c r="E22" s="17" t="n">
+      <c r="E22" s="18" t="n">
         <v>0.02620000000000011</v>
       </c>
-      <c r="F22" s="17" t="n">
+      <c r="F22" s="18" t="n">
         <v>0.9678</v>
       </c>
-      <c r="G22" s="17" t="n">
+      <c r="G22" s="18" t="n">
         <v>0.6857</v>
       </c>
-      <c r="H22" s="17" t="n">
+      <c r="H22" s="18" t="n">
         <v>0.3679</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="17" t="n">
+      <c r="C23" s="18" t="n">
         <v>0.6993</v>
       </c>
-      <c r="D23" s="17" t="n">
+      <c r="D23" s="18" t="n">
         <v>0.3959</v>
       </c>
-      <c r="E23" s="17" t="n">
+      <c r="E23" s="18" t="n">
         <v>0.1235000000000001</v>
       </c>
-      <c r="F23" s="17" t="n">
+      <c r="F23" s="18" t="n">
         <v>0.9074</v>
       </c>
-      <c r="G23" s="17" t="n">
+      <c r="G23" s="18" t="n">
         <v>0.8160000000000001</v>
       </c>
-      <c r="H23" s="17" t="n">
+      <c r="H23" s="18" t="n">
         <v>0.7333000000000001</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="17" t="n">
+      <c r="C24" s="18" t="n">
         <v>0.4493</v>
       </c>
-      <c r="D24" s="17" t="n">
+      <c r="D24" s="18" t="n">
         <v>0.2036000000000001</v>
       </c>
-      <c r="E24" s="17" t="n">
+      <c r="E24" s="18" t="n">
         <v>0.09990000000000021</v>
       </c>
-      <c r="F24" s="17" t="n">
+      <c r="F24" s="18" t="n">
         <v>0.8608</v>
       </c>
-      <c r="G24" s="17" t="n">
+      <c r="G24" s="18" t="n">
         <v>0.6382000000000001</v>
       </c>
-      <c r="H24" s="17" t="n">
+      <c r="H24" s="18" t="n">
         <v>0.4385</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="17" t="n">
+      <c r="C25" s="18" t="n">
         <v>0.4945000000000001</v>
       </c>
-      <c r="D25" s="17" t="n">
+      <c r="D25" s="18" t="n">
         <v>0.2794000000000001</v>
       </c>
-      <c r="E25" s="17" t="n">
+      <c r="E25" s="18" t="n">
         <v>0.1173000000000002</v>
       </c>
-      <c r="F25" s="17" t="n">
+      <c r="F25" s="18" t="n">
         <v>0.9332</v>
       </c>
-      <c r="G25" s="17" t="n">
+      <c r="G25" s="18" t="n">
         <v>0.6363</v>
       </c>
-      <c r="H25" s="17" t="n">
+      <c r="H25" s="18" t="n">
         <v>0.3884</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="17" t="n">
+      <c r="C26" s="18" t="n">
         <v>0.4651</v>
       </c>
-      <c r="D26" s="17" t="n">
+      <c r="D26" s="18" t="n">
         <v>0.3443999999999999</v>
       </c>
-      <c r="E26" s="17" t="n">
+      <c r="E26" s="18" t="n">
         <v>0.2027999999999999</v>
       </c>
-      <c r="F26" s="17" t="n">
+      <c r="F26" s="18" t="n">
         <v>0.949</v>
       </c>
-      <c r="G26" s="17" t="n">
+      <c r="G26" s="18" t="n">
         <v>0.6535</v>
       </c>
-      <c r="H26" s="17" t="n">
+      <c r="H26" s="18" t="n">
         <v>0.5181</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="17" t="n">
+      <c r="C27" s="18" t="n">
         <v>0.4026999999999999</v>
       </c>
-      <c r="D27" s="17" t="n">
+      <c r="D27" s="18" t="n">
         <v>0.1696</v>
       </c>
-      <c r="E27" s="17" t="n">
+      <c r="E27" s="18" t="n">
         <v>0.07969999999999988</v>
       </c>
-      <c r="F27" s="17" t="n">
+      <c r="F27" s="18" t="n">
         <v>0.7761</v>
       </c>
-      <c r="G27" s="17" t="n">
+      <c r="G27" s="18" t="n">
         <v>0.5901999999999999</v>
       </c>
-      <c r="H27" s="17" t="n">
+      <c r="H27" s="18" t="n">
         <v>0.5151999999999999</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="17" t="n">
+      <c r="C28" s="18" t="n">
         <v>0.5255000000000001</v>
       </c>
-      <c r="D28" s="17" t="n">
+      <c r="D28" s="18" t="n">
         <v>0.1443</v>
       </c>
-      <c r="E28" s="17" t="n">
+      <c r="E28" s="18" t="n">
         <v>0.03710000000000002</v>
       </c>
-      <c r="F28" s="17" t="n">
+      <c r="F28" s="18" t="n">
         <v>0.8593999999999999</v>
       </c>
-      <c r="G28" s="17" t="n">
+      <c r="G28" s="18" t="n">
         <v>0.7266</v>
       </c>
-      <c r="H28" s="17" t="n">
+      <c r="H28" s="18" t="n">
         <v>0.5482</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="17" t="n">
+      <c r="C29" s="18" t="n">
         <v>0.2207</v>
       </c>
-      <c r="D29" s="17" t="n">
+      <c r="D29" s="18" t="n">
         <v>0.1169</v>
       </c>
-      <c r="E29" s="17" t="n">
+      <c r="E29" s="18" t="n">
         <v>0.07200000000000006</v>
       </c>
-      <c r="F29" s="17" t="n">
+      <c r="F29" s="18" t="n">
         <v>0.7514000000000001</v>
       </c>
-      <c r="G29" s="17" t="n">
+      <c r="G29" s="18" t="n">
         <v>0.4269999999999999</v>
       </c>
-      <c r="H29" s="17" t="n">
+      <c r="H29" s="18" t="n">
         <v>0.2475999999999999</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="17" t="n">
+      <c r="C30" s="18" t="n">
         <v>0.1639</v>
       </c>
-      <c r="D30" s="17" t="n">
+      <c r="D30" s="18" t="n">
         <v>0.02890000000000004</v>
       </c>
-      <c r="E30" s="17" t="n">
+      <c r="E30" s="18" t="n">
         <v>0.005800000000000027</v>
       </c>
-      <c r="F30" s="17" t="n">
+      <c r="F30" s="18" t="n">
         <v>0.7121</v>
       </c>
-      <c r="G30" s="17" t="n">
+      <c r="G30" s="18" t="n">
         <v>0.4033</v>
       </c>
-      <c r="H30" s="17" t="n">
+      <c r="H30" s="18" t="n">
         <v>0.2384999999999999</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="17" t="n">
+      <c r="C31" s="18" t="n">
         <v>0.835</v>
       </c>
-      <c r="D31" s="17" t="n">
+      <c r="D31" s="18" t="n">
         <v>0.7266</v>
       </c>
-      <c r="E31" s="17" t="n">
+      <c r="E31" s="18" t="n">
         <v>0.5832000000000001</v>
       </c>
-      <c r="F31" s="17" t="n">
+      <c r="F31" s="18" t="n">
         <v>0.9621999999999999</v>
       </c>
-      <c r="G31" s="17" t="n">
+      <c r="G31" s="18" t="n">
         <v>0.9011</v>
       </c>
-      <c r="H31" s="17" t="n">
+      <c r="H31" s="18" t="n">
         <v>0.8608</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="17" t="n">
+      <c r="C32" s="18" t="n">
         <v>0.8091</v>
       </c>
-      <c r="D32" s="17" t="n">
+      <c r="D32" s="18" t="n">
         <v>0.6468</v>
       </c>
-      <c r="E32" s="17" t="n">
+      <c r="E32" s="18" t="n">
         <v>0.3248000000000001</v>
       </c>
-      <c r="F32" s="17" t="n">
+      <c r="F32" s="18" t="n">
         <v>0.9681999999999999</v>
       </c>
-      <c r="G32" s="17" t="n">
+      <c r="G32" s="18" t="n">
         <v>0.887</v>
       </c>
-      <c r="H32" s="17" t="n">
+      <c r="H32" s="18" t="n">
         <v>0.8011</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="17" t="n">
+      <c r="C33" s="18" t="n">
         <v>0.4729</v>
       </c>
-      <c r="D33" s="17" t="n">
+      <c r="D33" s="18" t="n">
         <v>0.3066</v>
       </c>
-      <c r="E33" s="17" t="n">
+      <c r="E33" s="18" t="n">
         <v>0.2097999999999999</v>
       </c>
-      <c r="F33" s="17" t="n">
+      <c r="F33" s="18" t="n">
         <v>0.8766</v>
       </c>
-      <c r="G33" s="17" t="n">
+      <c r="G33" s="18" t="n">
         <v>0.6819999999999999</v>
       </c>
-      <c r="H33" s="17" t="n">
+      <c r="H33" s="18" t="n">
         <v>0.5540999999999999</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="17" t="n">
+      <c r="C34" s="18" t="n">
         <v>0.8703</v>
       </c>
-      <c r="D34" s="17" t="n">
+      <c r="D34" s="18" t="n">
         <v>0.755</v>
       </c>
-      <c r="E34" s="17" t="n">
+      <c r="E34" s="18" t="n">
         <v>0.5565</v>
       </c>
-      <c r="F34" s="17" t="n">
+      <c r="F34" s="18" t="n">
         <v>0.9811</v>
       </c>
-      <c r="G34" s="17" t="n">
+      <c r="G34" s="18" t="n">
         <v>0.9064</v>
       </c>
-      <c r="H34" s="17" t="n">
+      <c r="H34" s="18" t="n">
         <v>0.8403</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="17" t="n">
+      <c r="C35" s="18" t="n">
         <v>0.2191</v>
       </c>
-      <c r="D35" s="17" t="n">
+      <c r="D35" s="18" t="n">
         <v>0.1408</v>
       </c>
-      <c r="E35" s="17" t="n">
+      <c r="E35" s="18" t="n">
         <v>0.08889999999999998</v>
       </c>
-      <c r="F35" s="17" t="n">
+      <c r="F35" s="18" t="n">
         <v>0.7969999999999999</v>
       </c>
-      <c r="G35" s="17" t="n">
+      <c r="G35" s="18" t="n">
         <v>0.3683000000000001</v>
       </c>
-      <c r="H35" s="17" t="n">
+      <c r="H35" s="18" t="n">
         <v>0.2467</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="H36" s="17" t="n"/>
+      <c r="C36" s="18" t="n"/>
+      <c r="D36" s="18" t="n"/>
+      <c r="E36" s="18" t="n"/>
+      <c r="F36" s="18" t="n"/>
+      <c r="G36" s="18" t="n"/>
+      <c r="H36" s="18" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="17" t="n">
+      <c r="C37" s="18" t="n">
         <v>0.833</v>
       </c>
-      <c r="D37" s="17" t="n">
+      <c r="D37" s="18" t="n">
         <v>0.4965999999999999</v>
       </c>
-      <c r="E37" s="17" t="n">
+      <c r="E37" s="18" t="n">
         <v>0.3848</v>
       </c>
-      <c r="F37" s="17" t="n">
+      <c r="F37" s="18" t="n">
         <v>0.962</v>
       </c>
-      <c r="G37" s="17" t="n">
+      <c r="G37" s="18" t="n">
         <v>0.8427</v>
       </c>
-      <c r="H37" s="17" t="n">
+      <c r="H37" s="18" t="n">
         <v>0.8368</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="17" t="n">
+      <c r="C38" s="18" t="n">
         <v>0.6968</v>
       </c>
-      <c r="D38" s="17" t="n">
+      <c r="D38" s="18" t="n">
         <v>0.5691999999999999</v>
       </c>
-      <c r="E38" s="17" t="n">
+      <c r="E38" s="18" t="n">
         <v>0.4218999999999999</v>
       </c>
-      <c r="F38" s="17" t="n">
+      <c r="F38" s="18" t="n">
         <v>0.9812</v>
       </c>
-      <c r="G38" s="17" t="n">
+      <c r="G38" s="18" t="n">
         <v>0.8078</v>
       </c>
-      <c r="H38" s="17" t="n">
+      <c r="H38" s="18" t="n">
         <v>0.6879</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="17" t="n">
+      <c r="C39" s="18" t="n">
         <v>0.5149</v>
       </c>
-      <c r="D39" s="17" t="n">
+      <c r="D39" s="18" t="n">
         <v>0.4188000000000001</v>
       </c>
-      <c r="E39" s="17" t="n">
+      <c r="E39" s="18" t="n">
         <v>0.351</v>
       </c>
-      <c r="F39" s="17" t="n">
+      <c r="F39" s="18" t="n">
         <v>0.8279</v>
       </c>
-      <c r="G39" s="17" t="n">
+      <c r="G39" s="18" t="n">
         <v>0.6093999999999999</v>
       </c>
-      <c r="H39" s="17" t="n">
+      <c r="H39" s="18" t="n">
         <v>0.5401</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="17" t="n">
+      <c r="C40" s="18" t="n">
         <v>0.7468</v>
       </c>
-      <c r="D40" s="17" t="n">
+      <c r="D40" s="18" t="n">
         <v>0.5322</v>
       </c>
-      <c r="E40" s="17" t="n">
+      <c r="E40" s="18" t="n">
         <v>0.2896000000000001</v>
       </c>
-      <c r="F40" s="17" t="n">
+      <c r="F40" s="18" t="n">
         <v>0.9474</v>
       </c>
-      <c r="G40" s="17" t="n">
+      <c r="G40" s="18" t="n">
         <v>0.8389</v>
       </c>
-      <c r="H40" s="17" t="n">
+      <c r="H40" s="18" t="n">
         <v>0.7707000000000001</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="H41" s="17" t="n"/>
+      <c r="C41" s="18" t="n"/>
+      <c r="D41" s="18" t="n"/>
+      <c r="E41" s="18" t="n"/>
+      <c r="F41" s="18" t="n"/>
+      <c r="G41" s="18" t="n"/>
+      <c r="H41" s="18" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="H42" s="17" t="n"/>
+      <c r="C42" s="18" t="n"/>
+      <c r="D42" s="18" t="n"/>
+      <c r="E42" s="18" t="n"/>
+      <c r="F42" s="18" t="n"/>
+      <c r="G42" s="18" t="n"/>
+      <c r="H42" s="18" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="17" t="n">
+      <c r="C43" s="18" t="n">
         <v>0.599</v>
       </c>
-      <c r="D43" s="17" t="n">
+      <c r="D43" s="18" t="n">
         <v>0.2610999999999999</v>
       </c>
-      <c r="E43" s="17" t="n">
+      <c r="E43" s="18" t="n">
         <v>0.1152</v>
       </c>
-      <c r="F43" s="17" t="n">
+      <c r="F43" s="18" t="n">
         <v>0.8767</v>
       </c>
-      <c r="G43" s="17" t="n">
+      <c r="G43" s="18" t="n">
         <v>0.7524</v>
       </c>
-      <c r="H43" s="17" t="n">
+      <c r="H43" s="18" t="n">
         <v>0.601</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="17" t="n">
+      <c r="C44" s="18" t="n">
         <v>0.1695</v>
       </c>
-      <c r="D44" s="17" t="n">
+      <c r="D44" s="18" t="n">
         <v>0.06069999999999998</v>
       </c>
-      <c r="E44" s="17" t="n">
+      <c r="E44" s="18" t="n">
         <v>0.01459999999999995</v>
       </c>
-      <c r="F44" s="17" t="n">
+      <c r="F44" s="18" t="n">
         <v>0.8269</v>
       </c>
-      <c r="G44" s="17" t="n">
+      <c r="G44" s="18" t="n">
         <v>0.4326</v>
       </c>
-      <c r="H44" s="17" t="n">
+      <c r="H44" s="18" t="n">
         <v>0.2602</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="17" t="n">
+      <c r="C45" s="18" t="n">
         <v>0.4957</v>
       </c>
-      <c r="D45" s="17" t="n">
+      <c r="D45" s="18" t="n">
         <v>0.2123</v>
       </c>
-      <c r="E45" s="17" t="n">
+      <c r="E45" s="18" t="n">
         <v>0.1050000000000001</v>
       </c>
-      <c r="F45" s="17" t="n">
+      <c r="F45" s="18" t="n">
         <v>0.8624000000000001</v>
       </c>
-      <c r="G45" s="17" t="n">
+      <c r="G45" s="18" t="n">
         <v>0.7207</v>
       </c>
-      <c r="H45" s="17" t="n">
+      <c r="H45" s="18" t="n">
         <v>0.6075999999999999</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="17" t="n">
+      <c r="C46" s="18" t="n">
         <v>0.8888</v>
       </c>
-      <c r="D46" s="17" t="n">
+      <c r="D46" s="18" t="n">
         <v>0.7082000000000001</v>
       </c>
-      <c r="E46" s="17" t="n">
+      <c r="E46" s="18" t="n">
         <v>0.4409000000000001</v>
       </c>
-      <c r="F46" s="17" t="n">
+      <c r="F46" s="18" t="n">
         <v>0.976</v>
       </c>
-      <c r="G46" s="17" t="n">
+      <c r="G46" s="18" t="n">
         <v>0.9003</v>
       </c>
-      <c r="H46" s="17" t="n">
+      <c r="H46" s="18" t="n">
         <v>0.8825</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="17" t="n">
+      <c r="C47" s="18" t="n">
         <v>0.8828</v>
       </c>
-      <c r="D47" s="17" t="n">
+      <c r="D47" s="18" t="n">
         <v>0.8099</v>
       </c>
-      <c r="E47" s="17" t="n">
+      <c r="E47" s="18" t="n">
         <v>0.7236</v>
       </c>
-      <c r="F47" s="17" t="n">
+      <c r="F47" s="18" t="n">
         <v>0.9893</v>
       </c>
-      <c r="G47" s="17" t="n">
+      <c r="G47" s="18" t="n">
         <v>0.9441000000000001</v>
       </c>
-      <c r="H47" s="17" t="n">
+      <c r="H47" s="18" t="n">
         <v>0.9077</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="17" t="n">
+      <c r="C48" s="18" t="n">
         <v>0.3235</v>
       </c>
-      <c r="D48" s="17" t="n">
+      <c r="D48" s="18" t="n">
         <v>0.1236</v>
       </c>
-      <c r="E48" s="17" t="n">
+      <c r="E48" s="18" t="n">
         <v>0.05059999999999998</v>
       </c>
-      <c r="F48" s="17" t="n">
+      <c r="F48" s="18" t="n">
         <v>0.7982</v>
       </c>
-      <c r="G48" s="17" t="n">
+      <c r="G48" s="18" t="n">
         <v>0.5481</v>
       </c>
-      <c r="H48" s="17" t="n">
+      <c r="H48" s="18" t="n">
         <v>0.3917999999999999</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="17" t="n">
+      <c r="C49" s="18" t="n">
         <v>0.3235</v>
       </c>
-      <c r="D49" s="17" t="n">
+      <c r="D49" s="18" t="n">
         <v>0.1236</v>
       </c>
-      <c r="E49" s="17" t="n">
+      <c r="E49" s="18" t="n">
         <v>0.05059999999999998</v>
       </c>
-      <c r="F49" s="17" t="n">
+      <c r="F49" s="18" t="n">
         <v>0.7982</v>
       </c>
-      <c r="G49" s="17" t="n">
+      <c r="G49" s="18" t="n">
         <v>0.5481</v>
       </c>
-      <c r="H49" s="17" t="n">
+      <c r="H49" s="18" t="n">
         <v>0.3917999999999999</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="17" t="n">
+      <c r="C50" s="18" t="n">
         <v>0.8753</v>
       </c>
-      <c r="D50" s="17" t="n">
+      <c r="D50" s="18" t="n">
         <v>0.6597999999999999</v>
       </c>
-      <c r="E50" s="17" t="n">
+      <c r="E50" s="18" t="n">
         <v>0.3887</v>
       </c>
-      <c r="F50" s="17" t="n">
+      <c r="F50" s="18" t="n">
         <v>0.9968</v>
       </c>
-      <c r="G50" s="17" t="n">
+      <c r="G50" s="18" t="n">
         <v>0.9578</v>
       </c>
-      <c r="H50" s="17" t="n">
+      <c r="H50" s="18" t="n">
         <v>0.8705000000000001</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="17" t="n">
+      <c r="C51" s="18" t="n">
         <v>9.999999999998899e-05</v>
       </c>
-      <c r="D51" s="17" t="n">
+      <c r="D51" s="18" t="n">
         <v>9.999999999998899e-05</v>
       </c>
-      <c r="E51" s="17" t="n">
+      <c r="E51" s="18" t="n">
         <v>9.999999999998899e-05</v>
       </c>
-      <c r="F51" s="17" t="n">
+      <c r="F51" s="18" t="n">
         <v>0.4094</v>
       </c>
-      <c r="G51" s="17" t="n">
+      <c r="G51" s="18" t="n">
         <v>0.008099999999999996</v>
       </c>
-      <c r="H51" s="17" t="n">
+      <c r="H51" s="18" t="n">
         <v>0</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="H52" s="17" t="n"/>
+      <c r="C52" s="18" t="n"/>
+      <c r="D52" s="18" t="n"/>
+      <c r="E52" s="18" t="n"/>
+      <c r="F52" s="18" t="n"/>
+      <c r="G52" s="18" t="n"/>
+      <c r="H52" s="18" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="17" t="n">
+      <c r="C53" s="18" t="n">
         <v>0.1995</v>
       </c>
-      <c r="D53" s="17" t="n">
+      <c r="D53" s="18" t="n">
         <v>0.05610000000000004</v>
       </c>
-      <c r="E53" s="17" t="n">
+      <c r="E53" s="18" t="n">
         <v>0.01770000000000005</v>
       </c>
-      <c r="F53" s="17" t="n">
+      <c r="F53" s="18" t="n">
         <v>0.9115</v>
       </c>
-      <c r="G53" s="17" t="n">
+      <c r="G53" s="18" t="n">
         <v>0.6022999999999999</v>
       </c>
-      <c r="H53" s="17" t="n">
+      <c r="H53" s="18" t="n">
         <v>0.3248</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="17" t="n">
+      <c r="C54" s="18" t="n">
         <v>0.5907</v>
       </c>
-      <c r="D54" s="17" t="n">
+      <c r="D54" s="18" t="n">
         <v>0.395</v>
       </c>
-      <c r="E54" s="17" t="n">
+      <c r="E54" s="18" t="n">
         <v>0.254</v>
       </c>
-      <c r="F54" s="17" t="n">
+      <c r="F54" s="18" t="n">
         <v>0.9115</v>
       </c>
-      <c r="G54" s="17" t="n">
+      <c r="G54" s="18" t="n">
         <v>0.7753</v>
       </c>
-      <c r="H54" s="17" t="n">
+      <c r="H54" s="18" t="n">
         <v>0.6854</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="17" t="n">
+      <c r="C55" s="18" t="n">
         <v>0.09140000000000004</v>
       </c>
-      <c r="D55" s="17" t="n">
+      <c r="D55" s="18" t="n">
         <v>0.02020000000000011</v>
       </c>
-      <c r="E55" s="17" t="n">
+      <c r="E55" s="18" t="n">
         <v>0.007900000000000129</v>
       </c>
-      <c r="F55" s="17" t="n">
+      <c r="F55" s="18" t="n">
         <v>0.7985</v>
       </c>
-      <c r="G55" s="17" t="n">
+      <c r="G55" s="18" t="n">
         <v>0.4664</v>
       </c>
-      <c r="H55" s="17" t="n">
+      <c r="H55" s="18" t="n">
         <v>0.1846</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="17" t="n">
+      <c r="C56" s="18" t="n">
         <v>0.6434</v>
       </c>
-      <c r="D56" s="17" t="n">
+      <c r="D56" s="18" t="n">
         <v>0.3366</v>
       </c>
-      <c r="E56" s="17" t="n">
+      <c r="E56" s="18" t="n">
         <v>0.1467000000000001</v>
       </c>
-      <c r="F56" s="17" t="n">
+      <c r="F56" s="18" t="n">
         <v>0.9785</v>
       </c>
-      <c r="G56" s="17" t="n">
+      <c r="G56" s="18" t="n">
         <v>0.7678</v>
       </c>
-      <c r="H56" s="17" t="n">
+      <c r="H56" s="18" t="n">
         <v>0.5452</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="17" t="n">
+      <c r="C57" s="18" t="n">
         <v>0.3881</v>
       </c>
-      <c r="D57" s="17" t="n">
+      <c r="D57" s="18" t="n">
         <v>0.1257999999999999</v>
       </c>
-      <c r="E57" s="17" t="n">
+      <c r="E57" s="18" t="n">
         <v>0.06069999999999998</v>
       </c>
-      <c r="F57" s="17" t="n">
+      <c r="F57" s="18" t="n">
         <v>0.9641</v>
       </c>
-      <c r="G57" s="17" t="n">
+      <c r="G57" s="18" t="n">
         <v>0.7584</v>
       </c>
-      <c r="H57" s="17" t="n">
+      <c r="H57" s="18" t="n">
         <v>0.3554999999999999</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="17" t="n">
+      <c r="C58" s="18" t="n">
         <v>0.8582</v>
       </c>
-      <c r="D58" s="17" t="n">
+      <c r="D58" s="18" t="n">
         <v>0.8398</v>
       </c>
-      <c r="E58" s="17" t="n">
+      <c r="E58" s="18" t="n">
         <v>0.8065</v>
       </c>
-      <c r="F58" s="17" t="n">
+      <c r="F58" s="18" t="n">
         <v>0.9605</v>
       </c>
-      <c r="G58" s="17" t="n">
+      <c r="G58" s="18" t="n">
         <v>0.8913</v>
       </c>
-      <c r="H58" s="17" t="n">
+      <c r="H58" s="18" t="n">
         <v>0.8706</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="17" t="n">
+      <c r="C59" s="18" t="n">
         <v>0.4239000000000001</v>
       </c>
-      <c r="D59" s="17" t="n">
+      <c r="D59" s="18" t="n">
         <v>0.4004000000000001</v>
       </c>
-      <c r="E59" s="17" t="n">
+      <c r="E59" s="18" t="n">
         <v>0.2612000000000001</v>
       </c>
-      <c r="F59" s="17" t="n">
+      <c r="F59" s="18" t="n">
         <v>0.9997</v>
       </c>
-      <c r="G59" s="17" t="n">
+      <c r="G59" s="18" t="n">
         <v>0.9997</v>
       </c>
-      <c r="H59" s="17" t="n">
+      <c r="H59" s="18" t="n">
         <v>0.5924</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="17" t="n">
+      <c r="C60" s="18" t="n">
         <v>0.7511</v>
       </c>
-      <c r="D60" s="17" t="n">
+      <c r="D60" s="18" t="n">
         <v>0.4871</v>
       </c>
-      <c r="E60" s="17" t="n">
+      <c r="E60" s="18" t="n">
         <v>0.3362000000000001</v>
       </c>
-      <c r="F60" s="17" t="n">
+      <c r="F60" s="18" t="n">
         <v>0.9883999999999999</v>
       </c>
-      <c r="G60" s="17" t="n">
+      <c r="G60" s="18" t="n">
         <v>0.9436</v>
       </c>
-      <c r="H60" s="17" t="n">
+      <c r="H60" s="18" t="n">
         <v>0.8586</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="17" t="n">
+      <c r="C61" s="18" t="n">
         <v>0.9161</v>
       </c>
-      <c r="D61" s="17" t="n">
+      <c r="D61" s="18" t="n">
         <v>0.8008999999999999</v>
       </c>
-      <c r="E61" s="17" t="n">
+      <c r="E61" s="18" t="n">
         <v>0.668</v>
       </c>
-      <c r="F61" s="17" t="n">
+      <c r="F61" s="18" t="n">
         <v>0.9909</v>
       </c>
-      <c r="G61" s="17" t="n">
+      <c r="G61" s="18" t="n">
         <v>0.9575</v>
       </c>
-      <c r="H61" s="17" t="n">
+      <c r="H61" s="18" t="n">
         <v>0.8566</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="17" t="n">
+      <c r="C62" s="18" t="n">
         <v>0.3249</v>
       </c>
-      <c r="D62" s="17" t="n">
+      <c r="D62" s="18" t="n">
         <v>0.08429999999999993</v>
       </c>
-      <c r="E62" s="17" t="n">
+      <c r="E62" s="18" t="n">
         <v>0.02749999999999986</v>
       </c>
-      <c r="F62" s="17" t="n">
+      <c r="F62" s="18" t="n">
         <v>0.8382000000000001</v>
       </c>
-      <c r="G62" s="17" t="n">
+      <c r="G62" s="18" t="n">
         <v>0.6194</v>
       </c>
-      <c r="H62" s="17" t="n">
+      <c r="H62" s="18" t="n">
         <v>0.4026999999999999</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="17" t="n">
+      <c r="C63" s="18" t="n">
         <v>0.01200000000000001</v>
       </c>
-      <c r="D63" s="17" t="n">
+      <c r="D63" s="18" t="n">
         <v>0.0009000000000000119</v>
       </c>
-      <c r="E63" s="17" t="n">
+      <c r="E63" s="18" t="n">
         <v>-9.999999999998899e-05</v>
       </c>
-      <c r="F63" s="17" t="n">
+      <c r="F63" s="18" t="n">
         <v>0.3356</v>
       </c>
-      <c r="G63" s="17" t="n">
+      <c r="G63" s="18" t="n">
         <v>0.05890000000000006</v>
       </c>
-      <c r="H63" s="17" t="n">
+      <c r="H63" s="18" t="n">
         <v>0.01610000000000011</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="17" t="n">
+      <c r="C64" s="18" t="n">
         <v>0.04139999999999999</v>
       </c>
-      <c r="D64" s="17" t="n">
+      <c r="D64" s="18" t="n">
         <v>0.006299999999999972</v>
       </c>
-      <c r="E64" s="17" t="n">
+      <c r="E64" s="18" t="n">
         <v>0.003000000000000003</v>
       </c>
-      <c r="F64" s="17" t="n">
+      <c r="F64" s="18" t="n">
         <v>0.7042999999999999</v>
       </c>
-      <c r="G64" s="17" t="n">
+      <c r="G64" s="18" t="n">
         <v>0.3529</v>
       </c>
-      <c r="H64" s="17" t="n">
+      <c r="H64" s="18" t="n">
         <v>0.1444</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="17" t="n">
+      <c r="C65" s="18" t="n">
         <v>0.798</v>
       </c>
-      <c r="D65" s="17" t="n">
+      <c r="D65" s="18" t="n">
         <v>0.581</v>
       </c>
-      <c r="E65" s="17" t="n">
+      <c r="E65" s="18" t="n">
         <v>0.3653999999999999</v>
       </c>
-      <c r="F65" s="17" t="n">
+      <c r="F65" s="18" t="n">
         <v>0.9676</v>
       </c>
-      <c r="G65" s="17" t="n">
+      <c r="G65" s="18" t="n">
         <v>0.9025</v>
       </c>
-      <c r="H65" s="17" t="n">
+      <c r="H65" s="18" t="n">
         <v>0.8267</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="17" t="n">
+      <c r="C66" s="18" t="n">
         <v>0.4466</v>
       </c>
-      <c r="D66" s="17" t="n">
+      <c r="D66" s="18" t="n">
         <v>0.2377</v>
       </c>
-      <c r="E66" s="17" t="n">
+      <c r="E66" s="18" t="n">
         <v>0.1169</v>
       </c>
-      <c r="F66" s="17" t="n">
+      <c r="F66" s="18" t="n">
         <v>0.8602</v>
       </c>
-      <c r="G66" s="17" t="n">
+      <c r="G66" s="18" t="n">
         <v>0.6672</v>
       </c>
-      <c r="H66" s="17" t="n">
+      <c r="H66" s="18" t="n">
         <v>0.5276000000000001</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="17" t="n"/>
-[...4 lines deleted...]
-      <c r="H67" s="17" t="n"/>
+      <c r="C67" s="18" t="n"/>
+      <c r="D67" s="18" t="n"/>
+      <c r="E67" s="18" t="n"/>
+      <c r="F67" s="18" t="n"/>
+      <c r="G67" s="18" t="n"/>
+      <c r="H67" s="18" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="G14"/>
     <mergeCell ref="E14"/>
     <mergeCell ref="F14"/>
     <mergeCell ref="H14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AT71"/>
+  <dimension ref="A1:L72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="27" customWidth="1" min="1" max="1"/>
+    <col width="47" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="40" customHeight="1">
+      <c r="B1" s="7" t="inlineStr">
+        <is>
+          <t>Asian Transport Observatory National Database</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="8" t="inlineStr">
+        <is>
+          <t>Indicator:</t>
+        </is>
+      </c>
+      <c r="B2" s="9" t="inlineStr">
+        <is>
+          <t>Healthcare Accessibility</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="8" t="inlineStr">
+        <is>
+          <t>Indicator ATO Code:</t>
+        </is>
+      </c>
+      <c r="B3" s="9" t="inlineStr">
+        <is>
+          <t>ACC-NRC-001(2)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="34" customHeight="1">
+      <c r="A4" s="10" t="inlineStr">
+        <is>
+          <t>Description:</t>
+        </is>
+      </c>
+      <c r="B4" s="11" t="inlineStr">
+        <is>
+          <t>Revealed travel time to healthcare facilities using smartphone location history estimated before and during COVID-19 pandemic</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Scope:</t>
+        </is>
+      </c>
+      <c r="B5" s="9" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Mode:</t>
+        </is>
+      </c>
+      <c r="B6" s="9" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>Sector:</t>
+        </is>
+      </c>
+      <c r="B7" s="9" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>Units:</t>
+        </is>
+      </c>
+      <c r="B8" s="9" t="inlineStr">
+        <is>
+          <t>minutes</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="inlineStr">
+        <is>
+          <t>Source:</t>
+        </is>
+      </c>
+      <c r="B9" s="9" t="inlineStr">
+        <is>
+          <t>Gligorić et al.</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="inlineStr">
+        <is>
+          <t>Website:</t>
+        </is>
+      </c>
+      <c r="B10" s="12" t="inlineStr">
+        <is>
+          <t>https://pmc.ncbi.nlm.nih.gov/articles/PMC10624905/#MOESM3</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="13" t="inlineStr">
+        <is>
+          <t>&lt;&lt; Table of Contents</t>
+        </is>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="C14" s="14" t="inlineStr">
+        <is>
+          <t>Passenger Vehicle (before COVID-19)</t>
+        </is>
+      </c>
+      <c r="D14" s="14" t="inlineStr">
+        <is>
+          <t>Public Transit (before COVID-19)</t>
+        </is>
+      </c>
+      <c r="E14" s="14" t="inlineStr">
+        <is>
+          <t>Walking (before COVID-19)</t>
+        </is>
+      </c>
+      <c r="F14" s="14" t="inlineStr">
+        <is>
+          <t>Passenger Vehicle (during COVID-19)</t>
+        </is>
+      </c>
+      <c r="G14" s="14" t="inlineStr">
+        <is>
+          <t>Public Transit (during COVID-19)</t>
+        </is>
+      </c>
+      <c r="H14" s="14" t="inlineStr">
+        <is>
+          <t>Walking (during COVID-19)</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="15" t="inlineStr">
+        <is>
+          <t>Economy Code</t>
+        </is>
+      </c>
+      <c r="B15" s="15" t="inlineStr">
+        <is>
+          <t>Economy Name</t>
+        </is>
+      </c>
+      <c r="C15" s="16" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="D15" s="16" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="E15" s="16" t="inlineStr">
+        <is>
+          <t>2019</t>
+        </is>
+      </c>
+      <c r="F15" s="16" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="G15" s="16" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="H15" s="16" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="17" t="inlineStr">
+        <is>
+          <t>AFG</t>
+        </is>
+      </c>
+      <c r="B16" s="17" t="inlineStr">
+        <is>
+          <t>Afghanistan</t>
+        </is>
+      </c>
+      <c r="C16" s="25" t="n">
+        <v>31.37</v>
+      </c>
+      <c r="D16" s="25" t="n"/>
+      <c r="E16" s="25" t="n"/>
+      <c r="F16" s="25" t="n">
+        <v>30.27</v>
+      </c>
+      <c r="G16" s="25" t="n"/>
+      <c r="H16" s="25" t="n"/>
+    </row>
+    <row r="17">
+      <c r="A17" s="17" t="inlineStr">
+        <is>
+          <t>ARM</t>
+        </is>
+      </c>
+      <c r="B17" s="17" t="inlineStr">
+        <is>
+          <t>Armenia</t>
+        </is>
+      </c>
+      <c r="C17" s="25" t="n"/>
+      <c r="D17" s="25" t="n"/>
+      <c r="E17" s="25" t="n"/>
+      <c r="F17" s="25" t="n"/>
+      <c r="G17" s="25" t="n"/>
+      <c r="H17" s="25" t="n"/>
+    </row>
+    <row r="18">
+      <c r="A18" s="17" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="B18" s="17" t="inlineStr">
+        <is>
+          <t>Australia</t>
+        </is>
+      </c>
+      <c r="C18" s="25" t="n">
+        <v>21.24</v>
+      </c>
+      <c r="D18" s="25" t="n">
+        <v>28.71</v>
+      </c>
+      <c r="E18" s="25" t="n">
+        <v>7.91</v>
+      </c>
+      <c r="F18" s="25" t="n">
+        <v>20.31</v>
+      </c>
+      <c r="G18" s="25" t="n">
+        <v>28.76</v>
+      </c>
+      <c r="H18" s="25" t="n">
+        <v>10.73</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="17" t="inlineStr">
+        <is>
+          <t>AZE</t>
+        </is>
+      </c>
+      <c r="B19" s="17" t="inlineStr">
+        <is>
+          <t>Azerbaijan</t>
+        </is>
+      </c>
+      <c r="C19" s="25" t="n"/>
+      <c r="D19" s="25" t="n"/>
+      <c r="E19" s="25" t="n"/>
+      <c r="F19" s="25" t="n"/>
+      <c r="G19" s="25" t="n"/>
+      <c r="H19" s="25" t="n"/>
+    </row>
+    <row r="20">
+      <c r="A20" s="17" t="inlineStr">
+        <is>
+          <t>BGD</t>
+        </is>
+      </c>
+      <c r="B20" s="17" t="inlineStr">
+        <is>
+          <t>Bangladesh</t>
+        </is>
+      </c>
+      <c r="C20" s="25" t="n">
+        <v>23.77</v>
+      </c>
+      <c r="D20" s="25" t="n">
+        <v>25.87</v>
+      </c>
+      <c r="E20" s="25" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="F20" s="25" t="n">
+        <v>22.93</v>
+      </c>
+      <c r="G20" s="25" t="n">
+        <v>40.54</v>
+      </c>
+      <c r="H20" s="25" t="n">
+        <v>8.35</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="17" t="inlineStr">
+        <is>
+          <t>BTN</t>
+        </is>
+      </c>
+      <c r="B21" s="17" t="inlineStr">
+        <is>
+          <t>Bhutan</t>
+        </is>
+      </c>
+      <c r="C21" s="25" t="n"/>
+      <c r="D21" s="25" t="n"/>
+      <c r="E21" s="25" t="n"/>
+      <c r="F21" s="25" t="n"/>
+      <c r="G21" s="25" t="n"/>
+      <c r="H21" s="25" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="17" t="inlineStr">
+        <is>
+          <t>BRN</t>
+        </is>
+      </c>
+      <c r="B22" s="17" t="inlineStr">
+        <is>
+          <t>Brunei Darussalam</t>
+        </is>
+      </c>
+      <c r="C22" s="25" t="n"/>
+      <c r="D22" s="25" t="n"/>
+      <c r="E22" s="25" t="n"/>
+      <c r="F22" s="25" t="n"/>
+      <c r="G22" s="25" t="n"/>
+      <c r="H22" s="25" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="17" t="inlineStr">
+        <is>
+          <t>KHM</t>
+        </is>
+      </c>
+      <c r="B23" s="17" t="inlineStr">
+        <is>
+          <t>Cambodia</t>
+        </is>
+      </c>
+      <c r="C23" s="25" t="n">
+        <v>22.62</v>
+      </c>
+      <c r="D23" s="25" t="n"/>
+      <c r="E23" s="25" t="n">
+        <v>3.95</v>
+      </c>
+      <c r="F23" s="25" t="n">
+        <v>22.77</v>
+      </c>
+      <c r="G23" s="25" t="n"/>
+      <c r="H23" s="25" t="n">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="17" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+      <c r="B24" s="17" t="inlineStr">
+        <is>
+          <t>People's Republic of China</t>
+        </is>
+      </c>
+      <c r="C24" s="25" t="n"/>
+      <c r="D24" s="25" t="n"/>
+      <c r="E24" s="25" t="n"/>
+      <c r="F24" s="25" t="n"/>
+      <c r="G24" s="25" t="n"/>
+      <c r="H24" s="25" t="n"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="17" t="inlineStr">
+        <is>
+          <t>COK</t>
+        </is>
+      </c>
+      <c r="B25" s="17" t="inlineStr">
+        <is>
+          <t>Cook Islands</t>
+        </is>
+      </c>
+      <c r="C25" s="25" t="n"/>
+      <c r="D25" s="25" t="n"/>
+      <c r="E25" s="25" t="n"/>
+      <c r="F25" s="25" t="n"/>
+      <c r="G25" s="25" t="n"/>
+      <c r="H25" s="25" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="17" t="inlineStr">
+        <is>
+          <t>FJI</t>
+        </is>
+      </c>
+      <c r="B26" s="17" t="inlineStr">
+        <is>
+          <t>Fiji</t>
+        </is>
+      </c>
+      <c r="C26" s="25" t="n">
+        <v>29.37</v>
+      </c>
+      <c r="D26" s="25" t="n"/>
+      <c r="E26" s="25" t="n"/>
+      <c r="F26" s="25" t="n">
+        <v>23.95</v>
+      </c>
+      <c r="G26" s="25" t="n"/>
+      <c r="H26" s="25" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="17" t="inlineStr">
+        <is>
+          <t>GEO</t>
+        </is>
+      </c>
+      <c r="B27" s="17" t="inlineStr">
+        <is>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="C27" s="25" t="n">
+        <v>18.61</v>
+      </c>
+      <c r="D27" s="25" t="n"/>
+      <c r="E27" s="25" t="n">
+        <v>9.49</v>
+      </c>
+      <c r="F27" s="25" t="n">
+        <v>18.31</v>
+      </c>
+      <c r="G27" s="25" t="n"/>
+      <c r="H27" s="25" t="n">
+        <v>10.57</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="17" t="inlineStr">
+        <is>
+          <t>IND</t>
+        </is>
+      </c>
+      <c r="B28" s="17" t="inlineStr">
+        <is>
+          <t>India</t>
+        </is>
+      </c>
+      <c r="C28" s="25" t="n">
+        <v>26.01</v>
+      </c>
+      <c r="D28" s="25" t="n">
+        <v>33.37</v>
+      </c>
+      <c r="E28" s="25" t="n">
+        <v>6.09</v>
+      </c>
+      <c r="F28" s="25" t="n">
+        <v>24.59</v>
+      </c>
+      <c r="G28" s="25" t="n">
+        <v>44.42</v>
+      </c>
+      <c r="H28" s="25" t="n">
+        <v>9.23</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="17" t="inlineStr">
+        <is>
+          <t>IDN</t>
+        </is>
+      </c>
+      <c r="B29" s="17" t="inlineStr">
+        <is>
+          <t>Indonesia</t>
+        </is>
+      </c>
+      <c r="C29" s="25" t="n">
+        <v>27.09</v>
+      </c>
+      <c r="D29" s="25" t="n">
+        <v>35.51</v>
+      </c>
+      <c r="E29" s="25" t="n">
+        <v>4</v>
+      </c>
+      <c r="F29" s="25" t="n">
+        <v>26.31</v>
+      </c>
+      <c r="G29" s="25" t="n">
+        <v>44.83</v>
+      </c>
+      <c r="H29" s="25" t="n">
+        <v>7.45</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="17" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="B30" s="17" t="inlineStr">
+        <is>
+          <t>Japan</t>
+        </is>
+      </c>
+      <c r="C30" s="25" t="n">
+        <v>20.02</v>
+      </c>
+      <c r="D30" s="25" t="n">
+        <v>20.67</v>
+      </c>
+      <c r="E30" s="25" t="n">
+        <v>7.24</v>
+      </c>
+      <c r="F30" s="25" t="n">
+        <v>18.56</v>
+      </c>
+      <c r="G30" s="25" t="n">
+        <v>24.82</v>
+      </c>
+      <c r="H30" s="25" t="n">
+        <v>8.58</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="17" t="inlineStr">
+        <is>
+          <t>KAZ</t>
+        </is>
+      </c>
+      <c r="B31" s="17" t="inlineStr">
+        <is>
+          <t>Kazakhstan</t>
+        </is>
+      </c>
+      <c r="C31" s="25" t="n">
+        <v>17.53</v>
+      </c>
+      <c r="D31" s="25" t="n">
+        <v>22.78</v>
+      </c>
+      <c r="E31" s="25" t="n">
+        <v>10</v>
+      </c>
+      <c r="F31" s="25" t="n">
+        <v>17.7</v>
+      </c>
+      <c r="G31" s="25" t="n">
+        <v>33.23</v>
+      </c>
+      <c r="H31" s="25" t="n">
+        <v>10.91</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="17" t="inlineStr">
+        <is>
+          <t>KIR</t>
+        </is>
+      </c>
+      <c r="B32" s="17" t="inlineStr">
+        <is>
+          <t>Kiribati</t>
+        </is>
+      </c>
+      <c r="C32" s="25" t="n"/>
+      <c r="D32" s="25" t="n"/>
+      <c r="E32" s="25" t="n"/>
+      <c r="F32" s="25" t="n"/>
+      <c r="G32" s="25" t="n"/>
+      <c r="H32" s="25" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="17" t="inlineStr">
+        <is>
+          <t>KGZ</t>
+        </is>
+      </c>
+      <c r="B33" s="17" t="inlineStr">
+        <is>
+          <t>Kyrgyz Republic</t>
+        </is>
+      </c>
+      <c r="C33" s="25" t="n">
+        <v>20.37</v>
+      </c>
+      <c r="D33" s="25" t="n"/>
+      <c r="E33" s="25" t="n">
+        <v>9.82</v>
+      </c>
+      <c r="F33" s="25" t="n">
+        <v>20.39</v>
+      </c>
+      <c r="G33" s="25" t="n"/>
+      <c r="H33" s="25" t="n">
+        <v>10.86</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="17" t="inlineStr">
+        <is>
+          <t>LAO</t>
+        </is>
+      </c>
+      <c r="B34" s="17" t="inlineStr">
+        <is>
+          <t>Lao People's Democratic Republic</t>
+        </is>
+      </c>
+      <c r="C34" s="25" t="n"/>
+      <c r="D34" s="25" t="n"/>
+      <c r="E34" s="25" t="n"/>
+      <c r="F34" s="25" t="n"/>
+      <c r="G34" s="25" t="n"/>
+      <c r="H34" s="25" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="17" t="inlineStr">
+        <is>
+          <t>MYS</t>
+        </is>
+      </c>
+      <c r="B35" s="17" t="inlineStr">
+        <is>
+          <t>Malaysia</t>
+        </is>
+      </c>
+      <c r="C35" s="25" t="n">
+        <v>23.7</v>
+      </c>
+      <c r="D35" s="25" t="n">
+        <v>26.96</v>
+      </c>
+      <c r="E35" s="25" t="n">
+        <v>4</v>
+      </c>
+      <c r="F35" s="25" t="n">
+        <v>20.11</v>
+      </c>
+      <c r="G35" s="25" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="H35" s="25" t="n">
+        <v>6.83</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="17" t="inlineStr">
+        <is>
+          <t>MDV</t>
+        </is>
+      </c>
+      <c r="B36" s="17" t="inlineStr">
+        <is>
+          <t>Maldives</t>
+        </is>
+      </c>
+      <c r="C36" s="25" t="n"/>
+      <c r="D36" s="25" t="n"/>
+      <c r="E36" s="25" t="n"/>
+      <c r="F36" s="25" t="n"/>
+      <c r="G36" s="25" t="n"/>
+      <c r="H36" s="25" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="17" t="inlineStr">
+        <is>
+          <t>MHL</t>
+        </is>
+      </c>
+      <c r="B37" s="17" t="inlineStr">
+        <is>
+          <t>Marshall Islands</t>
+        </is>
+      </c>
+      <c r="C37" s="25" t="n"/>
+      <c r="D37" s="25" t="n"/>
+      <c r="E37" s="25" t="n"/>
+      <c r="F37" s="25" t="n"/>
+      <c r="G37" s="25" t="n"/>
+      <c r="H37" s="25" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="17" t="inlineStr">
+        <is>
+          <t>FSM</t>
+        </is>
+      </c>
+      <c r="B38" s="17" t="inlineStr">
+        <is>
+          <t>Micronesia (Federated States of)</t>
+        </is>
+      </c>
+      <c r="C38" s="25" t="n"/>
+      <c r="D38" s="25" t="n"/>
+      <c r="E38" s="25" t="n"/>
+      <c r="F38" s="25" t="n"/>
+      <c r="G38" s="25" t="n"/>
+      <c r="H38" s="25" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="17" t="inlineStr">
+        <is>
+          <t>MNG</t>
+        </is>
+      </c>
+      <c r="B39" s="17" t="inlineStr">
+        <is>
+          <t>Mongolia</t>
+        </is>
+      </c>
+      <c r="C39" s="25" t="n"/>
+      <c r="D39" s="25" t="n"/>
+      <c r="E39" s="25" t="n"/>
+      <c r="F39" s="25" t="n"/>
+      <c r="G39" s="25" t="n"/>
+      <c r="H39" s="25" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="17" t="inlineStr">
+        <is>
+          <t>MMR</t>
+        </is>
+      </c>
+      <c r="B40" s="17" t="inlineStr">
+        <is>
+          <t>Myanmar</t>
+        </is>
+      </c>
+      <c r="C40" s="25" t="n">
+        <v>25.21</v>
+      </c>
+      <c r="D40" s="25" t="n"/>
+      <c r="E40" s="25" t="n">
+        <v>6.04</v>
+      </c>
+      <c r="F40" s="25" t="n">
+        <v>21.97</v>
+      </c>
+      <c r="G40" s="25" t="n"/>
+      <c r="H40" s="25" t="n">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="17" t="inlineStr">
+        <is>
+          <t>NIU</t>
+        </is>
+      </c>
+      <c r="B41" s="17" t="inlineStr">
+        <is>
+          <t>Niue</t>
+        </is>
+      </c>
+      <c r="C41" s="25" t="n"/>
+      <c r="D41" s="25" t="n"/>
+      <c r="E41" s="25" t="n"/>
+      <c r="F41" s="25" t="n"/>
+      <c r="G41" s="25" t="n"/>
+      <c r="H41" s="25" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="17" t="inlineStr">
+        <is>
+          <t>NRU</t>
+        </is>
+      </c>
+      <c r="B42" s="17" t="inlineStr">
+        <is>
+          <t>Nauru</t>
+        </is>
+      </c>
+      <c r="C42" s="25" t="n"/>
+      <c r="D42" s="25" t="n"/>
+      <c r="E42" s="25" t="n"/>
+      <c r="F42" s="25" t="n"/>
+      <c r="G42" s="25" t="n"/>
+      <c r="H42" s="25" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="17" t="inlineStr">
+        <is>
+          <t>NPL</t>
+        </is>
+      </c>
+      <c r="B43" s="17" t="inlineStr">
+        <is>
+          <t>Nepal</t>
+        </is>
+      </c>
+      <c r="C43" s="25" t="n">
+        <v>22.09</v>
+      </c>
+      <c r="D43" s="25" t="n"/>
+      <c r="E43" s="25" t="n">
+        <v>9.69</v>
+      </c>
+      <c r="F43" s="25" t="n">
+        <v>20.75</v>
+      </c>
+      <c r="G43" s="25" t="n"/>
+      <c r="H43" s="25" t="n">
+        <v>11.3</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="17" t="inlineStr">
+        <is>
+          <t>NZL</t>
+        </is>
+      </c>
+      <c r="B44" s="17" t="inlineStr">
+        <is>
+          <t>New Zealand</t>
+        </is>
+      </c>
+      <c r="C44" s="25" t="n">
+        <v>17.15</v>
+      </c>
+      <c r="D44" s="25" t="n"/>
+      <c r="E44" s="25" t="n">
+        <v>7.44</v>
+      </c>
+      <c r="F44" s="25" t="n">
+        <v>16.61</v>
+      </c>
+      <c r="G44" s="25" t="n">
+        <v>26.25</v>
+      </c>
+      <c r="H44" s="25" t="n">
+        <v>9.300000000000001</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="17" t="inlineStr">
+        <is>
+          <t>PAK</t>
+        </is>
+      </c>
+      <c r="B45" s="17" t="inlineStr">
+        <is>
+          <t>Pakistan</t>
+        </is>
+      </c>
+      <c r="C45" s="25" t="n">
+        <v>25.17</v>
+      </c>
+      <c r="D45" s="25" t="n"/>
+      <c r="E45" s="25" t="n">
+        <v>5.02</v>
+      </c>
+      <c r="F45" s="25" t="n">
+        <v>24.89</v>
+      </c>
+      <c r="G45" s="25" t="n"/>
+      <c r="H45" s="25" t="n">
+        <v>8.69</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="17" t="inlineStr">
+        <is>
+          <t>PLW</t>
+        </is>
+      </c>
+      <c r="B46" s="17" t="inlineStr">
+        <is>
+          <t>Palau</t>
+        </is>
+      </c>
+      <c r="C46" s="25" t="n"/>
+      <c r="D46" s="25" t="n"/>
+      <c r="E46" s="25" t="n"/>
+      <c r="F46" s="25" t="n"/>
+      <c r="G46" s="25" t="n"/>
+      <c r="H46" s="25" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="17" t="inlineStr">
+        <is>
+          <t>PNG</t>
+        </is>
+      </c>
+      <c r="B47" s="17" t="inlineStr">
+        <is>
+          <t>Papua New Guinea</t>
+        </is>
+      </c>
+      <c r="C47" s="25" t="n"/>
+      <c r="D47" s="25" t="n"/>
+      <c r="E47" s="25" t="n"/>
+      <c r="F47" s="25" t="n"/>
+      <c r="G47" s="25" t="n"/>
+      <c r="H47" s="25" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="17" t="inlineStr">
+        <is>
+          <t>PHL</t>
+        </is>
+      </c>
+      <c r="B48" s="17" t="inlineStr">
+        <is>
+          <t>Philippines</t>
+        </is>
+      </c>
+      <c r="C48" s="25" t="n">
+        <v>27.47</v>
+      </c>
+      <c r="D48" s="25" t="n">
+        <v>23.89</v>
+      </c>
+      <c r="E48" s="25" t="n">
+        <v>5.92</v>
+      </c>
+      <c r="F48" s="25" t="n">
+        <v>24.98</v>
+      </c>
+      <c r="G48" s="25" t="n"/>
+      <c r="H48" s="25" t="n">
+        <v>7.78</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="17" t="inlineStr">
+        <is>
+          <t>KOR</t>
+        </is>
+      </c>
+      <c r="B49" s="17" t="inlineStr">
+        <is>
+          <t>Republic of Korea</t>
+        </is>
+      </c>
+      <c r="C49" s="25" t="n">
+        <v>19.45</v>
+      </c>
+      <c r="D49" s="25" t="n">
+        <v>23.16</v>
+      </c>
+      <c r="E49" s="25" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="F49" s="25" t="n">
+        <v>20.22</v>
+      </c>
+      <c r="G49" s="25" t="n">
+        <v>25.38</v>
+      </c>
+      <c r="H49" s="25" t="n">
+        <v>8.59</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="17" t="inlineStr">
+        <is>
+          <t>WSM</t>
+        </is>
+      </c>
+      <c r="B50" s="17" t="inlineStr">
+        <is>
+          <t>Samoa</t>
+        </is>
+      </c>
+      <c r="C50" s="25" t="n"/>
+      <c r="D50" s="25" t="n"/>
+      <c r="E50" s="25" t="n"/>
+      <c r="F50" s="25" t="n"/>
+      <c r="G50" s="25" t="n"/>
+      <c r="H50" s="25" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="17" t="inlineStr">
+        <is>
+          <t>SGP</t>
+        </is>
+      </c>
+      <c r="B51" s="17" t="inlineStr">
+        <is>
+          <t>Singapore</t>
+        </is>
+      </c>
+      <c r="C51" s="25" t="n">
+        <v>20.67</v>
+      </c>
+      <c r="D51" s="25" t="n">
+        <v>19.44</v>
+      </c>
+      <c r="E51" s="25" t="n">
+        <v>5.13</v>
+      </c>
+      <c r="F51" s="25" t="n">
+        <v>20.51</v>
+      </c>
+      <c r="G51" s="25" t="n">
+        <v>22.97</v>
+      </c>
+      <c r="H51" s="25" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="17" t="inlineStr">
+        <is>
+          <t>SLB</t>
+        </is>
+      </c>
+      <c r="B52" s="17" t="inlineStr">
+        <is>
+          <t>Solomon Islands</t>
+        </is>
+      </c>
+      <c r="C52" s="25" t="n"/>
+      <c r="D52" s="25" t="n"/>
+      <c r="E52" s="25" t="n"/>
+      <c r="F52" s="25" t="n"/>
+      <c r="G52" s="25" t="n"/>
+      <c r="H52" s="25" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="17" t="inlineStr">
+        <is>
+          <t>LKA</t>
+        </is>
+      </c>
+      <c r="B53" s="17" t="inlineStr">
+        <is>
+          <t>Sri Lanka</t>
+        </is>
+      </c>
+      <c r="C53" s="25" t="n">
+        <v>26.35</v>
+      </c>
+      <c r="D53" s="25" t="n"/>
+      <c r="E53" s="25" t="n">
+        <v>5.06</v>
+      </c>
+      <c r="F53" s="25" t="n">
+        <v>24.74</v>
+      </c>
+      <c r="G53" s="25" t="n">
+        <v>50</v>
+      </c>
+      <c r="H53" s="25" t="n">
+        <v>7.58</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="17" t="inlineStr">
+        <is>
+          <t>TJK</t>
+        </is>
+      </c>
+      <c r="B54" s="17" t="inlineStr">
+        <is>
+          <t>Tajikistan</t>
+        </is>
+      </c>
+      <c r="C54" s="25" t="n">
+        <v>27.35</v>
+      </c>
+      <c r="D54" s="25" t="n"/>
+      <c r="E54" s="25" t="n"/>
+      <c r="F54" s="25" t="n">
+        <v>25.62</v>
+      </c>
+      <c r="G54" s="25" t="n"/>
+      <c r="H54" s="25" t="n">
+        <v>12.86</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="17" t="inlineStr">
+        <is>
+          <t>THA</t>
+        </is>
+      </c>
+      <c r="B55" s="17" t="inlineStr">
+        <is>
+          <t>Thailand</t>
+        </is>
+      </c>
+      <c r="C55" s="25" t="n">
+        <v>26.79</v>
+      </c>
+      <c r="D55" s="25" t="n">
+        <v>20.68</v>
+      </c>
+      <c r="E55" s="25" t="n">
+        <v>4.43</v>
+      </c>
+      <c r="F55" s="25" t="n">
+        <v>25.52</v>
+      </c>
+      <c r="G55" s="25" t="n">
+        <v>24.85</v>
+      </c>
+      <c r="H55" s="25" t="n">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="17" t="inlineStr">
+        <is>
+          <t>TLS</t>
+        </is>
+      </c>
+      <c r="B56" s="17" t="inlineStr">
+        <is>
+          <t>Timor-Leste</t>
+        </is>
+      </c>
+      <c r="C56" s="25" t="n"/>
+      <c r="D56" s="25" t="n"/>
+      <c r="E56" s="25" t="n"/>
+      <c r="F56" s="25" t="n"/>
+      <c r="G56" s="25" t="n"/>
+      <c r="H56" s="25" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="17" t="inlineStr">
+        <is>
+          <t>TON</t>
+        </is>
+      </c>
+      <c r="B57" s="17" t="inlineStr">
+        <is>
+          <t>Tonga</t>
+        </is>
+      </c>
+      <c r="C57" s="25" t="n"/>
+      <c r="D57" s="25" t="n"/>
+      <c r="E57" s="25" t="n"/>
+      <c r="F57" s="25" t="n"/>
+      <c r="G57" s="25" t="n"/>
+      <c r="H57" s="25" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="17" t="inlineStr">
+        <is>
+          <t>TKM</t>
+        </is>
+      </c>
+      <c r="B58" s="17" t="inlineStr">
+        <is>
+          <t>Turkmenistan</t>
+        </is>
+      </c>
+      <c r="C58" s="25" t="n"/>
+      <c r="D58" s="25" t="n"/>
+      <c r="E58" s="25" t="n"/>
+      <c r="F58" s="25" t="n"/>
+      <c r="G58" s="25" t="n"/>
+      <c r="H58" s="25" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="17" t="inlineStr">
+        <is>
+          <t>TUV</t>
+        </is>
+      </c>
+      <c r="B59" s="17" t="inlineStr">
+        <is>
+          <t>Tuvalu</t>
+        </is>
+      </c>
+      <c r="C59" s="25" t="n"/>
+      <c r="D59" s="25" t="n"/>
+      <c r="E59" s="25" t="n"/>
+      <c r="F59" s="25" t="n"/>
+      <c r="G59" s="25" t="n"/>
+      <c r="H59" s="25" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="17" t="inlineStr">
+        <is>
+          <t>UZB</t>
+        </is>
+      </c>
+      <c r="B60" s="17" t="inlineStr">
+        <is>
+          <t>Uzbekistan</t>
+        </is>
+      </c>
+      <c r="C60" s="25" t="n"/>
+      <c r="D60" s="25" t="n"/>
+      <c r="E60" s="25" t="n"/>
+      <c r="F60" s="25" t="n"/>
+      <c r="G60" s="25" t="n"/>
+      <c r="H60" s="25" t="n"/>
+    </row>
+    <row r="61">
+      <c r="A61" s="17" t="inlineStr">
+        <is>
+          <t>VUT</t>
+        </is>
+      </c>
+      <c r="B61" s="17" t="inlineStr">
+        <is>
+          <t>Vanuatu</t>
+        </is>
+      </c>
+      <c r="C61" s="25" t="n"/>
+      <c r="D61" s="25" t="n"/>
+      <c r="E61" s="25" t="n"/>
+      <c r="F61" s="25" t="n"/>
+      <c r="G61" s="25" t="n"/>
+      <c r="H61" s="25" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="17" t="inlineStr">
+        <is>
+          <t>VNM</t>
+        </is>
+      </c>
+      <c r="B62" s="17" t="inlineStr">
+        <is>
+          <t>Viet Nam</t>
+        </is>
+      </c>
+      <c r="C62" s="25" t="n">
+        <v>31.53</v>
+      </c>
+      <c r="D62" s="25" t="n"/>
+      <c r="E62" s="25" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="F62" s="25" t="n">
+        <v>30.02</v>
+      </c>
+      <c r="G62" s="25" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="H62" s="25" t="n">
+        <v>6.35</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="17" t="inlineStr">
+        <is>
+          <t>HKG</t>
+        </is>
+      </c>
+      <c r="B63" s="17" t="inlineStr">
+        <is>
+          <t>Hong Kong, China</t>
+        </is>
+      </c>
+      <c r="C63" s="25" t="n"/>
+      <c r="D63" s="25" t="n"/>
+      <c r="E63" s="25" t="n"/>
+      <c r="F63" s="25" t="n"/>
+      <c r="G63" s="25" t="n"/>
+      <c r="H63" s="25" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="17" t="inlineStr">
+        <is>
+          <t>TWN</t>
+        </is>
+      </c>
+      <c r="B64" s="17" t="inlineStr">
+        <is>
+          <t>Taipei,China</t>
+        </is>
+      </c>
+      <c r="C64" s="25" t="n"/>
+      <c r="D64" s="25" t="n"/>
+      <c r="E64" s="25" t="n"/>
+      <c r="F64" s="25" t="n"/>
+      <c r="G64" s="25" t="n"/>
+      <c r="H64" s="25" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="17" t="inlineStr">
+        <is>
+          <t>IRN</t>
+        </is>
+      </c>
+      <c r="B65" s="17" t="inlineStr">
+        <is>
+          <t>Iran (Islamic Republic of)</t>
+        </is>
+      </c>
+      <c r="C65" s="25" t="n"/>
+      <c r="D65" s="25" t="n"/>
+      <c r="E65" s="25" t="n"/>
+      <c r="F65" s="25" t="n"/>
+      <c r="G65" s="25" t="n"/>
+      <c r="H65" s="25" t="n"/>
+    </row>
+    <row r="66">
+      <c r="A66" s="17" t="inlineStr">
+        <is>
+          <t>RUS</t>
+        </is>
+      </c>
+      <c r="B66" s="17" t="inlineStr">
+        <is>
+          <t>Russian Federation</t>
+        </is>
+      </c>
+      <c r="C66" s="25" t="n">
+        <v>18.13</v>
+      </c>
+      <c r="D66" s="25" t="n">
+        <v>24.49</v>
+      </c>
+      <c r="E66" s="25" t="n">
+        <v>9.68</v>
+      </c>
+      <c r="F66" s="25" t="n">
+        <v>18.25</v>
+      </c>
+      <c r="G66" s="25" t="n">
+        <v>29.96</v>
+      </c>
+      <c r="H66" s="25" t="n">
+        <v>10.02</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="17" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+      <c r="B67" s="17" t="inlineStr">
+        <is>
+          <t>Türkiye</t>
+        </is>
+      </c>
+      <c r="C67" s="25" t="n">
+        <v>18.21</v>
+      </c>
+      <c r="D67" s="25" t="n">
+        <v>26.97</v>
+      </c>
+      <c r="E67" s="25" t="n">
+        <v>9.27</v>
+      </c>
+      <c r="F67" s="25" t="n">
+        <v>18.56</v>
+      </c>
+      <c r="G67" s="25" t="n">
+        <v>33.87</v>
+      </c>
+      <c r="H67" s="25" t="n">
+        <v>9.970000000000001</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" s="5" t="inlineStr">
+        <is>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
+        <is>
+          <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="7">
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="C14"/>
+    <mergeCell ref="D14"/>
+    <mergeCell ref="G14"/>
+    <mergeCell ref="E14"/>
+    <mergeCell ref="F14"/>
+    <mergeCell ref="H14"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:AT72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
@@ -3297,32735 +4886,34822 @@
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
     <col width="14" customWidth="1" min="35" max="35"/>
     <col width="14" customWidth="1" min="36" max="36"/>
     <col width="14" customWidth="1" min="37" max="37"/>
     <col width="14" customWidth="1" min="38" max="38"/>
     <col width="14" customWidth="1" min="39" max="39"/>
     <col width="14" customWidth="1" min="40" max="40"/>
     <col width="14" customWidth="1" min="41" max="41"/>
     <col width="14" customWidth="1" min="42" max="42"/>
     <col width="14" customWidth="1" min="43" max="43"/>
     <col width="14" customWidth="1" min="44" max="44"/>
     <col width="14" customWidth="1" min="45" max="45"/>
     <col width="14" customWidth="1" min="46" max="46"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>DHL Global Connectedness Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-NRC-002</t>
         </is>
       </c>
     </row>
     <row r="4" ht="51" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>DHL Global Connectedness Index (GCI) is a measure of globalisation, which highlights key developments in international flows of capital, trade, information, and people. The index considers -  international flows of capital, trade, information, and people.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Score (0-100), Rank (out of 169 countries)</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>DHL</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://www.dhl.com/global-en/home/insights-and-innovation/thought-leadership/case-studies/global-connectedness-index.html</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="C13" s="13" t="inlineStr">
+      <c r="C13" s="14" t="inlineStr">
         <is>
           <t>Global Connectedness Score (0-100)</t>
         </is>
       </c>
-      <c r="D13" s="19" t="n"/>
-[...20 lines deleted...]
-      <c r="Y13" s="13" t="inlineStr">
+      <c r="D13" s="20" t="n"/>
+      <c r="E13" s="20" t="n"/>
+      <c r="F13" s="20" t="n"/>
+      <c r="G13" s="20" t="n"/>
+      <c r="H13" s="20" t="n"/>
+      <c r="I13" s="20" t="n"/>
+      <c r="J13" s="20" t="n"/>
+      <c r="K13" s="20" t="n"/>
+      <c r="L13" s="20" t="n"/>
+      <c r="M13" s="20" t="n"/>
+      <c r="N13" s="20" t="n"/>
+      <c r="O13" s="20" t="n"/>
+      <c r="P13" s="20" t="n"/>
+      <c r="Q13" s="20" t="n"/>
+      <c r="R13" s="20" t="n"/>
+      <c r="S13" s="20" t="n"/>
+      <c r="T13" s="20" t="n"/>
+      <c r="U13" s="20" t="n"/>
+      <c r="V13" s="20" t="n"/>
+      <c r="W13" s="20" t="n"/>
+      <c r="X13" s="21" t="n"/>
+      <c r="Y13" s="14" t="inlineStr">
         <is>
           <t>Global Connectedness Rank (out of 169 countries)</t>
         </is>
       </c>
-      <c r="Z13" s="19" t="n"/>
-[...19 lines deleted...]
-      <c r="AT13" s="20" t="n"/>
+      <c r="Z13" s="20" t="n"/>
+      <c r="AA13" s="20" t="n"/>
+      <c r="AB13" s="20" t="n"/>
+      <c r="AC13" s="20" t="n"/>
+      <c r="AD13" s="20" t="n"/>
+      <c r="AE13" s="20" t="n"/>
+      <c r="AF13" s="20" t="n"/>
+      <c r="AG13" s="20" t="n"/>
+      <c r="AH13" s="20" t="n"/>
+      <c r="AI13" s="20" t="n"/>
+      <c r="AJ13" s="20" t="n"/>
+      <c r="AK13" s="20" t="n"/>
+      <c r="AL13" s="20" t="n"/>
+      <c r="AM13" s="20" t="n"/>
+      <c r="AN13" s="20" t="n"/>
+      <c r="AO13" s="20" t="n"/>
+      <c r="AP13" s="20" t="n"/>
+      <c r="AQ13" s="20" t="n"/>
+      <c r="AR13" s="20" t="n"/>
+      <c r="AS13" s="20" t="n"/>
+      <c r="AT13" s="21" t="n"/>
     </row>
     <row r="14">
-      <c r="C14" s="25" t="inlineStr">
+      <c r="C14" s="26" t="inlineStr">
         <is>
           <t>(Score (0-100))</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-[...20 lines deleted...]
-      <c r="Y14" s="25" t="inlineStr">
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="20" t="n"/>
+      <c r="F14" s="20" t="n"/>
+      <c r="G14" s="20" t="n"/>
+      <c r="H14" s="20" t="n"/>
+      <c r="I14" s="20" t="n"/>
+      <c r="J14" s="20" t="n"/>
+      <c r="K14" s="20" t="n"/>
+      <c r="L14" s="20" t="n"/>
+      <c r="M14" s="20" t="n"/>
+      <c r="N14" s="20" t="n"/>
+      <c r="O14" s="20" t="n"/>
+      <c r="P14" s="20" t="n"/>
+      <c r="Q14" s="20" t="n"/>
+      <c r="R14" s="20" t="n"/>
+      <c r="S14" s="20" t="n"/>
+      <c r="T14" s="20" t="n"/>
+      <c r="U14" s="20" t="n"/>
+      <c r="V14" s="20" t="n"/>
+      <c r="W14" s="20" t="n"/>
+      <c r="X14" s="21" t="n"/>
+      <c r="Y14" s="26" t="inlineStr">
         <is>
           <t>(Rank (out of 169 countries))</t>
         </is>
       </c>
-      <c r="Z14" s="19" t="n"/>
-[...19 lines deleted...]
-      <c r="AT14" s="20" t="n"/>
+      <c r="Z14" s="20" t="n"/>
+      <c r="AA14" s="20" t="n"/>
+      <c r="AB14" s="20" t="n"/>
+      <c r="AC14" s="20" t="n"/>
+      <c r="AD14" s="20" t="n"/>
+      <c r="AE14" s="20" t="n"/>
+      <c r="AF14" s="20" t="n"/>
+      <c r="AG14" s="20" t="n"/>
+      <c r="AH14" s="20" t="n"/>
+      <c r="AI14" s="20" t="n"/>
+      <c r="AJ14" s="20" t="n"/>
+      <c r="AK14" s="20" t="n"/>
+      <c r="AL14" s="20" t="n"/>
+      <c r="AM14" s="20" t="n"/>
+      <c r="AN14" s="20" t="n"/>
+      <c r="AO14" s="20" t="n"/>
+      <c r="AP14" s="20" t="n"/>
+      <c r="AQ14" s="20" t="n"/>
+      <c r="AR14" s="20" t="n"/>
+      <c r="AS14" s="20" t="n"/>
+      <c r="AT14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="L15" s="15" t="inlineStr">
+      <c r="L15" s="16" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="M15" s="15" t="inlineStr">
+      <c r="M15" s="16" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="N15" s="15" t="inlineStr">
+      <c r="N15" s="16" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O15" s="15" t="inlineStr">
+      <c r="O15" s="16" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="P15" s="15" t="inlineStr">
+      <c r="P15" s="16" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="Q15" s="15" t="inlineStr">
+      <c r="Q15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="R15" s="15" t="inlineStr">
+      <c r="R15" s="16" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="S15" s="15" t="inlineStr">
+      <c r="S15" s="16" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="T15" s="15" t="inlineStr">
+      <c r="T15" s="16" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="U15" s="15" t="inlineStr">
+      <c r="U15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="V15" s="15" t="inlineStr">
+      <c r="V15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="W15" s="15" t="inlineStr">
+      <c r="W15" s="16" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="X15" s="15" t="inlineStr">
+      <c r="X15" s="16" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="Y15" s="15" t="inlineStr">
+      <c r="Y15" s="16" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="Z15" s="15" t="inlineStr">
+      <c r="Z15" s="16" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="AA15" s="15" t="inlineStr">
+      <c r="AA15" s="16" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="AB15" s="15" t="inlineStr">
+      <c r="AB15" s="16" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="AC15" s="15" t="inlineStr">
+      <c r="AC15" s="16" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="AD15" s="15" t="inlineStr">
+      <c r="AD15" s="16" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="AE15" s="15" t="inlineStr">
+      <c r="AE15" s="16" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="AF15" s="15" t="inlineStr">
+      <c r="AF15" s="16" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="AG15" s="15" t="inlineStr">
+      <c r="AG15" s="16" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="AH15" s="15" t="inlineStr">
+      <c r="AH15" s="16" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="AI15" s="15" t="inlineStr">
+      <c r="AI15" s="16" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="AJ15" s="15" t="inlineStr">
+      <c r="AJ15" s="16" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="AK15" s="15" t="inlineStr">
+      <c r="AK15" s="16" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="AL15" s="15" t="inlineStr">
+      <c r="AL15" s="16" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="AM15" s="15" t="inlineStr">
+      <c r="AM15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="AN15" s="15" t="inlineStr">
+      <c r="AN15" s="16" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="AO15" s="15" t="inlineStr">
+      <c r="AO15" s="16" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="AP15" s="15" t="inlineStr">
+      <c r="AP15" s="16" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="AQ15" s="15" t="inlineStr">
+      <c r="AQ15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="AR15" s="15" t="inlineStr">
+      <c r="AR15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AS15" s="15" t="inlineStr">
+      <c r="AS15" s="16" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="AT15" s="15" t="inlineStr">
+      <c r="AT15" s="16" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E16" s="26" t="n">
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="27" t="n">
         <v>40.5808981208844</v>
       </c>
-      <c r="F16" s="26" t="n">
+      <c r="F16" s="27" t="n">
         <v>39.9858869154046</v>
       </c>
-      <c r="G16" s="26" t="n">
+      <c r="G16" s="27" t="n">
         <v>40.2452861215941</v>
       </c>
-      <c r="H16" s="26" t="n">
+      <c r="H16" s="27" t="n">
         <v>40.5433499960153</v>
       </c>
-      <c r="I16" s="26" t="n">
+      <c r="I16" s="27" t="n">
         <v>39.8413551315083</v>
       </c>
-      <c r="J16" s="26" t="n">
+      <c r="J16" s="27" t="n">
         <v>40.0601300318581</v>
       </c>
-      <c r="K16" s="26" t="n">
+      <c r="K16" s="27" t="n">
         <v>40.8095940233931</v>
       </c>
-      <c r="L16" s="26" t="n">
+      <c r="L16" s="27" t="n">
         <v>41.7576318897526</v>
       </c>
-      <c r="M16" s="26" t="n">
+      <c r="M16" s="27" t="n">
         <v>41.5542681351837</v>
       </c>
-      <c r="N16" s="26" t="n">
+      <c r="N16" s="27" t="n">
         <v>40.6307852471828</v>
       </c>
-      <c r="O16" s="26" t="n">
+      <c r="O16" s="27" t="n">
         <v>40.4724358076277</v>
       </c>
-      <c r="P16" s="26" t="n">
+      <c r="P16" s="27" t="n">
         <v>40.7837551135412</v>
       </c>
-      <c r="Q16" s="26" t="n">
+      <c r="Q16" s="27" t="n">
         <v>40.8758948168056</v>
       </c>
-      <c r="R16" s="26" t="n">
+      <c r="R16" s="27" t="n">
         <v>39.9132258552822</v>
       </c>
-      <c r="S16" s="26" t="n">
+      <c r="S16" s="27" t="n">
         <v>40.366575443843</v>
       </c>
-      <c r="T16" s="26" t="n">
+      <c r="T16" s="27" t="n">
         <v>40.1261719475014</v>
       </c>
-      <c r="U16" s="26" t="n">
+      <c r="U16" s="27" t="n">
         <v>40.0097261536916</v>
       </c>
-      <c r="V16" s="26" t="n">
+      <c r="V16" s="27" t="n">
         <v>40.7167583723513</v>
       </c>
-      <c r="W16" s="26" t="n">
+      <c r="W16" s="27" t="n">
         <v>41.455391810529</v>
       </c>
-      <c r="X16" s="26" t="n">
+      <c r="X16" s="27" t="n">
         <v>41.1817642045132</v>
       </c>
-      <c r="Y16" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="AA16" s="26" t="n">
+      <c r="Y16" s="22" t="n"/>
+      <c r="Z16" s="22" t="n"/>
+      <c r="AA16" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AB16" s="26" t="n">
+      <c r="AB16" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AC16" s="26" t="n">
+      <c r="AC16" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AD16" s="26" t="n">
+      <c r="AD16" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AE16" s="26" t="n">
+      <c r="AE16" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AF16" s="26" t="n">
+      <c r="AF16" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AG16" s="26" t="n">
+      <c r="AG16" s="27" t="n">
         <v>167</v>
       </c>
-      <c r="AH16" s="26" t="n">
+      <c r="AH16" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AI16" s="26" t="n">
+      <c r="AI16" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AJ16" s="26" t="n">
+      <c r="AJ16" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AK16" s="26" t="n">
+      <c r="AK16" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AL16" s="26" t="n">
+      <c r="AL16" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AM16" s="26" t="n">
+      <c r="AM16" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AN16" s="26" t="n">
+      <c r="AN16" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AO16" s="26" t="n">
+      <c r="AO16" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AP16" s="26" t="n">
+      <c r="AP16" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AQ16" s="26" t="n">
+      <c r="AQ16" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AR16" s="26" t="n">
+      <c r="AR16" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AS16" s="26" t="n">
+      <c r="AS16" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="AT16" s="26" t="n">
+      <c r="AT16" s="27" t="n">
         <v>170</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="26" t="n">
+      <c r="C17" s="27" t="n">
         <v>48.1404948574752</v>
       </c>
-      <c r="D17" s="26" t="n">
+      <c r="D17" s="27" t="n">
         <v>48.0248664062625</v>
       </c>
-      <c r="E17" s="26" t="n">
+      <c r="E17" s="27" t="n">
         <v>48.9358829707226</v>
       </c>
-      <c r="F17" s="26" t="n">
+      <c r="F17" s="27" t="n">
         <v>49.0160228838257</v>
       </c>
-      <c r="G17" s="26" t="n">
+      <c r="G17" s="27" t="n">
         <v>48.9910310970961</v>
       </c>
-      <c r="H17" s="26" t="n">
+      <c r="H17" s="27" t="n">
         <v>48.3560241088397</v>
       </c>
-      <c r="I17" s="26" t="n">
+      <c r="I17" s="27" t="n">
         <v>48.8138045880454</v>
       </c>
-      <c r="J17" s="26" t="n">
+      <c r="J17" s="27" t="n">
         <v>48.8867004415148</v>
       </c>
-      <c r="K17" s="26" t="n">
+      <c r="K17" s="27" t="n">
         <v>48.6472610273645</v>
       </c>
-      <c r="L17" s="26" t="n">
+      <c r="L17" s="27" t="n">
         <v>48.901053832002</v>
       </c>
-      <c r="M17" s="26" t="n">
+      <c r="M17" s="27" t="n">
         <v>49.3061120204566</v>
       </c>
-      <c r="N17" s="26" t="n">
+      <c r="N17" s="27" t="n">
         <v>49.5887125134007</v>
       </c>
-      <c r="O17" s="26" t="n">
+      <c r="O17" s="27" t="n">
         <v>50.0770189526804</v>
       </c>
-      <c r="P17" s="26" t="n">
+      <c r="P17" s="27" t="n">
         <v>50.6524538169905</v>
       </c>
-      <c r="Q17" s="26" t="n">
+      <c r="Q17" s="27" t="n">
         <v>50.1645767076335</v>
       </c>
-      <c r="R17" s="26" t="n">
+      <c r="R17" s="27" t="n">
         <v>49.7275406195583</v>
       </c>
-      <c r="S17" s="26" t="n">
+      <c r="S17" s="27" t="n">
         <v>49.2466124139507</v>
       </c>
-      <c r="T17" s="26" t="n">
+      <c r="T17" s="27" t="n">
         <v>51.4427825193837</v>
       </c>
-      <c r="U17" s="26" t="n">
+      <c r="U17" s="27" t="n">
         <v>51.9341769952083</v>
       </c>
-      <c r="V17" s="26" t="n">
+      <c r="V17" s="27" t="n">
         <v>48.8009315635901</v>
       </c>
-      <c r="W17" s="26" t="n">
+      <c r="W17" s="27" t="n">
         <v>50.2196549913689</v>
       </c>
-      <c r="X17" s="26" t="n">
+      <c r="X17" s="27" t="n">
         <v>52.1671993657948</v>
       </c>
-      <c r="Y17" s="26" t="n">
+      <c r="Y17" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="Z17" s="26" t="n">
+      <c r="Z17" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AA17" s="26" t="n">
+      <c r="AA17" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="AB17" s="26" t="n">
+      <c r="AB17" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AC17" s="26" t="n">
+      <c r="AC17" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AD17" s="26" t="n">
+      <c r="AD17" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AE17" s="26" t="n">
+      <c r="AE17" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AF17" s="26" t="n">
+      <c r="AF17" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AG17" s="26" t="n">
+      <c r="AG17" s="27" t="n">
         <v>75</v>
       </c>
-      <c r="AH17" s="26" t="n">
+      <c r="AH17" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AI17" s="26" t="n">
+      <c r="AI17" s="27" t="n">
         <v>69</v>
       </c>
-      <c r="AJ17" s="26" t="n">
+      <c r="AJ17" s="27" t="n">
         <v>69</v>
       </c>
-      <c r="AK17" s="26" t="n">
+      <c r="AK17" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AL17" s="26" t="n">
+      <c r="AL17" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="AM17" s="26" t="n">
+      <c r="AM17" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AN17" s="26" t="n">
+      <c r="AN17" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AO17" s="26" t="n">
+      <c r="AO17" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AP17" s="26" t="n">
+      <c r="AP17" s="27" t="n">
         <v>65</v>
       </c>
-      <c r="AQ17" s="26" t="n">
+      <c r="AQ17" s="27" t="n">
         <v>65</v>
       </c>
-      <c r="AR17" s="26" t="n">
+      <c r="AR17" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AS17" s="26" t="n">
+      <c r="AS17" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AT17" s="26" t="n">
+      <c r="AT17" s="27" t="n">
         <v>64</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="26" t="n">
+      <c r="C18" s="27" t="n">
         <v>56.8554214572245</v>
       </c>
-      <c r="D18" s="26" t="n">
+      <c r="D18" s="27" t="n">
         <v>56.8879038204805</v>
       </c>
-      <c r="E18" s="26" t="n">
+      <c r="E18" s="27" t="n">
         <v>57.242356614789</v>
       </c>
-      <c r="F18" s="26" t="n">
+      <c r="F18" s="27" t="n">
         <v>56.3180183290819</v>
       </c>
-      <c r="G18" s="26" t="n">
+      <c r="G18" s="27" t="n">
         <v>56.0053697127044</v>
       </c>
-      <c r="H18" s="26" t="n">
+      <c r="H18" s="27" t="n">
         <v>56.934195947618</v>
       </c>
-      <c r="I18" s="26" t="n">
+      <c r="I18" s="27" t="n">
         <v>57.462684387985</v>
       </c>
-      <c r="J18" s="26" t="n">
+      <c r="J18" s="27" t="n">
         <v>57.0683995300895</v>
       </c>
-      <c r="K18" s="26" t="n">
+      <c r="K18" s="27" t="n">
         <v>57.2122728060108</v>
       </c>
-      <c r="L18" s="26" t="n">
+      <c r="L18" s="27" t="n">
         <v>57.5411420421574</v>
       </c>
-      <c r="M18" s="26" t="n">
+      <c r="M18" s="27" t="n">
         <v>57.5015331289832</v>
       </c>
-      <c r="N18" s="26" t="n">
+      <c r="N18" s="27" t="n">
         <v>57.0301970963935</v>
       </c>
-      <c r="O18" s="26" t="n">
+      <c r="O18" s="27" t="n">
         <v>57.0949698676385</v>
       </c>
-      <c r="P18" s="26" t="n">
+      <c r="P18" s="27" t="n">
         <v>57.4291751169704</v>
       </c>
-      <c r="Q18" s="26" t="n">
+      <c r="Q18" s="27" t="n">
         <v>57.5394433031352</v>
       </c>
-      <c r="R18" s="26" t="n">
+      <c r="R18" s="27" t="n">
         <v>58.5323721317129</v>
       </c>
-      <c r="S18" s="26" t="n">
+      <c r="S18" s="27" t="n">
         <v>58.5911903815627</v>
       </c>
-      <c r="T18" s="26" t="n">
+      <c r="T18" s="27" t="n">
         <v>59.0881516379013</v>
       </c>
-      <c r="U18" s="26" t="n">
+      <c r="U18" s="27" t="n">
         <v>59.4561500485677</v>
       </c>
-      <c r="V18" s="26" t="n">
+      <c r="V18" s="27" t="n">
         <v>58.5242520540576</v>
       </c>
-      <c r="W18" s="26" t="n">
+      <c r="W18" s="27" t="n">
         <v>58.1371766502822</v>
       </c>
-      <c r="X18" s="26" t="n">
+      <c r="X18" s="27" t="n">
         <v>59.0722406201271</v>
       </c>
-      <c r="Y18" s="26" t="n">
+      <c r="Y18" s="27" t="n">
         <v>22</v>
       </c>
-      <c r="Z18" s="26" t="n">
+      <c r="Z18" s="27" t="n">
         <v>20</v>
       </c>
-      <c r="AA18" s="26" t="n">
+      <c r="AA18" s="27" t="n">
         <v>19</v>
       </c>
-      <c r="AB18" s="26" t="n">
+      <c r="AB18" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AC18" s="26" t="n">
+      <c r="AC18" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AD18" s="26" t="n">
+      <c r="AD18" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AE18" s="26" t="n">
+      <c r="AE18" s="27" t="n">
         <v>24</v>
       </c>
-      <c r="AF18" s="26" t="n">
+      <c r="AF18" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AG18" s="26" t="n">
+      <c r="AG18" s="27" t="n">
         <v>23</v>
       </c>
-      <c r="AH18" s="26" t="n">
+      <c r="AH18" s="27" t="n">
         <v>21</v>
       </c>
-      <c r="AI18" s="26" t="n">
+      <c r="AI18" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AJ18" s="26" t="n">
+      <c r="AJ18" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AK18" s="26" t="n">
+      <c r="AK18" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AL18" s="26" t="n">
+      <c r="AL18" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AM18" s="26" t="n">
+      <c r="AM18" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AN18" s="26" t="n">
+      <c r="AN18" s="27" t="n">
         <v>24</v>
       </c>
-      <c r="AO18" s="26" t="n">
+      <c r="AO18" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AP18" s="26" t="n">
+      <c r="AP18" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AQ18" s="26" t="n">
+      <c r="AQ18" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AR18" s="26" t="n">
+      <c r="AR18" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AS18" s="26" t="n">
+      <c r="AS18" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AT18" s="26" t="n">
+      <c r="AT18" s="27" t="n">
         <v>33</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="26" t="n">
+      <c r="C19" s="27" t="n">
         <v>46.778357294979</v>
       </c>
-      <c r="D19" s="26" t="n">
+      <c r="D19" s="27" t="n">
         <v>47.8909451202175</v>
       </c>
-      <c r="E19" s="26" t="n">
+      <c r="E19" s="27" t="n">
         <v>50.1533594408026</v>
       </c>
-      <c r="F19" s="26" t="n">
+      <c r="F19" s="27" t="n">
         <v>49.2941215329828</v>
       </c>
-      <c r="G19" s="26" t="n">
+      <c r="G19" s="27" t="n">
         <v>49.5617896563481</v>
       </c>
-      <c r="H19" s="26" t="n">
+      <c r="H19" s="27" t="n">
         <v>48.0698531265808</v>
       </c>
-      <c r="I19" s="26" t="n">
+      <c r="I19" s="27" t="n">
         <v>48.975766048067</v>
       </c>
-      <c r="J19" s="26" t="n">
+      <c r="J19" s="27" t="n">
         <v>48.9288855208616</v>
       </c>
-      <c r="K19" s="26" t="n">
+      <c r="K19" s="27" t="n">
         <v>47.8607014575162</v>
       </c>
-      <c r="L19" s="26" t="n">
+      <c r="L19" s="27" t="n">
         <v>47.4315242369233</v>
       </c>
-      <c r="M19" s="26" t="n">
+      <c r="M19" s="27" t="n">
         <v>48.1209016293708</v>
       </c>
-      <c r="N19" s="26" t="n">
+      <c r="N19" s="27" t="n">
         <v>48.8177110909608</v>
       </c>
-      <c r="O19" s="26" t="n">
+      <c r="O19" s="27" t="n">
         <v>48.3482006065056</v>
       </c>
-      <c r="P19" s="26" t="n">
+      <c r="P19" s="27" t="n">
         <v>48.2067426806261</v>
       </c>
-      <c r="Q19" s="26" t="n">
+      <c r="Q19" s="27" t="n">
         <v>49.2014966587753</v>
       </c>
-      <c r="R19" s="26" t="n">
+      <c r="R19" s="27" t="n">
         <v>49.6675323149389</v>
       </c>
-      <c r="S19" s="26" t="n">
+      <c r="S19" s="27" t="n">
         <v>50.7904199553693</v>
       </c>
-      <c r="T19" s="26" t="n">
+      <c r="T19" s="27" t="n">
         <v>50.1076183181958</v>
       </c>
-      <c r="U19" s="26" t="n">
+      <c r="U19" s="27" t="n">
         <v>49.0409651261899</v>
       </c>
-      <c r="V19" s="26" t="n">
+      <c r="V19" s="27" t="n">
         <v>47.5691014360474</v>
       </c>
-      <c r="W19" s="26" t="n">
+      <c r="W19" s="27" t="n">
         <v>47.2884130074308</v>
       </c>
-      <c r="X19" s="26" t="n">
+      <c r="X19" s="27" t="n">
         <v>46.9767896792179</v>
       </c>
-      <c r="Y19" s="26" t="n">
+      <c r="Y19" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="Z19" s="26" t="n">
+      <c r="Z19" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AA19" s="26" t="n">
+      <c r="AA19" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AB19" s="26" t="n">
+      <c r="AB19" s="27" t="n">
         <v>70</v>
       </c>
-      <c r="AC19" s="26" t="n">
+      <c r="AC19" s="27" t="n">
         <v>70</v>
       </c>
-      <c r="AD19" s="26" t="n">
+      <c r="AD19" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AE19" s="26" t="n">
+      <c r="AE19" s="27" t="n">
         <v>75</v>
       </c>
-      <c r="AF19" s="26" t="n">
+      <c r="AF19" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="AG19" s="26" t="n">
+      <c r="AG19" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AH19" s="26" t="n">
+      <c r="AH19" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AI19" s="26" t="n">
+      <c r="AI19" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AJ19" s="26" t="n">
+      <c r="AJ19" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AK19" s="26" t="n">
+      <c r="AK19" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AL19" s="26" t="n">
+      <c r="AL19" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AM19" s="26" t="n">
+      <c r="AM19" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="AN19" s="26" t="n">
+      <c r="AN19" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AO19" s="26" t="n">
+      <c r="AO19" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AP19" s="26" t="n">
+      <c r="AP19" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AQ19" s="26" t="n">
+      <c r="AQ19" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AR19" s="26" t="n">
+      <c r="AR19" s="27" t="n">
         <v>97</v>
       </c>
-      <c r="AS19" s="26" t="n">
+      <c r="AS19" s="27" t="n">
         <v>103</v>
       </c>
-      <c r="AT19" s="26" t="n">
+      <c r="AT19" s="27" t="n">
         <v>110</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="26" t="n">
+      <c r="C20" s="27" t="n">
         <v>44.8594149547643</v>
       </c>
-      <c r="D20" s="26" t="n">
+      <c r="D20" s="27" t="n">
         <v>44.7312176370659</v>
       </c>
-      <c r="E20" s="26" t="n">
+      <c r="E20" s="27" t="n">
         <v>45.4867776974512</v>
       </c>
-      <c r="F20" s="26" t="n">
+      <c r="F20" s="27" t="n">
         <v>45.7407617352386</v>
       </c>
-      <c r="G20" s="26" t="n">
+      <c r="G20" s="27" t="n">
         <v>45.7389170137808</v>
       </c>
-      <c r="H20" s="26" t="n">
+      <c r="H20" s="27" t="n">
         <v>46.6634272344921</v>
       </c>
-      <c r="I20" s="26" t="n">
+      <c r="I20" s="27" t="n">
         <v>46.4474328350213</v>
       </c>
-      <c r="J20" s="26" t="n">
+      <c r="J20" s="27" t="n">
         <v>46.2561016991626</v>
       </c>
-      <c r="K20" s="26" t="n">
+      <c r="K20" s="27" t="n">
         <v>45.6896353124366</v>
       </c>
-      <c r="L20" s="26" t="n">
+      <c r="L20" s="27" t="n">
         <v>46.2855499575174</v>
       </c>
-      <c r="M20" s="26" t="n">
+      <c r="M20" s="27" t="n">
         <v>46.4465071618982</v>
       </c>
-      <c r="N20" s="26" t="n">
+      <c r="N20" s="27" t="n">
         <v>46.5621688810778</v>
       </c>
-      <c r="O20" s="26" t="n">
+      <c r="O20" s="27" t="n">
         <v>46.4588173359778</v>
       </c>
-      <c r="P20" s="26" t="n">
+      <c r="P20" s="27" t="n">
         <v>45.4315853596205</v>
       </c>
-      <c r="Q20" s="26" t="n">
+      <c r="Q20" s="27" t="n">
         <v>45.3732078824938</v>
       </c>
-      <c r="R20" s="26" t="n">
+      <c r="R20" s="27" t="n">
         <v>44.8291466560245</v>
       </c>
-      <c r="S20" s="26" t="n">
+      <c r="S20" s="27" t="n">
         <v>44.863133327482</v>
       </c>
-      <c r="T20" s="26" t="n">
+      <c r="T20" s="27" t="n">
         <v>45.0796767586693</v>
       </c>
-      <c r="U20" s="26" t="n">
+      <c r="U20" s="27" t="n">
         <v>44.9581357386513</v>
       </c>
-      <c r="V20" s="26" t="n">
+      <c r="V20" s="27" t="n">
         <v>44.8125065521843</v>
       </c>
-      <c r="W20" s="26" t="n">
+      <c r="W20" s="27" t="n">
         <v>44.8807290963303</v>
       </c>
-      <c r="X20" s="26" t="n">
+      <c r="X20" s="27" t="n">
         <v>44.8453479981934</v>
       </c>
-      <c r="Y20" s="26" t="n">
+      <c r="Y20" s="27" t="n">
         <v>116</v>
       </c>
-      <c r="Z20" s="26" t="n">
+      <c r="Z20" s="27" t="n">
         <v>119</v>
       </c>
-      <c r="AA20" s="26" t="n">
+      <c r="AA20" s="27" t="n">
         <v>111</v>
       </c>
-      <c r="AB20" s="26" t="n">
+      <c r="AB20" s="27" t="n">
         <v>113</v>
       </c>
-      <c r="AC20" s="26" t="n">
+      <c r="AC20" s="27" t="n">
         <v>115</v>
       </c>
-      <c r="AD20" s="26" t="n">
+      <c r="AD20" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="AE20" s="26" t="n">
+      <c r="AE20" s="27" t="n">
         <v>108</v>
       </c>
-      <c r="AF20" s="26" t="n">
+      <c r="AF20" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AG20" s="26" t="n">
+      <c r="AG20" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AH20" s="26" t="n">
+      <c r="AH20" s="27" t="n">
         <v>113</v>
       </c>
-      <c r="AI20" s="26" t="n">
+      <c r="AI20" s="27" t="n">
         <v>108</v>
       </c>
-      <c r="AJ20" s="26" t="n">
+      <c r="AJ20" s="27" t="n">
         <v>107</v>
       </c>
-      <c r="AK20" s="26" t="n">
+      <c r="AK20" s="27" t="n">
         <v>106</v>
       </c>
-      <c r="AL20" s="26" t="n">
+      <c r="AL20" s="27" t="n">
         <v>123</v>
       </c>
-      <c r="AM20" s="26" t="n">
+      <c r="AM20" s="27" t="n">
         <v>123</v>
       </c>
-      <c r="AN20" s="26" t="n">
+      <c r="AN20" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AO20" s="26" t="n">
+      <c r="AO20" s="27" t="n">
         <v>134</v>
       </c>
-      <c r="AP20" s="26" t="n">
+      <c r="AP20" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AQ20" s="26" t="n">
+      <c r="AQ20" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AR20" s="26" t="n">
+      <c r="AR20" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="AS20" s="26" t="n">
+      <c r="AS20" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AT20" s="26" t="n">
+      <c r="AT20" s="27" t="n">
         <v>133</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="26" t="n">
+      <c r="C21" s="27" t="n">
         <v>39.1451150202865</v>
       </c>
-      <c r="D21" s="26" t="n">
+      <c r="D21" s="27" t="n">
         <v>38.5414775112358</v>
       </c>
-      <c r="E21" s="26" t="n">
+      <c r="E21" s="27" t="n">
         <v>39.0255484602747</v>
       </c>
-      <c r="F21" s="26" t="n">
+      <c r="F21" s="27" t="n">
         <v>41.195937573999</v>
       </c>
-      <c r="G21" s="26" t="n">
+      <c r="G21" s="27" t="n">
         <v>40.495463983636</v>
       </c>
-      <c r="H21" s="26" t="n">
+      <c r="H21" s="27" t="n">
         <v>40.8672616421371</v>
       </c>
-      <c r="I21" s="26" t="n">
+      <c r="I21" s="27" t="n">
         <v>39.9779951517558</v>
       </c>
-      <c r="J21" s="26" t="n">
+      <c r="J21" s="27" t="n">
         <v>39.8991858365246</v>
       </c>
-      <c r="K21" s="26" t="n">
+      <c r="K21" s="27" t="n">
         <v>40.107499292623</v>
       </c>
-      <c r="L21" s="26" t="n">
+      <c r="L21" s="27" t="n">
         <v>40.9340732844999</v>
       </c>
-      <c r="M21" s="26" t="n">
+      <c r="M21" s="27" t="n">
         <v>41.5369913757249</v>
       </c>
-      <c r="N21" s="26" t="n">
+      <c r="N21" s="27" t="n">
         <v>40.5288008844602</v>
       </c>
-      <c r="O21" s="26" t="n">
+      <c r="O21" s="27" t="n">
         <v>40.7404971294587</v>
       </c>
-      <c r="P21" s="26" t="n">
+      <c r="P21" s="27" t="n">
         <v>40.6171355463085</v>
       </c>
-      <c r="Q21" s="26" t="n">
+      <c r="Q21" s="27" t="n">
         <v>41.5207202011185</v>
       </c>
-      <c r="R21" s="26" t="n">
+      <c r="R21" s="27" t="n">
         <v>40.4444723352513</v>
       </c>
-      <c r="S21" s="26" t="n">
+      <c r="S21" s="27" t="n">
         <v>40.5779357770557</v>
       </c>
-      <c r="T21" s="26" t="n">
+      <c r="T21" s="27" t="n">
         <v>40.8336824453623</v>
       </c>
-      <c r="U21" s="26" t="n">
+      <c r="U21" s="27" t="n">
         <v>38.9457817584853</v>
       </c>
-      <c r="V21" s="26" t="n">
+      <c r="V21" s="27" t="n">
         <v>39.5556156166918</v>
       </c>
-      <c r="W21" s="26" t="n">
+      <c r="W21" s="27" t="n">
         <v>39.6610347311679</v>
       </c>
-      <c r="X21" s="26" t="n">
+      <c r="X21" s="27" t="n">
         <v>40.3424831530083</v>
       </c>
-      <c r="Y21" s="26" t="n">
+      <c r="Y21" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="Z21" s="26" t="n">
+      <c r="Z21" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AA21" s="26" t="n">
+      <c r="AA21" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AB21" s="26" t="n">
+      <c r="AB21" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AC21" s="26" t="n">
+      <c r="AC21" s="27" t="n">
         <v>163</v>
       </c>
-      <c r="AD21" s="26" t="n">
+      <c r="AD21" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AE21" s="26" t="n">
+      <c r="AE21" s="27" t="n">
         <v>170</v>
       </c>
-      <c r="AF21" s="26" t="n">
+      <c r="AF21" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AG21" s="26" t="n">
+      <c r="AG21" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AH21" s="26" t="n">
+      <c r="AH21" s="27" t="n">
         <v>168</v>
       </c>
-      <c r="AI21" s="26" t="n">
+      <c r="AI21" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="AJ21" s="26" t="n">
+      <c r="AJ21" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AK21" s="26" t="n">
+      <c r="AK21" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AL21" s="26" t="n">
+      <c r="AL21" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AM21" s="26" t="n">
+      <c r="AM21" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="AN21" s="26" t="n">
+      <c r="AN21" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AO21" s="26" t="n">
+      <c r="AO21" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AP21" s="26" t="n">
+      <c r="AP21" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AQ21" s="26" t="n">
+      <c r="AQ21" s="27" t="n">
         <v>179</v>
       </c>
-      <c r="AR21" s="26" t="n">
+      <c r="AR21" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AS21" s="26" t="n">
+      <c r="AS21" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AT21" s="26" t="n">
+      <c r="AT21" s="27" t="n">
         <v>174</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="26" t="n">
+      <c r="C22" s="27" t="n">
         <v>49.7227199712329</v>
       </c>
-      <c r="D22" s="26" t="n">
+      <c r="D22" s="27" t="n">
         <v>48.6950733024647</v>
       </c>
-      <c r="E22" s="26" t="n">
+      <c r="E22" s="27" t="n">
         <v>48.965834263053</v>
       </c>
-      <c r="F22" s="26" t="n">
+      <c r="F22" s="27" t="n">
         <v>48.202196676518</v>
       </c>
-      <c r="G22" s="26" t="n">
+      <c r="G22" s="27" t="n">
         <v>48.2274073058947</v>
       </c>
-      <c r="H22" s="26" t="n">
+      <c r="H22" s="27" t="n">
         <v>47.8749969401901</v>
       </c>
-      <c r="I22" s="26" t="n">
+      <c r="I22" s="27" t="n">
         <v>48.1210935780889</v>
       </c>
-      <c r="J22" s="26" t="n">
+      <c r="J22" s="27" t="n">
         <v>48.4269846067111</v>
       </c>
-      <c r="K22" s="26" t="n">
+      <c r="K22" s="27" t="n">
         <v>48.7674451760811</v>
       </c>
-      <c r="L22" s="26" t="n">
+      <c r="L22" s="27" t="n">
         <v>48.3119911944169</v>
       </c>
-      <c r="M22" s="26" t="n">
+      <c r="M22" s="27" t="n">
         <v>49.0396189166547</v>
       </c>
-      <c r="N22" s="26" t="n">
+      <c r="N22" s="27" t="n">
         <v>49.5161385867638</v>
       </c>
-      <c r="O22" s="26" t="n">
+      <c r="O22" s="27" t="n">
         <v>49.3795223535341</v>
       </c>
-      <c r="P22" s="26" t="n">
+      <c r="P22" s="27" t="n">
         <v>49.6336337981191</v>
       </c>
-      <c r="Q22" s="26" t="n">
+      <c r="Q22" s="27" t="n">
         <v>48.9048658103986</v>
       </c>
-      <c r="R22" s="26" t="n">
+      <c r="R22" s="27" t="n">
         <v>49.3886161783491</v>
       </c>
-      <c r="S22" s="26" t="n">
+      <c r="S22" s="27" t="n">
         <v>49.6778811835058</v>
       </c>
-      <c r="T22" s="26" t="n">
+      <c r="T22" s="27" t="n">
         <v>49.2341470376774</v>
       </c>
-      <c r="U22" s="26" t="n">
+      <c r="U22" s="27" t="n">
         <v>51.2358777039623</v>
       </c>
-      <c r="V22" s="26" t="n">
+      <c r="V22" s="27" t="n">
         <v>51.2063521994614</v>
       </c>
-      <c r="W22" s="26" t="n">
+      <c r="W22" s="27" t="n">
         <v>51.4705845882614</v>
       </c>
-      <c r="X22" s="26" t="n">
+      <c r="X22" s="27" t="n">
         <v>50.9768751701356</v>
       </c>
-      <c r="Y22" s="26" t="n">
+      <c r="Y22" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="Z22" s="26" t="n">
+      <c r="Z22" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AA22" s="26" t="n">
+      <c r="AA22" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AB22" s="26" t="n">
+      <c r="AB22" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AC22" s="26" t="n">
+      <c r="AC22" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AD22" s="26" t="n">
+      <c r="AD22" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AE22" s="26" t="n">
+      <c r="AE22" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="AF22" s="26" t="n">
+      <c r="AF22" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AG22" s="26" t="n">
+      <c r="AG22" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="AH22" s="26" t="n">
+      <c r="AH22" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AI22" s="26" t="n">
+      <c r="AI22" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="AJ22" s="26" t="n">
+      <c r="AJ22" s="27" t="n">
         <v>70</v>
       </c>
-      <c r="AK22" s="26" t="n">
+      <c r="AK22" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AL22" s="26" t="n">
+      <c r="AL22" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AM22" s="26" t="n">
+      <c r="AM22" s="27" t="n">
         <v>85</v>
       </c>
-      <c r="AN22" s="26" t="n">
+      <c r="AN22" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AO22" s="26" t="n">
+      <c r="AO22" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AP22" s="26" t="n">
+      <c r="AP22" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AQ22" s="26" t="n">
+      <c r="AQ22" s="27" t="n">
         <v>69</v>
       </c>
-      <c r="AR22" s="26" t="n">
+      <c r="AR22" s="27" t="n">
         <v>65</v>
       </c>
-      <c r="AS22" s="26" t="n">
+      <c r="AS22" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="AT22" s="26" t="n">
+      <c r="AT22" s="27" t="n">
         <v>75</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="26" t="n">
+      <c r="C23" s="27" t="n">
         <v>46.2400876920529</v>
       </c>
-      <c r="D23" s="26" t="n">
+      <c r="D23" s="27" t="n">
         <v>46.8143571026779</v>
       </c>
-      <c r="E23" s="26" t="n">
+      <c r="E23" s="27" t="n">
         <v>46.9711510797605</v>
       </c>
-      <c r="F23" s="26" t="n">
+      <c r="F23" s="27" t="n">
         <v>47.8702912156138</v>
       </c>
-      <c r="G23" s="26" t="n">
+      <c r="G23" s="27" t="n">
         <v>48.6926483346089</v>
       </c>
-      <c r="H23" s="26" t="n">
+      <c r="H23" s="27" t="n">
         <v>48.78428510887</v>
       </c>
-      <c r="I23" s="26" t="n">
+      <c r="I23" s="27" t="n">
         <v>48.2396675956211</v>
       </c>
-      <c r="J23" s="26" t="n">
+      <c r="J23" s="27" t="n">
         <v>48.8593200935112</v>
       </c>
-      <c r="K23" s="26" t="n">
+      <c r="K23" s="27" t="n">
         <v>48.2379021910832</v>
       </c>
-      <c r="L23" s="26" t="n">
+      <c r="L23" s="27" t="n">
         <v>49.1510869025518</v>
       </c>
-      <c r="M23" s="26" t="n">
+      <c r="M23" s="27" t="n">
         <v>51.4243840950385</v>
       </c>
-      <c r="N23" s="26" t="n">
+      <c r="N23" s="27" t="n">
         <v>52.9233509576113</v>
       </c>
-      <c r="O23" s="26" t="n">
+      <c r="O23" s="27" t="n">
         <v>51.9444142486033</v>
       </c>
-      <c r="P23" s="26" t="n">
+      <c r="P23" s="27" t="n">
         <v>52.9221733807208</v>
       </c>
-      <c r="Q23" s="26" t="n">
+      <c r="Q23" s="27" t="n">
         <v>53.0119758112419</v>
       </c>
-      <c r="R23" s="26" t="n">
+      <c r="R23" s="27" t="n">
         <v>52.9653406788473</v>
       </c>
-      <c r="S23" s="26" t="n">
+      <c r="S23" s="27" t="n">
         <v>53.0394644582821</v>
       </c>
-      <c r="T23" s="26" t="n">
+      <c r="T23" s="27" t="n">
         <v>53.3455390939114</v>
       </c>
-      <c r="U23" s="26" t="n">
+      <c r="U23" s="27" t="n">
         <v>53.3668207172651</v>
       </c>
-      <c r="V23" s="26" t="n">
+      <c r="V23" s="27" t="n">
         <v>51.8866941025889</v>
       </c>
-      <c r="W23" s="26" t="n">
+      <c r="W23" s="27" t="n">
         <v>52.2363897191392</v>
       </c>
-      <c r="X23" s="26" t="n">
+      <c r="X23" s="27" t="n">
         <v>52.6246682091499</v>
       </c>
-      <c r="Y23" s="26" t="n">
+      <c r="Y23" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="Z23" s="26" t="n">
+      <c r="Z23" s="27" t="n">
         <v>91</v>
       </c>
-      <c r="AA23" s="26" t="n">
+      <c r="AA23" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="AB23" s="26" t="n">
+      <c r="AB23" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AC23" s="26" t="n">
+      <c r="AC23" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AD23" s="26" t="n">
+      <c r="AD23" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AE23" s="26" t="n">
+      <c r="AE23" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AF23" s="26" t="n">
+      <c r="AF23" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AG23" s="26" t="n">
+      <c r="AG23" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AH23" s="26" t="n">
+      <c r="AH23" s="27" t="n">
         <v>70</v>
       </c>
-      <c r="AI23" s="26" t="n">
+      <c r="AI23" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AJ23" s="26" t="n">
+      <c r="AJ23" s="27" t="n">
         <v>46</v>
       </c>
-      <c r="AK23" s="26" t="n">
+      <c r="AK23" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AL23" s="26" t="n">
+      <c r="AL23" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AM23" s="26" t="n">
+      <c r="AM23" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AN23" s="26" t="n">
+      <c r="AN23" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AO23" s="26" t="n">
+      <c r="AO23" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AP23" s="26" t="n">
+      <c r="AP23" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="AQ23" s="26" t="n">
+      <c r="AQ23" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AR23" s="26" t="n">
+      <c r="AR23" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AS23" s="26" t="n">
+      <c r="AS23" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AT23" s="26" t="n">
+      <c r="AT23" s="27" t="n">
         <v>60</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="26" t="n">
+      <c r="C24" s="27" t="n">
         <v>50.0849774831194</v>
       </c>
-      <c r="D24" s="26" t="n">
+      <c r="D24" s="27" t="n">
         <v>50.2609284429457</v>
       </c>
-      <c r="E24" s="26" t="n">
+      <c r="E24" s="27" t="n">
         <v>50.3180388302863</v>
       </c>
-      <c r="F24" s="26" t="n">
+      <c r="F24" s="27" t="n">
         <v>51.0424329204103</v>
       </c>
-      <c r="G24" s="26" t="n">
+      <c r="G24" s="27" t="n">
         <v>51.2922081262053</v>
       </c>
-      <c r="H24" s="26" t="n">
+      <c r="H24" s="27" t="n">
         <v>51.5201147987005</v>
       </c>
-      <c r="I24" s="26" t="n">
+      <c r="I24" s="27" t="n">
         <v>51.4548710811563</v>
       </c>
-      <c r="J24" s="26" t="n">
+      <c r="J24" s="27" t="n">
         <v>51.3993644388354</v>
       </c>
-      <c r="K24" s="26" t="n">
+      <c r="K24" s="27" t="n">
         <v>50.6318864081255</v>
       </c>
-      <c r="L24" s="26" t="n">
+      <c r="L24" s="27" t="n">
         <v>51.4580969404395</v>
       </c>
-      <c r="M24" s="26" t="n">
+      <c r="M24" s="27" t="n">
         <v>51.5533578698112</v>
       </c>
-      <c r="N24" s="26" t="n">
+      <c r="N24" s="27" t="n">
         <v>51.4407554617125</v>
       </c>
-      <c r="O24" s="26" t="n">
+      <c r="O24" s="27" t="n">
         <v>51.1393316496184</v>
       </c>
-      <c r="P24" s="26" t="n">
+      <c r="P24" s="27" t="n">
         <v>51.3685437987672</v>
       </c>
-      <c r="Q24" s="26" t="n">
+      <c r="Q24" s="27" t="n">
         <v>51.1805055516078</v>
       </c>
-      <c r="R24" s="26" t="n">
+      <c r="R24" s="27" t="n">
         <v>51.0510718948031</v>
       </c>
-      <c r="S24" s="26" t="n">
+      <c r="S24" s="27" t="n">
         <v>50.9921248671739</v>
       </c>
-      <c r="T24" s="26" t="n">
+      <c r="T24" s="27" t="n">
         <v>51.0282897520205</v>
       </c>
-      <c r="U24" s="26" t="n">
+      <c r="U24" s="27" t="n">
         <v>50.7959182667256</v>
       </c>
-      <c r="V24" s="26" t="n">
+      <c r="V24" s="27" t="n">
         <v>50.1591517014053</v>
       </c>
-      <c r="W24" s="26" t="n">
+      <c r="W24" s="27" t="n">
         <v>50.397775024596</v>
       </c>
-      <c r="X24" s="26" t="n">
+      <c r="X24" s="27" t="n">
         <v>50.4085676880809</v>
       </c>
-      <c r="Y24" s="26" t="n">
+      <c r="Y24" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="Z24" s="26" t="n">
+      <c r="Z24" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AA24" s="26" t="n">
+      <c r="AA24" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AB24" s="26" t="n">
+      <c r="AB24" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AC24" s="26" t="n">
+      <c r="AC24" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AD24" s="26" t="n">
+      <c r="AD24" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AE24" s="26" t="n">
+      <c r="AE24" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AF24" s="26" t="n">
+      <c r="AF24" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AG24" s="26" t="n">
+      <c r="AG24" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AH24" s="26" t="n">
+      <c r="AH24" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AI24" s="26" t="n">
+      <c r="AI24" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AJ24" s="26" t="n">
+      <c r="AJ24" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AK24" s="26" t="n">
+      <c r="AK24" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AL24" s="26" t="n">
+      <c r="AL24" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AM24" s="26" t="n">
+      <c r="AM24" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AN24" s="26" t="n">
+      <c r="AN24" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AO24" s="26" t="n">
+      <c r="AO24" s="27" t="n">
         <v>70</v>
       </c>
-      <c r="AP24" s="26" t="n">
+      <c r="AP24" s="27" t="n">
         <v>69</v>
       </c>
-      <c r="AQ24" s="26" t="n">
+      <c r="AQ24" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AR24" s="26" t="n">
+      <c r="AR24" s="27" t="n">
         <v>68</v>
       </c>
-      <c r="AS24" s="26" t="n">
+      <c r="AS24" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="AT24" s="26" t="n">
+      <c r="AT24" s="27" t="n">
         <v>80</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT25" s="21" t="n"/>
+      <c r="C25" s="22" t="n"/>
+      <c r="D25" s="22" t="n"/>
+      <c r="E25" s="22" t="n"/>
+      <c r="F25" s="22" t="n"/>
+      <c r="G25" s="22" t="n"/>
+      <c r="H25" s="22" t="n"/>
+      <c r="I25" s="22" t="n"/>
+      <c r="J25" s="22" t="n"/>
+      <c r="K25" s="22" t="n"/>
+      <c r="L25" s="22" t="n"/>
+      <c r="M25" s="22" t="n"/>
+      <c r="N25" s="22" t="n"/>
+      <c r="O25" s="22" t="n"/>
+      <c r="P25" s="22" t="n"/>
+      <c r="Q25" s="22" t="n"/>
+      <c r="R25" s="22" t="n"/>
+      <c r="S25" s="22" t="n"/>
+      <c r="T25" s="22" t="n"/>
+      <c r="U25" s="22" t="n"/>
+      <c r="V25" s="22" t="n"/>
+      <c r="W25" s="22" t="n"/>
+      <c r="X25" s="22" t="n"/>
+      <c r="Y25" s="22" t="n"/>
+      <c r="Z25" s="22" t="n"/>
+      <c r="AA25" s="22" t="n"/>
+      <c r="AB25" s="22" t="n"/>
+      <c r="AC25" s="22" t="n"/>
+      <c r="AD25" s="22" t="n"/>
+      <c r="AE25" s="22" t="n"/>
+      <c r="AF25" s="22" t="n"/>
+      <c r="AG25" s="22" t="n"/>
+      <c r="AH25" s="22" t="n"/>
+      <c r="AI25" s="22" t="n"/>
+      <c r="AJ25" s="22" t="n"/>
+      <c r="AK25" s="22" t="n"/>
+      <c r="AL25" s="22" t="n"/>
+      <c r="AM25" s="22" t="n"/>
+      <c r="AN25" s="22" t="n"/>
+      <c r="AO25" s="22" t="n"/>
+      <c r="AP25" s="22" t="n"/>
+      <c r="AQ25" s="22" t="n"/>
+      <c r="AR25" s="22" t="n"/>
+      <c r="AS25" s="22" t="n"/>
+      <c r="AT25" s="22" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="26" t="n">
+      <c r="C26" s="27" t="n">
         <v>48.0670430424666</v>
       </c>
-      <c r="D26" s="26" t="n">
+      <c r="D26" s="27" t="n">
         <v>47.7275469194148</v>
       </c>
-      <c r="E26" s="26" t="n">
+      <c r="E26" s="27" t="n">
         <v>48.0766588086313</v>
       </c>
-      <c r="F26" s="26" t="n">
+      <c r="F26" s="27" t="n">
         <v>47.7634097707491</v>
       </c>
-      <c r="G26" s="26" t="n">
+      <c r="G26" s="27" t="n">
         <v>47.3884031227821</v>
       </c>
-      <c r="H26" s="26" t="n">
+      <c r="H26" s="27" t="n">
         <v>47.7293668279417</v>
       </c>
-      <c r="I26" s="26" t="n">
+      <c r="I26" s="27" t="n">
         <v>47.4016597280642</v>
       </c>
-      <c r="J26" s="26" t="n">
+      <c r="J26" s="27" t="n">
         <v>48.3939483595137</v>
       </c>
-      <c r="K26" s="26" t="n">
+      <c r="K26" s="27" t="n">
         <v>47.269253183654</v>
       </c>
-      <c r="L26" s="26" t="n">
+      <c r="L26" s="27" t="n">
         <v>47.4578470318403</v>
       </c>
-      <c r="M26" s="26" t="n">
+      <c r="M26" s="27" t="n">
         <v>47.8464442610687</v>
       </c>
-      <c r="N26" s="26" t="n">
+      <c r="N26" s="27" t="n">
         <v>47.9194609088594</v>
       </c>
-      <c r="O26" s="26" t="n">
+      <c r="O26" s="27" t="n">
         <v>48.9168569480163</v>
       </c>
-      <c r="P26" s="26" t="n">
+      <c r="P26" s="27" t="n">
         <v>50.0076889031078</v>
       </c>
-      <c r="Q26" s="26" t="n">
+      <c r="Q26" s="27" t="n">
         <v>48.6197440688645</v>
       </c>
-      <c r="R26" s="26" t="n">
+      <c r="R26" s="27" t="n">
         <v>48.9861335717513</v>
       </c>
-      <c r="S26" s="26" t="n">
+      <c r="S26" s="27" t="n">
         <v>49.8435624775695</v>
       </c>
-      <c r="T26" s="26" t="n">
+      <c r="T26" s="27" t="n">
         <v>48.6099966212624</v>
       </c>
-      <c r="U26" s="26" t="n">
+      <c r="U26" s="27" t="n">
         <v>49.4390418670102</v>
       </c>
-      <c r="V26" s="26" t="n">
+      <c r="V26" s="27" t="n">
         <v>47.12331267503</v>
       </c>
-      <c r="W26" s="26" t="n">
+      <c r="W26" s="27" t="n">
         <v>47.9520640485023</v>
       </c>
-      <c r="X26" s="26" t="n">
+      <c r="X26" s="27" t="n">
         <v>49.3924562631179</v>
       </c>
-      <c r="Y26" s="26" t="n">
+      <c r="Y26" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="Z26" s="26" t="n">
+      <c r="Z26" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AA26" s="26" t="n">
+      <c r="AA26" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="AB26" s="26" t="n">
+      <c r="AB26" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AC26" s="26" t="n">
+      <c r="AC26" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AD26" s="26" t="n">
+      <c r="AD26" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AE26" s="26" t="n">
+      <c r="AE26" s="27" t="n">
         <v>96</v>
       </c>
-      <c r="AF26" s="26" t="n">
+      <c r="AF26" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="AG26" s="26" t="n">
+      <c r="AG26" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AH26" s="26" t="n">
+      <c r="AH26" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="AI26" s="26" t="n">
+      <c r="AI26" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AJ26" s="26" t="n">
+      <c r="AJ26" s="27" t="n">
         <v>91</v>
       </c>
-      <c r="AK26" s="26" t="n">
+      <c r="AK26" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AL26" s="26" t="n">
+      <c r="AL26" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AM26" s="26" t="n">
+      <c r="AM26" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AN26" s="26" t="n">
+      <c r="AN26" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AO26" s="26" t="n">
+      <c r="AO26" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="AP26" s="26" t="n">
+      <c r="AP26" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AQ26" s="26" t="n">
+      <c r="AQ26" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AR26" s="26" t="n">
+      <c r="AR26" s="27" t="n">
         <v>100</v>
       </c>
-      <c r="AS26" s="26" t="n">
+      <c r="AS26" s="27" t="n">
         <v>98</v>
       </c>
-      <c r="AT26" s="26" t="n">
+      <c r="AT26" s="27" t="n">
         <v>89</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="26" t="n">
+      <c r="C27" s="27" t="n">
         <v>44.4360119294087</v>
       </c>
-      <c r="D27" s="26" t="n">
+      <c r="D27" s="27" t="n">
         <v>45.0254948794581</v>
       </c>
-      <c r="E27" s="26" t="n">
+      <c r="E27" s="27" t="n">
         <v>45.4566467319994</v>
       </c>
-      <c r="F27" s="26" t="n">
+      <c r="F27" s="27" t="n">
         <v>46.162999916499</v>
       </c>
-      <c r="G27" s="26" t="n">
+      <c r="G27" s="27" t="n">
         <v>47.2444614867788</v>
       </c>
-      <c r="H27" s="26" t="n">
+      <c r="H27" s="27" t="n">
         <v>48.2609723333032</v>
       </c>
-      <c r="I27" s="26" t="n">
+      <c r="I27" s="27" t="n">
         <v>48.5935842029927</v>
       </c>
-      <c r="J27" s="26" t="n">
+      <c r="J27" s="27" t="n">
         <v>48.7447858016745</v>
       </c>
-      <c r="K27" s="26" t="n">
+      <c r="K27" s="27" t="n">
         <v>48.1066774999317</v>
       </c>
-      <c r="L27" s="26" t="n">
+      <c r="L27" s="27" t="n">
         <v>49.097255611232</v>
       </c>
-      <c r="M27" s="26" t="n">
+      <c r="M27" s="27" t="n">
         <v>48.7591343240598</v>
       </c>
-      <c r="N27" s="26" t="n">
+      <c r="N27" s="27" t="n">
         <v>49.5021552041072</v>
       </c>
-      <c r="O27" s="26" t="n">
+      <c r="O27" s="27" t="n">
         <v>49.3519645773398</v>
       </c>
-      <c r="P27" s="26" t="n">
+      <c r="P27" s="27" t="n">
         <v>49.4478648116757</v>
       </c>
-      <c r="Q27" s="26" t="n">
+      <c r="Q27" s="27" t="n">
         <v>50.2547657765874</v>
       </c>
-      <c r="R27" s="26" t="n">
+      <c r="R27" s="27" t="n">
         <v>50.669588523805</v>
       </c>
-      <c r="S27" s="26" t="n">
+      <c r="S27" s="27" t="n">
         <v>51.3207188312535</v>
       </c>
-      <c r="T27" s="26" t="n">
+      <c r="T27" s="27" t="n">
         <v>51.6806274580489</v>
       </c>
-      <c r="U27" s="26" t="n">
+      <c r="U27" s="27" t="n">
         <v>52.4280256341311</v>
       </c>
-      <c r="V27" s="26" t="n">
+      <c r="V27" s="27" t="n">
         <v>50.4029143106354</v>
       </c>
-      <c r="W27" s="26" t="n">
+      <c r="W27" s="27" t="n">
         <v>51.1523302397162</v>
       </c>
-      <c r="X27" s="26" t="n">
+      <c r="X27" s="27" t="n">
         <v>52.2133889415198</v>
       </c>
-      <c r="Y27" s="26" t="n">
+      <c r="Y27" s="27" t="n">
         <v>122</v>
       </c>
-      <c r="Z27" s="26" t="n">
+      <c r="Z27" s="27" t="n">
         <v>113</v>
       </c>
-      <c r="AA27" s="26" t="n">
+      <c r="AA27" s="27" t="n">
         <v>112</v>
       </c>
-      <c r="AB27" s="26" t="n">
+      <c r="AB27" s="27" t="n">
         <v>105</v>
       </c>
-      <c r="AC27" s="26" t="n">
+      <c r="AC27" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AD27" s="26" t="n">
+      <c r="AD27" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="AE27" s="26" t="n">
+      <c r="AE27" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="AF27" s="26" t="n">
+      <c r="AF27" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AG27" s="26" t="n">
+      <c r="AG27" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AH27" s="26" t="n">
+      <c r="AH27" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AI27" s="26" t="n">
+      <c r="AI27" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AJ27" s="26" t="n">
+      <c r="AJ27" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AK27" s="26" t="n">
+      <c r="AK27" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AL27" s="26" t="n">
+      <c r="AL27" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AM27" s="26" t="n">
+      <c r="AM27" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AN27" s="26" t="n">
+      <c r="AN27" s="27" t="n">
         <v>69</v>
       </c>
-      <c r="AO27" s="26" t="n">
+      <c r="AO27" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AP27" s="26" t="n">
+      <c r="AP27" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AQ27" s="26" t="n">
+      <c r="AQ27" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AR27" s="26" t="n">
+      <c r="AR27" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="AS27" s="26" t="n">
+      <c r="AS27" s="27" t="n">
         <v>68</v>
       </c>
-      <c r="AT27" s="26" t="n">
+      <c r="AT27" s="27" t="n">
         <v>63</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="26" t="n">
+      <c r="C28" s="27" t="n">
         <v>49.4430238712032</v>
       </c>
-      <c r="D28" s="26" t="n">
+      <c r="D28" s="27" t="n">
         <v>49.54769533042</v>
       </c>
-      <c r="E28" s="26" t="n">
+      <c r="E28" s="27" t="n">
         <v>49.681837980783</v>
       </c>
-      <c r="F28" s="26" t="n">
+      <c r="F28" s="27" t="n">
         <v>50.4577580635032</v>
       </c>
-      <c r="G28" s="26" t="n">
+      <c r="G28" s="27" t="n">
         <v>50.9537193080413</v>
       </c>
-      <c r="H28" s="26" t="n">
+      <c r="H28" s="27" t="n">
         <v>51.809795015089</v>
       </c>
-      <c r="I28" s="26" t="n">
+      <c r="I28" s="27" t="n">
         <v>51.5191111144668</v>
       </c>
-      <c r="J28" s="26" t="n">
+      <c r="J28" s="27" t="n">
         <v>52.9235761305799</v>
       </c>
-      <c r="K28" s="26" t="n">
+      <c r="K28" s="27" t="n">
         <v>52.3882948097719</v>
       </c>
-      <c r="L28" s="26" t="n">
+      <c r="L28" s="27" t="n">
         <v>52.2808221515935</v>
       </c>
-      <c r="M28" s="26" t="n">
+      <c r="M28" s="27" t="n">
         <v>52.335225443885</v>
       </c>
-      <c r="N28" s="26" t="n">
+      <c r="N28" s="27" t="n">
         <v>52.2726954632516</v>
       </c>
-      <c r="O28" s="26" t="n">
+      <c r="O28" s="27" t="n">
         <v>51.9576635816847</v>
       </c>
-      <c r="P28" s="26" t="n">
+      <c r="P28" s="27" t="n">
         <v>51.662860301444</v>
       </c>
-      <c r="Q28" s="26" t="n">
+      <c r="Q28" s="27" t="n">
         <v>51.7863762601808</v>
       </c>
-      <c r="R28" s="26" t="n">
+      <c r="R28" s="27" t="n">
         <v>51.5376159248715</v>
       </c>
-      <c r="S28" s="26" t="n">
+      <c r="S28" s="27" t="n">
         <v>51.3888333807388</v>
       </c>
-      <c r="T28" s="26" t="n">
+      <c r="T28" s="27" t="n">
         <v>51.8746200336454</v>
       </c>
-      <c r="U28" s="26" t="n">
+      <c r="U28" s="27" t="n">
         <v>51.7405543021292</v>
       </c>
-      <c r="V28" s="26" t="n">
+      <c r="V28" s="27" t="n">
         <v>51.7458682173819</v>
       </c>
-      <c r="W28" s="26" t="n">
+      <c r="W28" s="27" t="n">
         <v>51.8413842206865</v>
       </c>
-      <c r="X28" s="26" t="n">
+      <c r="X28" s="27" t="n">
         <v>52.2632364487459</v>
       </c>
-      <c r="Y28" s="26" t="n">
+      <c r="Y28" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="Z28" s="26" t="n">
+      <c r="Z28" s="27" t="n">
         <v>65</v>
       </c>
-      <c r="AA28" s="26" t="n">
+      <c r="AA28" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AB28" s="26" t="n">
+      <c r="AB28" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AC28" s="26" t="n">
+      <c r="AC28" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AD28" s="26" t="n">
+      <c r="AD28" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AE28" s="26" t="n">
+      <c r="AE28" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AF28" s="26" t="n">
+      <c r="AF28" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AG28" s="26" t="n">
+      <c r="AG28" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AH28" s="26" t="n">
+      <c r="AH28" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AI28" s="26" t="n">
+      <c r="AI28" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="AJ28" s="26" t="n">
+      <c r="AJ28" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="AK28" s="26" t="n">
+      <c r="AK28" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AL28" s="26" t="n">
+      <c r="AL28" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AM28" s="26" t="n">
+      <c r="AM28" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AN28" s="26" t="n">
+      <c r="AN28" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AO28" s="26" t="n">
+      <c r="AO28" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AP28" s="26" t="n">
+      <c r="AP28" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AQ28" s="26" t="n">
+      <c r="AQ28" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AR28" s="26" t="n">
+      <c r="AR28" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AS28" s="26" t="n">
+      <c r="AS28" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AT28" s="26" t="n">
+      <c r="AT28" s="27" t="n">
         <v>62</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="26" t="n">
+      <c r="C29" s="27" t="n">
         <v>47.7949102917248</v>
       </c>
-      <c r="D29" s="26" t="n">
+      <c r="D29" s="27" t="n">
         <v>47.9145809625567</v>
       </c>
-      <c r="E29" s="26" t="n">
+      <c r="E29" s="27" t="n">
         <v>47.545194010424</v>
       </c>
-      <c r="F29" s="26" t="n">
+      <c r="F29" s="27" t="n">
         <v>47.9390385784659</v>
       </c>
-      <c r="G29" s="26" t="n">
+      <c r="G29" s="27" t="n">
         <v>48.3941644859595</v>
       </c>
-      <c r="H29" s="26" t="n">
+      <c r="H29" s="27" t="n">
         <v>47.3649078558624</v>
       </c>
-      <c r="I29" s="26" t="n">
+      <c r="I29" s="27" t="n">
         <v>47.593398363056</v>
       </c>
-      <c r="J29" s="26" t="n">
+      <c r="J29" s="27" t="n">
         <v>47.8388994404227</v>
       </c>
-      <c r="K29" s="26" t="n">
+      <c r="K29" s="27" t="n">
         <v>47.0008409639814</v>
       </c>
-      <c r="L29" s="26" t="n">
+      <c r="L29" s="27" t="n">
         <v>47.2020735154098</v>
       </c>
-      <c r="M29" s="26" t="n">
+      <c r="M29" s="27" t="n">
         <v>47.5481773194415</v>
       </c>
-      <c r="N29" s="26" t="n">
+      <c r="N29" s="27" t="n">
         <v>47.2866409943736</v>
       </c>
-      <c r="O29" s="26" t="n">
+      <c r="O29" s="27" t="n">
         <v>47.8643123027699</v>
       </c>
-      <c r="P29" s="26" t="n">
+      <c r="P29" s="27" t="n">
         <v>47.9310300152563</v>
       </c>
-      <c r="Q29" s="26" t="n">
+      <c r="Q29" s="27" t="n">
         <v>47.9882789422218</v>
       </c>
-      <c r="R29" s="26" t="n">
+      <c r="R29" s="27" t="n">
         <v>47.5862114036566</v>
       </c>
-      <c r="S29" s="26" t="n">
+      <c r="S29" s="27" t="n">
         <v>48.0540634749695</v>
       </c>
-      <c r="T29" s="26" t="n">
+      <c r="T29" s="27" t="n">
         <v>47.4518740629464</v>
       </c>
-      <c r="U29" s="26" t="n">
+      <c r="U29" s="27" t="n">
         <v>47.3162983340648</v>
       </c>
-      <c r="V29" s="26" t="n">
+      <c r="V29" s="27" t="n">
         <v>46.6389341232977</v>
       </c>
-      <c r="W29" s="26" t="n">
+      <c r="W29" s="27" t="n">
         <v>47.0274369999795</v>
       </c>
-      <c r="X29" s="26" t="n">
+      <c r="X29" s="27" t="n">
         <v>47.1046017443601</v>
       </c>
-      <c r="Y29" s="26" t="n">
+      <c r="Y29" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="Z29" s="26" t="n">
+      <c r="Z29" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="AA29" s="26" t="n">
+      <c r="AA29" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AB29" s="26" t="n">
+      <c r="AB29" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AC29" s="26" t="n">
+      <c r="AC29" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AD29" s="26" t="n">
+      <c r="AD29" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="AE29" s="26" t="n">
+      <c r="AE29" s="27" t="n">
         <v>91</v>
       </c>
-      <c r="AF29" s="26" t="n">
+      <c r="AF29" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="AG29" s="26" t="n">
+      <c r="AG29" s="27" t="n">
         <v>94</v>
       </c>
-      <c r="AH29" s="26" t="n">
+      <c r="AH29" s="27" t="n">
         <v>97</v>
       </c>
-      <c r="AI29" s="26" t="n">
+      <c r="AI29" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AJ29" s="26" t="n">
+      <c r="AJ29" s="27" t="n">
         <v>99</v>
       </c>
-      <c r="AK29" s="26" t="n">
+      <c r="AK29" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="AL29" s="26" t="n">
+      <c r="AL29" s="27" t="n">
         <v>95</v>
       </c>
-      <c r="AM29" s="26" t="n">
+      <c r="AM29" s="27" t="n">
         <v>91</v>
       </c>
-      <c r="AN29" s="26" t="n">
+      <c r="AN29" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="AO29" s="26" t="n">
+      <c r="AO29" s="27" t="n">
         <v>100</v>
       </c>
-      <c r="AP29" s="26" t="n">
+      <c r="AP29" s="27" t="n">
         <v>105</v>
       </c>
-      <c r="AQ29" s="26" t="n">
+      <c r="AQ29" s="27" t="n">
         <v>107</v>
       </c>
-      <c r="AR29" s="26" t="n">
+      <c r="AR29" s="27" t="n">
         <v>105</v>
       </c>
-      <c r="AS29" s="26" t="n">
+      <c r="AS29" s="27" t="n">
         <v>109</v>
       </c>
-      <c r="AT29" s="26" t="n">
+      <c r="AT29" s="27" t="n">
         <v>109</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="26" t="n">
+      <c r="C30" s="27" t="n">
         <v>50.4058627943546</v>
       </c>
-      <c r="D30" s="26" t="n">
+      <c r="D30" s="27" t="n">
         <v>50.3120358822162</v>
       </c>
-      <c r="E30" s="26" t="n">
+      <c r="E30" s="27" t="n">
         <v>50.3627029390286</v>
       </c>
-      <c r="F30" s="26" t="n">
+      <c r="F30" s="27" t="n">
         <v>50.9070451406769</v>
       </c>
-      <c r="G30" s="26" t="n">
+      <c r="G30" s="27" t="n">
         <v>50.9258456936168</v>
       </c>
-      <c r="H30" s="26" t="n">
+      <c r="H30" s="27" t="n">
         <v>51.4138804284762</v>
       </c>
-      <c r="I30" s="26" t="n">
+      <c r="I30" s="27" t="n">
         <v>51.8666553625144</v>
       </c>
-      <c r="J30" s="26" t="n">
+      <c r="J30" s="27" t="n">
         <v>51.8324693682032</v>
       </c>
-      <c r="K30" s="26" t="n">
+      <c r="K30" s="27" t="n">
         <v>51.1586234160533</v>
       </c>
-      <c r="L30" s="26" t="n">
+      <c r="L30" s="27" t="n">
         <v>51.6984676767459</v>
       </c>
-      <c r="M30" s="26" t="n">
+      <c r="M30" s="27" t="n">
         <v>51.8823472204162</v>
       </c>
-      <c r="N30" s="26" t="n">
+      <c r="N30" s="27" t="n">
         <v>52.0808845719786</v>
       </c>
-      <c r="O30" s="26" t="n">
+      <c r="O30" s="27" t="n">
         <v>52.6096165792831</v>
       </c>
-      <c r="P30" s="26" t="n">
+      <c r="P30" s="27" t="n">
         <v>53.4885488063026</v>
       </c>
-      <c r="Q30" s="26" t="n">
+      <c r="Q30" s="27" t="n">
         <v>53.52583888978</v>
       </c>
-      <c r="R30" s="26" t="n">
+      <c r="R30" s="27" t="n">
         <v>53.4211211714339</v>
       </c>
-      <c r="S30" s="26" t="n">
+      <c r="S30" s="27" t="n">
         <v>53.685746498648</v>
       </c>
-      <c r="T30" s="26" t="n">
+      <c r="T30" s="27" t="n">
         <v>53.9850786280285</v>
       </c>
-      <c r="U30" s="26" t="n">
+      <c r="U30" s="27" t="n">
         <v>53.9731898584247</v>
       </c>
-      <c r="V30" s="26" t="n">
+      <c r="V30" s="27" t="n">
         <v>53.2882043960091</v>
       </c>
-      <c r="W30" s="26" t="n">
+      <c r="W30" s="27" t="n">
         <v>54.1763270683002</v>
       </c>
-      <c r="X30" s="26" t="n">
+      <c r="X30" s="27" t="n">
         <v>54.9430565898646</v>
       </c>
-      <c r="Y30" s="26" t="n">
+      <c r="Y30" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="Z30" s="26" t="n">
+      <c r="Z30" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AA30" s="26" t="n">
+      <c r="AA30" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AB30" s="26" t="n">
+      <c r="AB30" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AC30" s="26" t="n">
+      <c r="AC30" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AD30" s="26" t="n">
+      <c r="AD30" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AE30" s="26" t="n">
+      <c r="AE30" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AF30" s="26" t="n">
+      <c r="AF30" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AG30" s="26" t="n">
+      <c r="AG30" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AH30" s="26" t="n">
+      <c r="AH30" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AI30" s="26" t="n">
+      <c r="AI30" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AJ30" s="26" t="n">
+      <c r="AJ30" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AK30" s="26" t="n">
+      <c r="AK30" s="27" t="n">
         <v>49</v>
       </c>
-      <c r="AL30" s="26" t="n">
+      <c r="AL30" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AM30" s="26" t="n">
+      <c r="AM30" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AN30" s="26" t="n">
+      <c r="AN30" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AO30" s="26" t="n">
+      <c r="AO30" s="27" t="n">
         <v>49</v>
       </c>
-      <c r="AP30" s="26" t="n">
+      <c r="AP30" s="27" t="n">
         <v>49</v>
       </c>
-      <c r="AQ30" s="26" t="n">
+      <c r="AQ30" s="27" t="n">
         <v>47</v>
       </c>
-      <c r="AR30" s="26" t="n">
+      <c r="AR30" s="27" t="n">
         <v>47</v>
       </c>
-      <c r="AS30" s="26" t="n">
+      <c r="AS30" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AT30" s="26" t="n">
+      <c r="AT30" s="27" t="n">
         <v>50</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="26" t="n">
+      <c r="C31" s="27" t="n">
         <v>48.9804735582636</v>
       </c>
-      <c r="D31" s="26" t="n">
+      <c r="D31" s="27" t="n">
         <v>50.0873385980723</v>
       </c>
-      <c r="E31" s="26" t="n">
+      <c r="E31" s="27" t="n">
         <v>49.9421923819022</v>
       </c>
-      <c r="F31" s="26" t="n">
+      <c r="F31" s="27" t="n">
         <v>51.2074079543027</v>
       </c>
-      <c r="G31" s="26" t="n">
+      <c r="G31" s="27" t="n">
         <v>51.6066112671468</v>
       </c>
-      <c r="H31" s="26" t="n">
+      <c r="H31" s="27" t="n">
         <v>50.4856941904543</v>
       </c>
-      <c r="I31" s="26" t="n">
+      <c r="I31" s="27" t="n">
         <v>51.2194861769525</v>
       </c>
-      <c r="J31" s="26" t="n">
+      <c r="J31" s="27" t="n">
         <v>50.2508047724856</v>
       </c>
-      <c r="K31" s="26" t="n">
+      <c r="K31" s="27" t="n">
         <v>49.7264773592909</v>
       </c>
-      <c r="L31" s="26" t="n">
+      <c r="L31" s="27" t="n">
         <v>50.1423349564152</v>
       </c>
-      <c r="M31" s="26" t="n">
+      <c r="M31" s="27" t="n">
         <v>48.8743635212483</v>
       </c>
-      <c r="N31" s="26" t="n">
+      <c r="N31" s="27" t="n">
         <v>48.928641527109</v>
       </c>
-      <c r="O31" s="26" t="n">
+      <c r="O31" s="27" t="n">
         <v>48.2796675539597</v>
       </c>
-      <c r="P31" s="26" t="n">
+      <c r="P31" s="27" t="n">
         <v>48.6568726110966</v>
       </c>
-      <c r="Q31" s="26" t="n">
+      <c r="Q31" s="27" t="n">
         <v>48.1415950982295</v>
       </c>
-      <c r="R31" s="26" t="n">
+      <c r="R31" s="27" t="n">
         <v>49.3115279533519</v>
       </c>
-      <c r="S31" s="26" t="n">
+      <c r="S31" s="27" t="n">
         <v>48.4804948062446</v>
       </c>
-      <c r="T31" s="26" t="n">
+      <c r="T31" s="27" t="n">
         <v>48.9744940850965</v>
       </c>
-      <c r="U31" s="26" t="n">
+      <c r="U31" s="27" t="n">
         <v>48.7205549937325</v>
       </c>
-      <c r="V31" s="26" t="n">
+      <c r="V31" s="27" t="n">
         <v>47.4573277168512</v>
       </c>
-      <c r="W31" s="26" t="n">
+      <c r="W31" s="27" t="n">
         <v>47.8263420463881</v>
       </c>
-      <c r="X31" s="26" t="n">
+      <c r="X31" s="27" t="n">
         <v>48.3491573844725</v>
       </c>
-      <c r="Y31" s="26" t="n">
+      <c r="Y31" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="Z31" s="26" t="n">
+      <c r="Z31" s="27" t="n">
         <v>62</v>
       </c>
-      <c r="AA31" s="26" t="n">
+      <c r="AA31" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AB31" s="26" t="n">
+      <c r="AB31" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AC31" s="26" t="n">
+      <c r="AC31" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AD31" s="26" t="n">
+      <c r="AD31" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AE31" s="26" t="n">
+      <c r="AE31" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AF31" s="26" t="n">
+      <c r="AF31" s="27" t="n">
         <v>68</v>
       </c>
-      <c r="AG31" s="26" t="n">
+      <c r="AG31" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="AH31" s="26" t="n">
+      <c r="AH31" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AI31" s="26" t="n">
+      <c r="AI31" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AJ31" s="26" t="n">
+      <c r="AJ31" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AK31" s="26" t="n">
+      <c r="AK31" s="27" t="n">
         <v>85</v>
       </c>
-      <c r="AL31" s="26" t="n">
+      <c r="AL31" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AM31" s="26" t="n">
+      <c r="AM31" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AN31" s="26" t="n">
+      <c r="AN31" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AO31" s="26" t="n">
+      <c r="AO31" s="27" t="n">
         <v>94</v>
       </c>
-      <c r="AP31" s="26" t="n">
+      <c r="AP31" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AQ31" s="26" t="n">
+      <c r="AQ31" s="27" t="n">
         <v>94</v>
       </c>
-      <c r="AR31" s="26" t="n">
+      <c r="AR31" s="27" t="n">
         <v>98</v>
       </c>
-      <c r="AS31" s="26" t="n">
+      <c r="AS31" s="27" t="n">
         <v>99</v>
       </c>
-      <c r="AT31" s="26" t="n">
+      <c r="AT31" s="27" t="n">
         <v>98</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="26" t="n">
+      <c r="C32" s="27" t="n">
         <v>40.7972829086508</v>
       </c>
-      <c r="D32" s="26" t="n">
+      <c r="D32" s="27" t="n">
         <v>40.7556287040559</v>
       </c>
-      <c r="E32" s="26" t="n">
+      <c r="E32" s="27" t="n">
         <v>39.7758940754993</v>
       </c>
-      <c r="F32" s="26" t="n">
+      <c r="F32" s="27" t="n">
         <v>40.0977534941858</v>
       </c>
-      <c r="G32" s="26" t="n">
+      <c r="G32" s="27" t="n">
         <v>40.9426284208933</v>
       </c>
-      <c r="H32" s="26" t="n">
+      <c r="H32" s="27" t="n">
         <v>39.1425780980398</v>
       </c>
-      <c r="I32" s="26" t="n">
+      <c r="I32" s="27" t="n">
         <v>39.6435938987393</v>
       </c>
-      <c r="J32" s="26" t="n">
+      <c r="J32" s="27" t="n">
         <v>40.7023273880342</v>
       </c>
-      <c r="K32" s="26" t="n">
+      <c r="K32" s="27" t="n">
         <v>41.0060711939104</v>
       </c>
-      <c r="L32" s="26" t="n">
+      <c r="L32" s="27" t="n">
         <v>39.7439189658678</v>
       </c>
-      <c r="M32" s="26" t="n">
+      <c r="M32" s="27" t="n">
         <v>40.1830939029903</v>
       </c>
-      <c r="N32" s="26" t="n">
+      <c r="N32" s="27" t="n">
         <v>39.9988054606842</v>
       </c>
-      <c r="O32" s="26" t="n">
+      <c r="O32" s="27" t="n">
         <v>40.5726460872558</v>
       </c>
-      <c r="P32" s="26" t="n">
+      <c r="P32" s="27" t="n">
         <v>41.8723094283407</v>
       </c>
-      <c r="Q32" s="26" t="n">
+      <c r="Q32" s="27" t="n">
         <v>44.2487286967349</v>
       </c>
-      <c r="R32" s="26" t="n">
+      <c r="R32" s="27" t="n">
         <v>42.5431936188162</v>
       </c>
-      <c r="S32" s="26" t="n">
+      <c r="S32" s="27" t="n">
         <v>43.0262380963144</v>
       </c>
-      <c r="T32" s="26" t="n">
+      <c r="T32" s="27" t="n">
         <v>41.7448886928587</v>
       </c>
-      <c r="U32" s="26" t="n">
+      <c r="U32" s="27" t="n">
         <v>43.6570505922118</v>
       </c>
-      <c r="V32" s="26" t="n">
+      <c r="V32" s="27" t="n">
         <v>42.1740093806137</v>
       </c>
-      <c r="W32" s="26" t="n">
+      <c r="W32" s="27" t="n">
         <v>40.6254962326362</v>
       </c>
-      <c r="X32" s="26" t="n">
+      <c r="X32" s="27" t="n">
         <v>40.1775073561131</v>
       </c>
-      <c r="Y32" s="26" t="n">
+      <c r="Y32" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="Z32" s="26" t="n">
+      <c r="Z32" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AA32" s="26" t="n">
+      <c r="AA32" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AB32" s="26" t="n">
+      <c r="AB32" s="27" t="n">
         <v>163</v>
       </c>
-      <c r="AC32" s="26" t="n">
+      <c r="AC32" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AD32" s="26" t="n">
+      <c r="AD32" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AE32" s="26" t="n">
+      <c r="AE32" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AF32" s="26" t="n">
+      <c r="AF32" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="AG32" s="26" t="n">
+      <c r="AG32" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AH32" s="26" t="n">
+      <c r="AH32" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AI32" s="26" t="n">
+      <c r="AI32" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AJ32" s="26" t="n">
+      <c r="AJ32" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AK32" s="26" t="n">
+      <c r="AK32" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AL32" s="26" t="n">
+      <c r="AL32" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AM32" s="26" t="n">
+      <c r="AM32" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AN32" s="26" t="n">
+      <c r="AN32" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AO32" s="26" t="n">
+      <c r="AO32" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AP32" s="26" t="n">
+      <c r="AP32" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AQ32" s="26" t="n">
+      <c r="AQ32" s="27" t="n">
         <v>150</v>
       </c>
-      <c r="AR32" s="26" t="n">
+      <c r="AR32" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AS32" s="26" t="n">
+      <c r="AS32" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AT32" s="26" t="n">
+      <c r="AT32" s="27" t="n">
         <v>175</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="26" t="n">
+      <c r="C33" s="27" t="n">
         <v>44.7373035249913</v>
       </c>
-      <c r="D33" s="26" t="n">
+      <c r="D33" s="27" t="n">
         <v>45.4106349889324</v>
       </c>
-      <c r="E33" s="26" t="n">
+      <c r="E33" s="27" t="n">
         <v>45.1070018831847</v>
       </c>
-      <c r="F33" s="26" t="n">
+      <c r="F33" s="27" t="n">
         <v>43.9043578227165</v>
       </c>
-      <c r="G33" s="26" t="n">
+      <c r="G33" s="27" t="n">
         <v>45.2747522552445</v>
       </c>
-      <c r="H33" s="26" t="n">
+      <c r="H33" s="27" t="n">
         <v>46.1091604701576</v>
       </c>
-      <c r="I33" s="26" t="n">
+      <c r="I33" s="27" t="n">
         <v>46.6142826931456</v>
       </c>
-      <c r="J33" s="26" t="n">
+      <c r="J33" s="27" t="n">
         <v>47.9812124623279</v>
       </c>
-      <c r="K33" s="26" t="n">
+      <c r="K33" s="27" t="n">
         <v>45.3039208867145</v>
       </c>
-      <c r="L33" s="26" t="n">
+      <c r="L33" s="27" t="n">
         <v>46.8193528723539</v>
       </c>
-      <c r="M33" s="26" t="n">
+      <c r="M33" s="27" t="n">
         <v>46.1068729766828</v>
       </c>
-      <c r="N33" s="26" t="n">
+      <c r="N33" s="27" t="n">
         <v>46.79087489261</v>
       </c>
-      <c r="O33" s="26" t="n">
+      <c r="O33" s="27" t="n">
         <v>46.1360658330304</v>
       </c>
-      <c r="P33" s="26" t="n">
+      <c r="P33" s="27" t="n">
         <v>45.747003018305</v>
       </c>
-      <c r="Q33" s="26" t="n">
+      <c r="Q33" s="27" t="n">
         <v>44.7939931190496</v>
       </c>
-      <c r="R33" s="26" t="n">
+      <c r="R33" s="27" t="n">
         <v>44.7382520694558</v>
       </c>
-      <c r="S33" s="26" t="n">
+      <c r="S33" s="27" t="n">
         <v>44.3193970562892</v>
       </c>
-      <c r="T33" s="26" t="n">
+      <c r="T33" s="27" t="n">
         <v>44.0676165804115</v>
       </c>
-      <c r="U33" s="26" t="n">
+      <c r="U33" s="27" t="n">
         <v>43.7494643874309</v>
       </c>
-      <c r="V33" s="26" t="n">
+      <c r="V33" s="27" t="n">
         <v>42.7166968225866</v>
       </c>
-      <c r="W33" s="26" t="n">
+      <c r="W33" s="27" t="n">
         <v>44.1887019192155</v>
       </c>
-      <c r="X33" s="26" t="n">
+      <c r="X33" s="27" t="n">
         <v>45.4512516804156</v>
       </c>
-      <c r="Y33" s="26" t="n">
+      <c r="Y33" s="27" t="n">
         <v>120</v>
       </c>
-      <c r="Z33" s="26" t="n">
+      <c r="Z33" s="27" t="n">
         <v>108</v>
       </c>
-      <c r="AA33" s="26" t="n">
+      <c r="AA33" s="27" t="n">
         <v>118</v>
       </c>
-      <c r="AB33" s="26" t="n">
+      <c r="AB33" s="27" t="n">
         <v>130</v>
       </c>
-      <c r="AC33" s="26" t="n">
+      <c r="AC33" s="27" t="n">
         <v>120</v>
       </c>
-      <c r="AD33" s="26" t="n">
+      <c r="AD33" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AE33" s="26" t="n">
+      <c r="AE33" s="27" t="n">
         <v>104</v>
       </c>
-      <c r="AF33" s="26" t="n">
+      <c r="AF33" s="27" t="n">
         <v>91</v>
       </c>
-      <c r="AG33" s="26" t="n">
+      <c r="AG33" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AH33" s="26" t="n">
+      <c r="AH33" s="27" t="n">
         <v>104</v>
       </c>
-      <c r="AI33" s="26" t="n">
+      <c r="AI33" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AJ33" s="26" t="n">
+      <c r="AJ33" s="27" t="n">
         <v>105</v>
       </c>
-      <c r="AK33" s="26" t="n">
+      <c r="AK33" s="27" t="n">
         <v>109</v>
       </c>
-      <c r="AL33" s="26" t="n">
+      <c r="AL33" s="27" t="n">
         <v>120</v>
       </c>
-      <c r="AM33" s="26" t="n">
+      <c r="AM33" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AN33" s="26" t="n">
+      <c r="AN33" s="27" t="n">
         <v>133</v>
       </c>
-      <c r="AO33" s="26" t="n">
+      <c r="AO33" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AP33" s="26" t="n">
+      <c r="AP33" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="AQ33" s="26" t="n">
+      <c r="AQ33" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AR33" s="26" t="n">
+      <c r="AR33" s="27" t="n">
         <v>150</v>
       </c>
-      <c r="AS33" s="26" t="n">
+      <c r="AS33" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AT33" s="26" t="n">
+      <c r="AT33" s="27" t="n">
         <v>125</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="26" t="n">
+      <c r="C34" s="27" t="n">
         <v>41.001425267433</v>
       </c>
-      <c r="D34" s="26" t="n">
+      <c r="D34" s="27" t="n">
         <v>40.5716647056146</v>
       </c>
-      <c r="E34" s="26" t="n">
+      <c r="E34" s="27" t="n">
         <v>40.4469190751463</v>
       </c>
-      <c r="F34" s="26" t="n">
+      <c r="F34" s="27" t="n">
         <v>41.2407466252987</v>
       </c>
-      <c r="G34" s="26" t="n">
+      <c r="G34" s="27" t="n">
         <v>41.7688201273669</v>
       </c>
-      <c r="H34" s="26" t="n">
+      <c r="H34" s="27" t="n">
         <v>41.4621231149868</v>
       </c>
-      <c r="I34" s="26" t="n">
+      <c r="I34" s="27" t="n">
         <v>42.0976013559732</v>
       </c>
-      <c r="J34" s="26" t="n">
+      <c r="J34" s="27" t="n">
         <v>41.5622845504069</v>
       </c>
-      <c r="K34" s="26" t="n">
+      <c r="K34" s="27" t="n">
         <v>41.5293510803487</v>
       </c>
-      <c r="L34" s="26" t="n">
+      <c r="L34" s="27" t="n">
         <v>41.945813517703</v>
       </c>
-      <c r="M34" s="26" t="n">
+      <c r="M34" s="27" t="n">
         <v>42.5710675051173</v>
       </c>
-      <c r="N34" s="26" t="n">
+      <c r="N34" s="27" t="n">
         <v>43.0833752204368</v>
       </c>
-      <c r="O34" s="26" t="n">
+      <c r="O34" s="27" t="n">
         <v>42.2475245452394</v>
       </c>
-      <c r="P34" s="26" t="n">
+      <c r="P34" s="27" t="n">
         <v>42.7252958743808</v>
       </c>
-      <c r="Q34" s="26" t="n">
+      <c r="Q34" s="27" t="n">
         <v>43.7322270238333</v>
       </c>
-      <c r="R34" s="26" t="n">
+      <c r="R34" s="27" t="n">
         <v>43.4831849859652</v>
       </c>
-      <c r="S34" s="26" t="n">
+      <c r="S34" s="27" t="n">
         <v>43.4654186553573</v>
       </c>
-      <c r="T34" s="26" t="n">
+      <c r="T34" s="27" t="n">
         <v>43.9100481507875</v>
       </c>
-      <c r="U34" s="26" t="n">
+      <c r="U34" s="27" t="n">
         <v>43.4992229501047</v>
       </c>
-      <c r="V34" s="26" t="n">
+      <c r="V34" s="27" t="n">
         <v>42.6776349212812</v>
       </c>
-      <c r="W34" s="26" t="n">
+      <c r="W34" s="27" t="n">
         <v>42.9757508795338</v>
       </c>
-      <c r="X34" s="26" t="n">
+      <c r="X34" s="27" t="n">
         <v>44.370096894559</v>
       </c>
-      <c r="Y34" s="26" t="n">
+      <c r="Y34" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="Z34" s="26" t="n">
+      <c r="Z34" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AA34" s="26" t="n">
+      <c r="AA34" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AB34" s="26" t="n">
+      <c r="AB34" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AC34" s="26" t="n">
+      <c r="AC34" s="27" t="n">
         <v>150</v>
       </c>
-      <c r="AD34" s="26" t="n">
+      <c r="AD34" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AE34" s="26" t="n">
+      <c r="AE34" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AF34" s="26" t="n">
+      <c r="AF34" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AG34" s="26" t="n">
+      <c r="AG34" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AH34" s="26" t="n">
+      <c r="AH34" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AI34" s="26" t="n">
+      <c r="AI34" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AJ34" s="26" t="n">
+      <c r="AJ34" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AK34" s="26" t="n">
+      <c r="AK34" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AL34" s="26" t="n">
+      <c r="AL34" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AM34" s="26" t="n">
+      <c r="AM34" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AN34" s="26" t="n">
+      <c r="AN34" s="27" t="n">
         <v>151</v>
       </c>
-      <c r="AO34" s="26" t="n">
+      <c r="AO34" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AP34" s="26" t="n">
+      <c r="AP34" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AQ34" s="26" t="n">
+      <c r="AQ34" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AR34" s="26" t="n">
+      <c r="AR34" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AS34" s="26" t="n">
+      <c r="AS34" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AT34" s="26" t="n">
+      <c r="AT34" s="27" t="n">
         <v>140</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="26" t="n">
+      <c r="C35" s="27" t="n">
         <v>59.8447789911703</v>
       </c>
-      <c r="D35" s="26" t="n">
+      <c r="D35" s="27" t="n">
         <v>59.4490337554435</v>
       </c>
-      <c r="E35" s="26" t="n">
+      <c r="E35" s="27" t="n">
         <v>58.8507327873015</v>
       </c>
-      <c r="F35" s="26" t="n">
+      <c r="F35" s="27" t="n">
         <v>59.8401172773603</v>
       </c>
-      <c r="G35" s="26" t="n">
+      <c r="G35" s="27" t="n">
         <v>59.7778739353477</v>
       </c>
-      <c r="H35" s="26" t="n">
+      <c r="H35" s="27" t="n">
         <v>59.6908615422897</v>
       </c>
-      <c r="I35" s="26" t="n">
+      <c r="I35" s="27" t="n">
         <v>60.6704044988946</v>
       </c>
-      <c r="J35" s="26" t="n">
+      <c r="J35" s="27" t="n">
         <v>59.7398476839761</v>
       </c>
-      <c r="K35" s="26" t="n">
+      <c r="K35" s="27" t="n">
         <v>58.9665148652191</v>
       </c>
-      <c r="L35" s="26" t="n">
+      <c r="L35" s="27" t="n">
         <v>59.2554188962398</v>
       </c>
-      <c r="M35" s="26" t="n">
+      <c r="M35" s="27" t="n">
         <v>58.4407578452191</v>
       </c>
-      <c r="N35" s="26" t="n">
+      <c r="N35" s="27" t="n">
         <v>58.3352461400616</v>
       </c>
-      <c r="O35" s="26" t="n">
+      <c r="O35" s="27" t="n">
         <v>57.8145341341128</v>
       </c>
-      <c r="P35" s="26" t="n">
+      <c r="P35" s="27" t="n">
         <v>58.6722532637111</v>
       </c>
-      <c r="Q35" s="26" t="n">
+      <c r="Q35" s="27" t="n">
         <v>58.3849739041868</v>
       </c>
-      <c r="R35" s="26" t="n">
+      <c r="R35" s="27" t="n">
         <v>58.5474425363467</v>
       </c>
-      <c r="S35" s="26" t="n">
+      <c r="S35" s="27" t="n">
         <v>58.7413668107816</v>
       </c>
-      <c r="T35" s="26" t="n">
+      <c r="T35" s="27" t="n">
         <v>58.5657931151614</v>
       </c>
-      <c r="U35" s="26" t="n">
+      <c r="U35" s="27" t="n">
         <v>58.2215888361781</v>
       </c>
-      <c r="V35" s="26" t="n">
+      <c r="V35" s="27" t="n">
         <v>57.5906962604292</v>
       </c>
-      <c r="W35" s="26" t="n">
+      <c r="W35" s="27" t="n">
         <v>58.7540935465803</v>
       </c>
-      <c r="X35" s="26" t="n">
+      <c r="X35" s="27" t="n">
         <v>59.9301591510541</v>
       </c>
-      <c r="Y35" s="26" t="n">
+      <c r="Y35" s="27" t="n">
         <v>11</v>
       </c>
-      <c r="Z35" s="26" t="n">
+      <c r="Z35" s="27" t="n">
         <v>11</v>
       </c>
-      <c r="AA35" s="26" t="n">
+      <c r="AA35" s="27" t="n">
         <v>11</v>
       </c>
-      <c r="AB35" s="26" t="n">
+      <c r="AB35" s="27" t="n">
         <v>12</v>
       </c>
-      <c r="AC35" s="26" t="n">
+      <c r="AC35" s="27" t="n">
         <v>13</v>
       </c>
-      <c r="AD35" s="26" t="n">
+      <c r="AD35" s="27" t="n">
         <v>17</v>
       </c>
-      <c r="AE35" s="26" t="n">
+      <c r="AE35" s="27" t="n">
         <v>15</v>
       </c>
-      <c r="AF35" s="26" t="n">
+      <c r="AF35" s="27" t="n">
         <v>18</v>
       </c>
-      <c r="AG35" s="26" t="n">
+      <c r="AG35" s="27" t="n">
         <v>17</v>
       </c>
-      <c r="AH35" s="26" t="n">
+      <c r="AH35" s="27" t="n">
         <v>17</v>
       </c>
-      <c r="AI35" s="26" t="n">
+      <c r="AI35" s="27" t="n">
         <v>20</v>
       </c>
-      <c r="AJ35" s="26" t="n">
+      <c r="AJ35" s="27" t="n">
         <v>21</v>
       </c>
-      <c r="AK35" s="26" t="n">
+      <c r="AK35" s="27" t="n">
         <v>24</v>
       </c>
-      <c r="AL35" s="26" t="n">
+      <c r="AL35" s="27" t="n">
         <v>21</v>
       </c>
-      <c r="AM35" s="26" t="n">
+      <c r="AM35" s="27" t="n">
         <v>23</v>
       </c>
-      <c r="AN35" s="26" t="n">
+      <c r="AN35" s="27" t="n">
         <v>23</v>
       </c>
-      <c r="AO35" s="26" t="n">
+      <c r="AO35" s="27" t="n">
         <v>24</v>
       </c>
-      <c r="AP35" s="26" t="n">
+      <c r="AP35" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AQ35" s="26" t="n">
+      <c r="AQ35" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AR35" s="26" t="n">
+      <c r="AR35" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AS35" s="26" t="n">
+      <c r="AS35" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AT35" s="26" t="n">
+      <c r="AT35" s="27" t="n">
         <v>26</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="26" t="n">
+      <c r="C36" s="27" t="n">
         <v>48.1438656297441</v>
       </c>
-      <c r="D36" s="26" t="n">
+      <c r="D36" s="27" t="n">
         <v>47.8490078873418</v>
       </c>
-      <c r="E36" s="26" t="n">
+      <c r="E36" s="27" t="n">
         <v>47.39409561488</v>
       </c>
-      <c r="F36" s="26" t="n">
+      <c r="F36" s="27" t="n">
         <v>47.8794206014735</v>
       </c>
-      <c r="G36" s="26" t="n">
+      <c r="G36" s="27" t="n">
         <v>47.4230618701833</v>
       </c>
-      <c r="H36" s="26" t="n">
+      <c r="H36" s="27" t="n">
         <v>48.3772154227354</v>
       </c>
-      <c r="I36" s="26" t="n">
+      <c r="I36" s="27" t="n">
         <v>48.9267288594708</v>
       </c>
-      <c r="J36" s="26" t="n">
+      <c r="J36" s="27" t="n">
         <v>49.3899700500855</v>
       </c>
-      <c r="K36" s="26" t="n">
+      <c r="K36" s="27" t="n">
         <v>48.8517164724001</v>
       </c>
-      <c r="L36" s="26" t="n">
+      <c r="L36" s="27" t="n">
         <v>48.7262527898058</v>
       </c>
-      <c r="M36" s="26" t="n">
+      <c r="M36" s="27" t="n">
         <v>50.4085361027669</v>
       </c>
-      <c r="N36" s="26" t="n">
+      <c r="N36" s="27" t="n">
         <v>50.1923512635402</v>
       </c>
-      <c r="O36" s="26" t="n">
+      <c r="O36" s="27" t="n">
         <v>50.7611847005786</v>
       </c>
-      <c r="P36" s="26" t="n">
+      <c r="P36" s="27" t="n">
         <v>51.4459924304433</v>
       </c>
-      <c r="Q36" s="26" t="n">
+      <c r="Q36" s="27" t="n">
         <v>52.0771760109921</v>
       </c>
-      <c r="R36" s="26" t="n">
+      <c r="R36" s="27" t="n">
         <v>52.6796444815716</v>
       </c>
-      <c r="S36" s="26" t="n">
+      <c r="S36" s="27" t="n">
         <v>52.8116979129144</v>
       </c>
-      <c r="T36" s="26" t="n">
+      <c r="T36" s="27" t="n">
         <v>53.2959656536972</v>
       </c>
-      <c r="U36" s="26" t="n">
+      <c r="U36" s="27" t="n">
         <v>53.5892522853818</v>
       </c>
-      <c r="V36" s="26" t="n">
+      <c r="V36" s="27" t="n">
         <v>51.0854409516885</v>
       </c>
-      <c r="W36" s="26" t="n">
+      <c r="W36" s="27" t="n">
         <v>52.7623535804977</v>
       </c>
-      <c r="X36" s="26" t="n">
+      <c r="X36" s="27" t="n">
         <v>52.6617742902552</v>
       </c>
-      <c r="Y36" s="26" t="n">
+      <c r="Y36" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="Z36" s="26" t="n">
+      <c r="Z36" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AA36" s="26" t="n">
+      <c r="AA36" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AB36" s="26" t="n">
+      <c r="AB36" s="27" t="n">
         <v>85</v>
       </c>
-      <c r="AC36" s="26" t="n">
+      <c r="AC36" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="AD36" s="26" t="n">
+      <c r="AD36" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AE36" s="26" t="n">
+      <c r="AE36" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AF36" s="26" t="n">
+      <c r="AF36" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AG36" s="26" t="n">
+      <c r="AG36" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AH36" s="26" t="n">
+      <c r="AH36" s="27" t="n">
         <v>75</v>
       </c>
-      <c r="AI36" s="26" t="n">
+      <c r="AI36" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AJ36" s="26" t="n">
+      <c r="AJ36" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AK36" s="26" t="n">
+      <c r="AK36" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AL36" s="26" t="n">
+      <c r="AL36" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AM36" s="26" t="n">
+      <c r="AM36" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AN36" s="26" t="n">
+      <c r="AN36" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AO36" s="26" t="n">
+      <c r="AO36" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AP36" s="26" t="n">
+      <c r="AP36" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AQ36" s="26" t="n">
+      <c r="AQ36" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AR36" s="26" t="n">
+      <c r="AR36" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AS36" s="26" t="n">
+      <c r="AS36" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AT36" s="26" t="n">
+      <c r="AT36" s="27" t="n">
         <v>59</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="H37" s="26" t="n">
+      <c r="C37" s="22" t="n"/>
+      <c r="D37" s="22" t="n"/>
+      <c r="E37" s="22" t="n"/>
+      <c r="F37" s="22" t="n"/>
+      <c r="G37" s="22" t="n"/>
+      <c r="H37" s="27" t="n">
         <v>43.7894374232514</v>
       </c>
-      <c r="I37" s="26" t="n">
+      <c r="I37" s="27" t="n">
         <v>43.7818793525709</v>
       </c>
-      <c r="J37" s="26" t="n">
+      <c r="J37" s="27" t="n">
         <v>43.3029507002445</v>
       </c>
-      <c r="K37" s="26" t="n">
+      <c r="K37" s="27" t="n">
         <v>44.6588004475848</v>
       </c>
-      <c r="L37" s="26" t="n">
+      <c r="L37" s="27" t="n">
         <v>44.4269031043831</v>
       </c>
-      <c r="M37" s="26" t="n">
+      <c r="M37" s="27" t="n">
         <v>44.8908074829956</v>
       </c>
-      <c r="N37" s="26" t="n">
+      <c r="N37" s="27" t="n">
         <v>45.1521517099116</v>
       </c>
-      <c r="O37" s="26" t="n">
+      <c r="O37" s="27" t="n">
         <v>44.8323076943431</v>
       </c>
-      <c r="P37" s="26" t="n">
+      <c r="P37" s="27" t="n">
         <v>44.8313284510715</v>
       </c>
-      <c r="Q37" s="26" t="n">
+      <c r="Q37" s="27" t="n">
         <v>44.7420660130122</v>
       </c>
-      <c r="R37" s="26" t="n">
+      <c r="R37" s="27" t="n">
         <v>45.213821883596</v>
       </c>
-      <c r="S37" s="26" t="n">
+      <c r="S37" s="27" t="n">
         <v>46.7124702895655</v>
       </c>
-      <c r="T37" s="26" t="n">
+      <c r="T37" s="27" t="n">
         <v>47.6154463306695</v>
       </c>
-      <c r="U37" s="26" t="n">
+      <c r="U37" s="27" t="n">
         <v>45.2129548088386</v>
       </c>
-      <c r="V37" s="26" t="n">
+      <c r="V37" s="27" t="n">
         <v>45.4519439110688</v>
       </c>
-      <c r="W37" s="26" t="n">
+      <c r="W37" s="27" t="n">
         <v>45.7205097673247</v>
       </c>
-      <c r="X37" s="26" t="n">
+      <c r="X37" s="27" t="n">
         <v>44.4094236142513</v>
       </c>
-      <c r="Y37" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="AD37" s="26" t="n">
+      <c r="Y37" s="22" t="n"/>
+      <c r="Z37" s="22" t="n"/>
+      <c r="AA37" s="22" t="n"/>
+      <c r="AB37" s="22" t="n"/>
+      <c r="AC37" s="22" t="n"/>
+      <c r="AD37" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AE37" s="26" t="n">
+      <c r="AE37" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AF37" s="26" t="n">
+      <c r="AF37" s="27" t="n">
         <v>145</v>
       </c>
-      <c r="AG37" s="26" t="n">
+      <c r="AG37" s="27" t="n">
         <v>121</v>
       </c>
-      <c r="AH37" s="26" t="n">
+      <c r="AH37" s="27" t="n">
         <v>130</v>
       </c>
-      <c r="AI37" s="26" t="n">
+      <c r="AI37" s="27" t="n">
         <v>130</v>
       </c>
-      <c r="AJ37" s="26" t="n">
+      <c r="AJ37" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="AK37" s="26" t="n">
+      <c r="AK37" s="27" t="n">
         <v>124</v>
       </c>
-      <c r="AL37" s="26" t="n">
+      <c r="AL37" s="27" t="n">
         <v>128</v>
       </c>
-      <c r="AM37" s="26" t="n">
+      <c r="AM37" s="27" t="n">
         <v>133</v>
       </c>
-      <c r="AN37" s="26" t="n">
+      <c r="AN37" s="27" t="n">
         <v>125</v>
       </c>
-      <c r="AO37" s="26" t="n">
+      <c r="AO37" s="27" t="n">
         <v>113</v>
       </c>
-      <c r="AP37" s="26" t="n">
+      <c r="AP37" s="27" t="n">
         <v>102</v>
       </c>
-      <c r="AQ37" s="26" t="n">
+      <c r="AQ37" s="27" t="n">
         <v>129</v>
       </c>
-      <c r="AR37" s="26" t="n">
+      <c r="AR37" s="27" t="n">
         <v>119</v>
       </c>
-      <c r="AS37" s="26" t="n">
+      <c r="AS37" s="27" t="n">
         <v>123</v>
       </c>
-      <c r="AT37" s="26" t="n">
+      <c r="AT37" s="27" t="n">
         <v>138</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT38" s="21" t="n"/>
+      <c r="C38" s="22" t="n"/>
+      <c r="D38" s="22" t="n"/>
+      <c r="E38" s="22" t="n"/>
+      <c r="F38" s="22" t="n"/>
+      <c r="G38" s="22" t="n"/>
+      <c r="H38" s="22" t="n"/>
+      <c r="I38" s="22" t="n"/>
+      <c r="J38" s="22" t="n"/>
+      <c r="K38" s="22" t="n"/>
+      <c r="L38" s="22" t="n"/>
+      <c r="M38" s="22" t="n"/>
+      <c r="N38" s="22" t="n"/>
+      <c r="O38" s="22" t="n"/>
+      <c r="P38" s="22" t="n"/>
+      <c r="Q38" s="22" t="n"/>
+      <c r="R38" s="22" t="n"/>
+      <c r="S38" s="22" t="n"/>
+      <c r="T38" s="22" t="n"/>
+      <c r="U38" s="22" t="n"/>
+      <c r="V38" s="22" t="n"/>
+      <c r="W38" s="22" t="n"/>
+      <c r="X38" s="22" t="n"/>
+      <c r="Y38" s="22" t="n"/>
+      <c r="Z38" s="22" t="n"/>
+      <c r="AA38" s="22" t="n"/>
+      <c r="AB38" s="22" t="n"/>
+      <c r="AC38" s="22" t="n"/>
+      <c r="AD38" s="22" t="n"/>
+      <c r="AE38" s="22" t="n"/>
+      <c r="AF38" s="22" t="n"/>
+      <c r="AG38" s="22" t="n"/>
+      <c r="AH38" s="22" t="n"/>
+      <c r="AI38" s="22" t="n"/>
+      <c r="AJ38" s="22" t="n"/>
+      <c r="AK38" s="22" t="n"/>
+      <c r="AL38" s="22" t="n"/>
+      <c r="AM38" s="22" t="n"/>
+      <c r="AN38" s="22" t="n"/>
+      <c r="AO38" s="22" t="n"/>
+      <c r="AP38" s="22" t="n"/>
+      <c r="AQ38" s="22" t="n"/>
+      <c r="AR38" s="22" t="n"/>
+      <c r="AS38" s="22" t="n"/>
+      <c r="AT38" s="22" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="26" t="n">
+      <c r="C39" s="27" t="n">
         <v>50.0421024636881</v>
       </c>
-      <c r="D39" s="26" t="n">
+      <c r="D39" s="27" t="n">
         <v>50.3043284771033</v>
       </c>
-      <c r="E39" s="26" t="n">
+      <c r="E39" s="27" t="n">
         <v>51.4363823174724</v>
       </c>
-      <c r="F39" s="26" t="n">
+      <c r="F39" s="27" t="n">
         <v>51.8597414460189</v>
       </c>
-      <c r="G39" s="26" t="n">
+      <c r="G39" s="27" t="n">
         <v>50.7039638838179</v>
       </c>
-      <c r="H39" s="26" t="n">
+      <c r="H39" s="27" t="n">
         <v>48.8099993766091</v>
       </c>
-      <c r="I39" s="26" t="n">
+      <c r="I39" s="27" t="n">
         <v>48.9317640025161</v>
       </c>
-      <c r="J39" s="26" t="n">
+      <c r="J39" s="27" t="n">
         <v>47.9551486234308</v>
       </c>
-      <c r="K39" s="26" t="n">
+      <c r="K39" s="27" t="n">
         <v>48.267871944608</v>
       </c>
-      <c r="L39" s="26" t="n">
+      <c r="L39" s="27" t="n">
         <v>48.0333018927337</v>
       </c>
-      <c r="M39" s="26" t="n">
+      <c r="M39" s="27" t="n">
         <v>49.2346882709244</v>
       </c>
-      <c r="N39" s="26" t="n">
+      <c r="N39" s="27" t="n">
         <v>48.732163651962</v>
       </c>
-      <c r="O39" s="26" t="n">
+      <c r="O39" s="27" t="n">
         <v>48.9641921023768</v>
       </c>
-      <c r="P39" s="26" t="n">
+      <c r="P39" s="27" t="n">
         <v>48.7748695902835</v>
       </c>
-      <c r="Q39" s="26" t="n">
+      <c r="Q39" s="27" t="n">
         <v>48.9206915172754</v>
       </c>
-      <c r="R39" s="26" t="n">
+      <c r="R39" s="27" t="n">
         <v>48.6480438323356</v>
       </c>
-      <c r="S39" s="26" t="n">
+      <c r="S39" s="27" t="n">
         <v>50.4152319324334</v>
       </c>
-      <c r="T39" s="26" t="n">
+      <c r="T39" s="27" t="n">
         <v>50.5278737753319</v>
       </c>
-      <c r="U39" s="26" t="n">
+      <c r="U39" s="27" t="n">
         <v>50.7120644762862</v>
       </c>
-      <c r="V39" s="26" t="n">
+      <c r="V39" s="27" t="n">
         <v>48.912838329224</v>
       </c>
-      <c r="W39" s="26" t="n">
+      <c r="W39" s="27" t="n">
         <v>49.9073457382745</v>
       </c>
-      <c r="X39" s="26" t="n">
+      <c r="X39" s="27" t="n">
         <v>50.8568207107425</v>
       </c>
-      <c r="Y39" s="26" t="n">
+      <c r="Y39" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="Z39" s="26" t="n">
+      <c r="Z39" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AA39" s="26" t="n">
+      <c r="AA39" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AB39" s="26" t="n">
+      <c r="AB39" s="27" t="n">
         <v>49</v>
       </c>
-      <c r="AC39" s="26" t="n">
+      <c r="AC39" s="27" t="n">
         <v>62</v>
       </c>
-      <c r="AD39" s="26" t="n">
+      <c r="AD39" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AE39" s="26" t="n">
+      <c r="AE39" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AF39" s="26" t="n">
+      <c r="AF39" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AG39" s="26" t="n">
+      <c r="AG39" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AH39" s="26" t="n">
+      <c r="AH39" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AI39" s="26" t="n">
+      <c r="AI39" s="27" t="n">
         <v>71</v>
       </c>
-      <c r="AJ39" s="26" t="n">
+      <c r="AJ39" s="27" t="n">
         <v>77</v>
       </c>
-      <c r="AK39" s="26" t="n">
+      <c r="AK39" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AL39" s="26" t="n">
+      <c r="AL39" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AM39" s="26" t="n">
+      <c r="AM39" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AN39" s="26" t="n">
+      <c r="AN39" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AO39" s="26" t="n">
+      <c r="AO39" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AP39" s="26" t="n">
+      <c r="AP39" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="AQ39" s="26" t="n">
+      <c r="AQ39" s="27" t="n">
         <v>74</v>
       </c>
-      <c r="AR39" s="26" t="n">
+      <c r="AR39" s="27" t="n">
         <v>80</v>
       </c>
-      <c r="AS39" s="26" t="n">
+      <c r="AS39" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AT39" s="26" t="n">
+      <c r="AT39" s="27" t="n">
         <v>78</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="26" t="n">
+      <c r="C40" s="27" t="n">
         <v>43.1128245117365</v>
       </c>
-      <c r="D40" s="26" t="n">
+      <c r="D40" s="27" t="n">
         <v>42.5166810092092</v>
       </c>
-      <c r="E40" s="26" t="n">
+      <c r="E40" s="27" t="n">
         <v>41.0456070754873</v>
       </c>
-      <c r="F40" s="26" t="n">
+      <c r="F40" s="27" t="n">
         <v>40.784974985086</v>
       </c>
-      <c r="G40" s="26" t="n">
+      <c r="G40" s="27" t="n">
         <v>40.7309192074273</v>
       </c>
-      <c r="H40" s="26" t="n">
+      <c r="H40" s="27" t="n">
         <v>40.6484160931754</v>
       </c>
-      <c r="I40" s="26" t="n">
+      <c r="I40" s="27" t="n">
         <v>40.6291971521089</v>
       </c>
-      <c r="J40" s="26" t="n">
+      <c r="J40" s="27" t="n">
         <v>39.5087747095377</v>
       </c>
-      <c r="K40" s="26" t="n">
+      <c r="K40" s="27" t="n">
         <v>39.4658067562572</v>
       </c>
-      <c r="L40" s="26" t="n">
+      <c r="L40" s="27" t="n">
         <v>39.4947552172268</v>
       </c>
-      <c r="M40" s="26" t="n">
+      <c r="M40" s="27" t="n">
         <v>40.7657899936883</v>
       </c>
-      <c r="N40" s="26" t="n">
+      <c r="N40" s="27" t="n">
         <v>41.252539718502</v>
       </c>
-      <c r="O40" s="26" t="n">
+      <c r="O40" s="27" t="n">
         <v>42.9025419794648</v>
       </c>
-      <c r="P40" s="26" t="n">
+      <c r="P40" s="27" t="n">
         <v>43.0968309477541</v>
       </c>
-      <c r="Q40" s="26" t="n">
+      <c r="Q40" s="27" t="n">
         <v>43.853764237728</v>
       </c>
-      <c r="R40" s="26" t="n">
+      <c r="R40" s="27" t="n">
         <v>44.3376844601211</v>
       </c>
-      <c r="S40" s="26" t="n">
+      <c r="S40" s="27" t="n">
         <v>45.4672970564292</v>
       </c>
-      <c r="T40" s="26" t="n">
+      <c r="T40" s="27" t="n">
         <v>45.9307391497745</v>
       </c>
-      <c r="U40" s="26" t="n">
+      <c r="U40" s="27" t="n">
         <v>45.8773596382235</v>
       </c>
-      <c r="V40" s="26" t="n">
+      <c r="V40" s="27" t="n">
         <v>44.7894501657876</v>
       </c>
-      <c r="W40" s="26" t="n">
+      <c r="W40" s="27" t="n">
         <v>44.1326986401253</v>
       </c>
-      <c r="X40" s="26" t="n">
+      <c r="X40" s="27" t="n">
         <v>44.4839446657154</v>
       </c>
-      <c r="Y40" s="26" t="n">
+      <c r="Y40" s="27" t="n">
         <v>137</v>
       </c>
-      <c r="Z40" s="26" t="n">
+      <c r="Z40" s="27" t="n">
         <v>143</v>
       </c>
-      <c r="AA40" s="26" t="n">
+      <c r="AA40" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="AB40" s="26" t="n">
+      <c r="AB40" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AC40" s="26" t="n">
+      <c r="AC40" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AD40" s="26" t="n">
+      <c r="AD40" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AE40" s="26" t="n">
+      <c r="AE40" s="27" t="n">
         <v>167</v>
       </c>
-      <c r="AF40" s="26" t="n">
+      <c r="AF40" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AG40" s="26" t="n">
+      <c r="AG40" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AH40" s="26" t="n">
+      <c r="AH40" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AI40" s="26" t="n">
+      <c r="AI40" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AJ40" s="26" t="n">
+      <c r="AJ40" s="27" t="n">
         <v>168</v>
       </c>
-      <c r="AK40" s="26" t="n">
+      <c r="AK40" s="27" t="n">
         <v>153</v>
       </c>
-      <c r="AL40" s="26" t="n">
+      <c r="AL40" s="27" t="n">
         <v>150</v>
       </c>
-      <c r="AM40" s="26" t="n">
+      <c r="AM40" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AN40" s="26" t="n">
+      <c r="AN40" s="27" t="n">
         <v>138</v>
       </c>
-      <c r="AO40" s="26" t="n">
+      <c r="AO40" s="27" t="n">
         <v>127</v>
       </c>
-      <c r="AP40" s="26" t="n">
+      <c r="AP40" s="27" t="n">
         <v>123</v>
       </c>
-      <c r="AQ40" s="26" t="n">
+      <c r="AQ40" s="27" t="n">
         <v>122</v>
       </c>
-      <c r="AR40" s="26" t="n">
+      <c r="AR40" s="27" t="n">
         <v>127</v>
       </c>
-      <c r="AS40" s="26" t="n">
+      <c r="AS40" s="27" t="n">
         <v>137</v>
       </c>
-      <c r="AT40" s="26" t="n">
+      <c r="AT40" s="27" t="n">
         <v>137</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT41" s="21" t="n"/>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="22" t="n"/>
+      <c r="H41" s="22" t="n"/>
+      <c r="I41" s="22" t="n"/>
+      <c r="J41" s="22" t="n"/>
+      <c r="K41" s="22" t="n"/>
+      <c r="L41" s="22" t="n"/>
+      <c r="M41" s="22" t="n"/>
+      <c r="N41" s="22" t="n"/>
+      <c r="O41" s="22" t="n"/>
+      <c r="P41" s="22" t="n"/>
+      <c r="Q41" s="22" t="n"/>
+      <c r="R41" s="22" t="n"/>
+      <c r="S41" s="22" t="n"/>
+      <c r="T41" s="22" t="n"/>
+      <c r="U41" s="22" t="n"/>
+      <c r="V41" s="22" t="n"/>
+      <c r="W41" s="22" t="n"/>
+      <c r="X41" s="22" t="n"/>
+      <c r="Y41" s="22" t="n"/>
+      <c r="Z41" s="22" t="n"/>
+      <c r="AA41" s="22" t="n"/>
+      <c r="AB41" s="22" t="n"/>
+      <c r="AC41" s="22" t="n"/>
+      <c r="AD41" s="22" t="n"/>
+      <c r="AE41" s="22" t="n"/>
+      <c r="AF41" s="22" t="n"/>
+      <c r="AG41" s="22" t="n"/>
+      <c r="AH41" s="22" t="n"/>
+      <c r="AI41" s="22" t="n"/>
+      <c r="AJ41" s="22" t="n"/>
+      <c r="AK41" s="22" t="n"/>
+      <c r="AL41" s="22" t="n"/>
+      <c r="AM41" s="22" t="n"/>
+      <c r="AN41" s="22" t="n"/>
+      <c r="AO41" s="22" t="n"/>
+      <c r="AP41" s="22" t="n"/>
+      <c r="AQ41" s="22" t="n"/>
+      <c r="AR41" s="22" t="n"/>
+      <c r="AS41" s="22" t="n"/>
+      <c r="AT41" s="22" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT42" s="21" t="n"/>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="22" t="n"/>
+      <c r="H42" s="22" t="n"/>
+      <c r="I42" s="22" t="n"/>
+      <c r="J42" s="22" t="n"/>
+      <c r="K42" s="22" t="n"/>
+      <c r="L42" s="22" t="n"/>
+      <c r="M42" s="22" t="n"/>
+      <c r="N42" s="22" t="n"/>
+      <c r="O42" s="22" t="n"/>
+      <c r="P42" s="22" t="n"/>
+      <c r="Q42" s="22" t="n"/>
+      <c r="R42" s="22" t="n"/>
+      <c r="S42" s="22" t="n"/>
+      <c r="T42" s="22" t="n"/>
+      <c r="U42" s="22" t="n"/>
+      <c r="V42" s="22" t="n"/>
+      <c r="W42" s="22" t="n"/>
+      <c r="X42" s="22" t="n"/>
+      <c r="Y42" s="22" t="n"/>
+      <c r="Z42" s="22" t="n"/>
+      <c r="AA42" s="22" t="n"/>
+      <c r="AB42" s="22" t="n"/>
+      <c r="AC42" s="22" t="n"/>
+      <c r="AD42" s="22" t="n"/>
+      <c r="AE42" s="22" t="n"/>
+      <c r="AF42" s="22" t="n"/>
+      <c r="AG42" s="22" t="n"/>
+      <c r="AH42" s="22" t="n"/>
+      <c r="AI42" s="22" t="n"/>
+      <c r="AJ42" s="22" t="n"/>
+      <c r="AK42" s="22" t="n"/>
+      <c r="AL42" s="22" t="n"/>
+      <c r="AM42" s="22" t="n"/>
+      <c r="AN42" s="22" t="n"/>
+      <c r="AO42" s="22" t="n"/>
+      <c r="AP42" s="22" t="n"/>
+      <c r="AQ42" s="22" t="n"/>
+      <c r="AR42" s="22" t="n"/>
+      <c r="AS42" s="22" t="n"/>
+      <c r="AT42" s="22" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="26" t="n">
+      <c r="C43" s="27" t="n">
         <v>42.6826690093435</v>
       </c>
-      <c r="D43" s="26" t="n">
+      <c r="D43" s="27" t="n">
         <v>41.8664459474105</v>
       </c>
-      <c r="E43" s="26" t="n">
+      <c r="E43" s="27" t="n">
         <v>41.8316422970459</v>
       </c>
-      <c r="F43" s="26" t="n">
+      <c r="F43" s="27" t="n">
         <v>42.0329376803726</v>
       </c>
-      <c r="G43" s="26" t="n">
+      <c r="G43" s="27" t="n">
         <v>41.6353125324846</v>
       </c>
-      <c r="H43" s="26" t="n">
+      <c r="H43" s="27" t="n">
         <v>41.4383192135748</v>
       </c>
-      <c r="I43" s="26" t="n">
+      <c r="I43" s="27" t="n">
         <v>41.8395979416698</v>
       </c>
-      <c r="J43" s="26" t="n">
+      <c r="J43" s="27" t="n">
         <v>42.588795803467</v>
       </c>
-      <c r="K43" s="26" t="n">
+      <c r="K43" s="27" t="n">
         <v>42.9362010284911</v>
       </c>
-      <c r="L43" s="26" t="n">
+      <c r="L43" s="27" t="n">
         <v>42.2441011881565</v>
       </c>
-      <c r="M43" s="26" t="n">
+      <c r="M43" s="27" t="n">
         <v>42.2126438642092</v>
       </c>
-      <c r="N43" s="26" t="n">
+      <c r="N43" s="27" t="n">
         <v>41.8992232515032</v>
       </c>
-      <c r="O43" s="26" t="n">
+      <c r="O43" s="27" t="n">
         <v>42.2980247167206</v>
       </c>
-      <c r="P43" s="26" t="n">
+      <c r="P43" s="27" t="n">
         <v>43.0458352308307</v>
       </c>
-      <c r="Q43" s="26" t="n">
+      <c r="Q43" s="27" t="n">
         <v>43.7320514406163</v>
       </c>
-      <c r="R43" s="26" t="n">
+      <c r="R43" s="27" t="n">
         <v>44.273315734826</v>
       </c>
-      <c r="S43" s="26" t="n">
+      <c r="S43" s="27" t="n">
         <v>44.3780520839909</v>
       </c>
-      <c r="T43" s="26" t="n">
+      <c r="T43" s="27" t="n">
         <v>44.6940771097356</v>
       </c>
-      <c r="U43" s="26" t="n">
+      <c r="U43" s="27" t="n">
         <v>43.8463562841129</v>
       </c>
-      <c r="V43" s="26" t="n">
+      <c r="V43" s="27" t="n">
         <v>42.6977441362348</v>
       </c>
-      <c r="W43" s="26" t="n">
+      <c r="W43" s="27" t="n">
         <v>43.0967609996207</v>
       </c>
-      <c r="X43" s="26" t="n">
+      <c r="X43" s="27" t="n">
         <v>43.382930707546</v>
       </c>
-      <c r="Y43" s="26" t="n">
+      <c r="Y43" s="27" t="n">
         <v>141</v>
       </c>
-      <c r="Z43" s="26" t="n">
+      <c r="Z43" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AA43" s="26" t="n">
+      <c r="AA43" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AB43" s="26" t="n">
+      <c r="AB43" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AC43" s="26" t="n">
+      <c r="AC43" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AD43" s="26" t="n">
+      <c r="AD43" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AE43" s="26" t="n">
+      <c r="AE43" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AF43" s="26" t="n">
+      <c r="AF43" s="27" t="n">
         <v>151</v>
       </c>
-      <c r="AG43" s="26" t="n">
+      <c r="AG43" s="27" t="n">
         <v>142</v>
       </c>
-      <c r="AH43" s="26" t="n">
+      <c r="AH43" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AI43" s="26" t="n">
+      <c r="AI43" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AJ43" s="26" t="n">
+      <c r="AJ43" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AK43" s="26" t="n">
+      <c r="AK43" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AL43" s="26" t="n">
+      <c r="AL43" s="27" t="n">
         <v>153</v>
       </c>
-      <c r="AM43" s="26" t="n">
+      <c r="AM43" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AN43" s="26" t="n">
+      <c r="AN43" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AO43" s="26" t="n">
+      <c r="AO43" s="27" t="n">
         <v>138</v>
       </c>
-      <c r="AP43" s="26" t="n">
+      <c r="AP43" s="27" t="n">
         <v>135</v>
       </c>
-      <c r="AQ43" s="26" t="n">
+      <c r="AQ43" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AR43" s="26" t="n">
+      <c r="AR43" s="27" t="n">
         <v>151</v>
       </c>
-      <c r="AS43" s="26" t="n">
+      <c r="AS43" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AT43" s="26" t="n">
+      <c r="AT43" s="27" t="n">
         <v>148</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="26" t="n">
+      <c r="C44" s="27" t="n">
         <v>55.0193040074383</v>
       </c>
-      <c r="D44" s="26" t="n">
+      <c r="D44" s="27" t="n">
         <v>54.3268368550824</v>
       </c>
-      <c r="E44" s="26" t="n">
+      <c r="E44" s="27" t="n">
         <v>54.3696844332894</v>
       </c>
-      <c r="F44" s="26" t="n">
+      <c r="F44" s="27" t="n">
         <v>54.9485978173423</v>
       </c>
-      <c r="G44" s="26" t="n">
+      <c r="G44" s="27" t="n">
         <v>55.196562466171</v>
       </c>
-      <c r="H44" s="26" t="n">
+      <c r="H44" s="27" t="n">
         <v>55.6881012924823</v>
       </c>
-      <c r="I44" s="26" t="n">
+      <c r="I44" s="27" t="n">
         <v>55.6750121847129</v>
       </c>
-      <c r="J44" s="26" t="n">
+      <c r="J44" s="27" t="n">
         <v>55.9093994966191</v>
       </c>
-      <c r="K44" s="26" t="n">
+      <c r="K44" s="27" t="n">
         <v>55.6399833136915</v>
       </c>
-      <c r="L44" s="26" t="n">
+      <c r="L44" s="27" t="n">
         <v>56.1252725974379</v>
       </c>
-      <c r="M44" s="26" t="n">
+      <c r="M44" s="27" t="n">
         <v>56.9643838009036</v>
       </c>
-      <c r="N44" s="26" t="n">
+      <c r="N44" s="27" t="n">
         <v>56.433922714043</v>
       </c>
-      <c r="O44" s="26" t="n">
+      <c r="O44" s="27" t="n">
         <v>57.0765161968759</v>
       </c>
-      <c r="P44" s="26" t="n">
+      <c r="P44" s="27" t="n">
         <v>57.4335408114096</v>
       </c>
-      <c r="Q44" s="26" t="n">
+      <c r="Q44" s="27" t="n">
         <v>57.4732775946748</v>
       </c>
-      <c r="R44" s="26" t="n">
+      <c r="R44" s="27" t="n">
         <v>57.3680657897744</v>
       </c>
-      <c r="S44" s="26" t="n">
+      <c r="S44" s="27" t="n">
         <v>57.7098513254804</v>
       </c>
-      <c r="T44" s="26" t="n">
+      <c r="T44" s="27" t="n">
         <v>58.3126789897305</v>
       </c>
-      <c r="U44" s="26" t="n">
+      <c r="U44" s="27" t="n">
         <v>58.3817668147515</v>
       </c>
-      <c r="V44" s="26" t="n">
+      <c r="V44" s="27" t="n">
         <v>57.4290587569488</v>
       </c>
-      <c r="W44" s="26" t="n">
+      <c r="W44" s="27" t="n">
         <v>56.6639295977569</v>
       </c>
-      <c r="X44" s="26" t="n">
+      <c r="X44" s="27" t="n">
         <v>57.1339673419302</v>
       </c>
-      <c r="Y44" s="26" t="n">
+      <c r="Y44" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="Z44" s="26" t="n">
+      <c r="Z44" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AA44" s="26" t="n">
+      <c r="AA44" s="27" t="n">
         <v>35</v>
       </c>
-      <c r="AB44" s="26" t="n">
+      <c r="AB44" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AC44" s="26" t="n">
+      <c r="AC44" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AD44" s="26" t="n">
+      <c r="AD44" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AE44" s="26" t="n">
+      <c r="AE44" s="27" t="n">
         <v>34</v>
       </c>
-      <c r="AF44" s="26" t="n">
+      <c r="AF44" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AG44" s="26" t="n">
+      <c r="AG44" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AH44" s="26" t="n">
+      <c r="AH44" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AI44" s="26" t="n">
+      <c r="AI44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AJ44" s="26" t="n">
+      <c r="AJ44" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AK44" s="26" t="n">
+      <c r="AK44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AL44" s="26" t="n">
+      <c r="AL44" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AM44" s="26" t="n">
+      <c r="AM44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AN44" s="26" t="n">
+      <c r="AN44" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AO44" s="26" t="n">
+      <c r="AO44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AP44" s="26" t="n">
+      <c r="AP44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AQ44" s="26" t="n">
+      <c r="AQ44" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AR44" s="26" t="n">
+      <c r="AR44" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AS44" s="26" t="n">
+      <c r="AS44" s="27" t="n">
         <v>43</v>
       </c>
-      <c r="AT44" s="26" t="n">
+      <c r="AT44" s="27" t="n">
         <v>43</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="26" t="n">
+      <c r="C45" s="27" t="n">
         <v>46.0216688454401</v>
       </c>
-      <c r="D45" s="26" t="n">
+      <c r="D45" s="27" t="n">
         <v>46.0887455517791</v>
       </c>
-      <c r="E45" s="26" t="n">
+      <c r="E45" s="27" t="n">
         <v>46.2036218138096</v>
       </c>
-      <c r="F45" s="26" t="n">
+      <c r="F45" s="27" t="n">
         <v>46.7297465926549</v>
       </c>
-      <c r="G45" s="26" t="n">
+      <c r="G45" s="27" t="n">
         <v>47.040103685243</v>
       </c>
-      <c r="H45" s="26" t="n">
+      <c r="H45" s="27" t="n">
         <v>47.4820189079079</v>
       </c>
-      <c r="I45" s="26" t="n">
+      <c r="I45" s="27" t="n">
         <v>46.7269898457551</v>
       </c>
-      <c r="J45" s="26" t="n">
+      <c r="J45" s="27" t="n">
         <v>47.0690357933471</v>
       </c>
-      <c r="K45" s="26" t="n">
+      <c r="K45" s="27" t="n">
         <v>46.2695948030887</v>
       </c>
-      <c r="L45" s="26" t="n">
+      <c r="L45" s="27" t="n">
         <v>46.4829499774202</v>
       </c>
-      <c r="M45" s="26" t="n">
+      <c r="M45" s="27" t="n">
         <v>46.2893805294099</v>
       </c>
-      <c r="N45" s="26" t="n">
+      <c r="N45" s="27" t="n">
         <v>45.7490280659745</v>
       </c>
-      <c r="O45" s="26" t="n">
+      <c r="O45" s="27" t="n">
         <v>45.8651402828237</v>
       </c>
-      <c r="P45" s="26" t="n">
+      <c r="P45" s="27" t="n">
         <v>46.2166955327891</v>
       </c>
-      <c r="Q45" s="26" t="n">
+      <c r="Q45" s="27" t="n">
         <v>46.3599185208831</v>
       </c>
-      <c r="R45" s="26" t="n">
+      <c r="R45" s="27" t="n">
         <v>46.2235882304797</v>
       </c>
-      <c r="S45" s="26" t="n">
+      <c r="S45" s="27" t="n">
         <v>46.6151259890252</v>
       </c>
-      <c r="T45" s="26" t="n">
+      <c r="T45" s="27" t="n">
         <v>46.4045125134534</v>
       </c>
-      <c r="U45" s="26" t="n">
+      <c r="U45" s="27" t="n">
         <v>46.5888509561028</v>
       </c>
-      <c r="V45" s="26" t="n">
+      <c r="V45" s="27" t="n">
         <v>46.259998520995</v>
       </c>
-      <c r="W45" s="26" t="n">
+      <c r="W45" s="27" t="n">
         <v>46.7432827091524</v>
       </c>
-      <c r="X45" s="26" t="n">
+      <c r="X45" s="27" t="n">
         <v>46.2311607131662</v>
       </c>
-      <c r="Y45" s="26" t="n">
+      <c r="Y45" s="27" t="n">
         <v>106</v>
       </c>
-      <c r="Z45" s="26" t="n">
+      <c r="Z45" s="27" t="n">
         <v>100</v>
       </c>
-      <c r="AA45" s="26" t="n">
+      <c r="AA45" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="AB45" s="26" t="n">
+      <c r="AB45" s="27" t="n">
         <v>96</v>
       </c>
-      <c r="AC45" s="26" t="n">
+      <c r="AC45" s="27" t="n">
         <v>97</v>
       </c>
-      <c r="AD45" s="26" t="n">
+      <c r="AD45" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AE45" s="26" t="n">
+      <c r="AE45" s="27" t="n">
         <v>103</v>
       </c>
-      <c r="AF45" s="26" t="n">
+      <c r="AF45" s="27" t="n">
         <v>104</v>
       </c>
-      <c r="AG45" s="26" t="n">
+      <c r="AG45" s="27" t="n">
         <v>104</v>
       </c>
-      <c r="AH45" s="26" t="n">
+      <c r="AH45" s="27" t="n">
         <v>111</v>
       </c>
-      <c r="AI45" s="26" t="n">
+      <c r="AI45" s="27" t="n">
         <v>111</v>
       </c>
-      <c r="AJ45" s="26" t="n">
+      <c r="AJ45" s="27" t="n">
         <v>119</v>
       </c>
-      <c r="AK45" s="26" t="n">
+      <c r="AK45" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AL45" s="26" t="n">
+      <c r="AL45" s="27" t="n">
         <v>115</v>
       </c>
-      <c r="AM45" s="26" t="n">
+      <c r="AM45" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AN45" s="26" t="n">
+      <c r="AN45" s="27" t="n">
         <v>113</v>
       </c>
-      <c r="AO45" s="26" t="n">
+      <c r="AO45" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AP45" s="26" t="n">
+      <c r="AP45" s="27" t="n">
         <v>118</v>
       </c>
-      <c r="AQ45" s="26" t="n">
+      <c r="AQ45" s="27" t="n">
         <v>115</v>
       </c>
-      <c r="AR45" s="26" t="n">
+      <c r="AR45" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AS45" s="26" t="n">
+      <c r="AS45" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AT45" s="26" t="n">
+      <c r="AT45" s="27" t="n">
         <v>115</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT46" s="21" t="n"/>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
+      <c r="F46" s="22" t="n"/>
+      <c r="G46" s="22" t="n"/>
+      <c r="H46" s="22" t="n"/>
+      <c r="I46" s="22" t="n"/>
+      <c r="J46" s="22" t="n"/>
+      <c r="K46" s="22" t="n"/>
+      <c r="L46" s="22" t="n"/>
+      <c r="M46" s="22" t="n"/>
+      <c r="N46" s="22" t="n"/>
+      <c r="O46" s="22" t="n"/>
+      <c r="P46" s="22" t="n"/>
+      <c r="Q46" s="22" t="n"/>
+      <c r="R46" s="22" t="n"/>
+      <c r="S46" s="22" t="n"/>
+      <c r="T46" s="22" t="n"/>
+      <c r="U46" s="22" t="n"/>
+      <c r="V46" s="22" t="n"/>
+      <c r="W46" s="22" t="n"/>
+      <c r="X46" s="22" t="n"/>
+      <c r="Y46" s="22" t="n"/>
+      <c r="Z46" s="22" t="n"/>
+      <c r="AA46" s="22" t="n"/>
+      <c r="AB46" s="22" t="n"/>
+      <c r="AC46" s="22" t="n"/>
+      <c r="AD46" s="22" t="n"/>
+      <c r="AE46" s="22" t="n"/>
+      <c r="AF46" s="22" t="n"/>
+      <c r="AG46" s="22" t="n"/>
+      <c r="AH46" s="22" t="n"/>
+      <c r="AI46" s="22" t="n"/>
+      <c r="AJ46" s="22" t="n"/>
+      <c r="AK46" s="22" t="n"/>
+      <c r="AL46" s="22" t="n"/>
+      <c r="AM46" s="22" t="n"/>
+      <c r="AN46" s="22" t="n"/>
+      <c r="AO46" s="22" t="n"/>
+      <c r="AP46" s="22" t="n"/>
+      <c r="AQ46" s="22" t="n"/>
+      <c r="AR46" s="22" t="n"/>
+      <c r="AS46" s="22" t="n"/>
+      <c r="AT46" s="22" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="26" t="n">
+      <c r="C47" s="27" t="n">
         <v>47.2095630463173</v>
       </c>
-      <c r="D47" s="26" t="n">
+      <c r="D47" s="27" t="n">
         <v>48.014688267581</v>
       </c>
-      <c r="E47" s="26" t="n">
+      <c r="E47" s="27" t="n">
         <v>48.2817969242494</v>
       </c>
-      <c r="F47" s="26" t="n">
+      <c r="F47" s="27" t="n">
         <v>47.9696423344225</v>
       </c>
-      <c r="G47" s="26" t="n">
+      <c r="G47" s="27" t="n">
         <v>47.4053035513229</v>
       </c>
-      <c r="H47" s="26" t="n">
+      <c r="H47" s="27" t="n">
         <v>45.8519411453117</v>
       </c>
-      <c r="I47" s="26" t="n">
+      <c r="I47" s="27" t="n">
         <v>46.6091002711196</v>
       </c>
-      <c r="J47" s="26" t="n">
+      <c r="J47" s="27" t="n">
         <v>46.5190853407528</v>
       </c>
-      <c r="K47" s="26" t="n">
+      <c r="K47" s="27" t="n">
         <v>46.1916171035349</v>
       </c>
-      <c r="L47" s="26" t="n">
+      <c r="L47" s="27" t="n">
         <v>47.8084720405808</v>
       </c>
-      <c r="M47" s="26" t="n">
+      <c r="M47" s="27" t="n">
         <v>46.5216495897134</v>
       </c>
-      <c r="N47" s="26" t="n">
+      <c r="N47" s="27" t="n">
         <v>45.6693230828134</v>
       </c>
-      <c r="O47" s="26" t="n">
+      <c r="O47" s="27" t="n">
         <v>44.0991867964273</v>
       </c>
-      <c r="P47" s="26" t="n">
+      <c r="P47" s="27" t="n">
         <v>43.5821671892423</v>
       </c>
-      <c r="Q47" s="26" t="n">
+      <c r="Q47" s="27" t="n">
         <v>43.6799473593318</v>
       </c>
-      <c r="R47" s="26" t="n">
+      <c r="R47" s="27" t="n">
         <v>42.6707012534532</v>
       </c>
-      <c r="S47" s="26" t="n">
+      <c r="S47" s="27" t="n">
         <v>42.9606015008204</v>
       </c>
-      <c r="T47" s="26" t="n">
+      <c r="T47" s="27" t="n">
         <v>42.611943380957</v>
       </c>
-      <c r="U47" s="26" t="n">
+      <c r="U47" s="27" t="n">
         <v>42.406469687388</v>
       </c>
-      <c r="V47" s="26" t="n">
+      <c r="V47" s="27" t="n">
         <v>42.2238903294028</v>
       </c>
-      <c r="W47" s="26" t="n">
+      <c r="W47" s="27" t="n">
         <v>43.3274754809664</v>
       </c>
-      <c r="X47" s="26" t="n">
+      <c r="X47" s="27" t="n">
         <v>41.7678583209023</v>
       </c>
-      <c r="Y47" s="26" t="n">
+      <c r="Y47" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="Z47" s="26" t="n">
+      <c r="Z47" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AA47" s="26" t="n">
+      <c r="AA47" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="AB47" s="26" t="n">
+      <c r="AB47" s="27" t="n">
         <v>83</v>
       </c>
-      <c r="AC47" s="26" t="n">
+      <c r="AC47" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AD47" s="26" t="n">
+      <c r="AD47" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="AE47" s="26" t="n">
+      <c r="AE47" s="27" t="n">
         <v>105</v>
       </c>
-      <c r="AF47" s="26" t="n">
+      <c r="AF47" s="27" t="n">
         <v>108</v>
       </c>
-      <c r="AG47" s="26" t="n">
+      <c r="AG47" s="27" t="n">
         <v>106</v>
       </c>
-      <c r="AH47" s="26" t="n">
+      <c r="AH47" s="27" t="n">
         <v>85</v>
       </c>
-      <c r="AI47" s="26" t="n">
+      <c r="AI47" s="27" t="n">
         <v>107</v>
       </c>
-      <c r="AJ47" s="26" t="n">
+      <c r="AJ47" s="27" t="n">
         <v>120</v>
       </c>
-      <c r="AK47" s="26" t="n">
+      <c r="AK47" s="27" t="n">
         <v>138</v>
       </c>
-      <c r="AL47" s="26" t="n">
+      <c r="AL47" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AM47" s="26" t="n">
+      <c r="AM47" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AN47" s="26" t="n">
+      <c r="AN47" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AO47" s="26" t="n">
+      <c r="AO47" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AP47" s="26" t="n">
+      <c r="AP47" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AQ47" s="26" t="n">
+      <c r="AQ47" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AR47" s="26" t="n">
+      <c r="AR47" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AS47" s="26" t="n">
+      <c r="AS47" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AT47" s="26" t="n">
+      <c r="AT47" s="27" t="n">
         <v>162</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="26" t="n">
+      <c r="C48" s="27" t="n">
         <v>51.3553340975475</v>
       </c>
-      <c r="D48" s="26" t="n">
+      <c r="D48" s="27" t="n">
         <v>51.6470040113294</v>
       </c>
-      <c r="E48" s="26" t="n">
+      <c r="E48" s="27" t="n">
         <v>51.5999643297313</v>
       </c>
-      <c r="F48" s="26" t="n">
+      <c r="F48" s="27" t="n">
         <v>51.8005964119737</v>
       </c>
-      <c r="G48" s="26" t="n">
+      <c r="G48" s="27" t="n">
         <v>51.168568956238</v>
       </c>
-      <c r="H48" s="26" t="n">
+      <c r="H48" s="27" t="n">
         <v>51.2476964991</v>
       </c>
-      <c r="I48" s="26" t="n">
+      <c r="I48" s="27" t="n">
         <v>51.0688443110776</v>
       </c>
-      <c r="J48" s="26" t="n">
+      <c r="J48" s="27" t="n">
         <v>50.5666723977909</v>
       </c>
-      <c r="K48" s="26" t="n">
+      <c r="K48" s="27" t="n">
         <v>50.23196199417</v>
       </c>
-      <c r="L48" s="26" t="n">
+      <c r="L48" s="27" t="n">
         <v>50.7637890891783</v>
       </c>
-      <c r="M48" s="26" t="n">
+      <c r="M48" s="27" t="n">
         <v>50.8968000400276</v>
       </c>
-      <c r="N48" s="26" t="n">
+      <c r="N48" s="27" t="n">
         <v>50.9851592199865</v>
       </c>
-      <c r="O48" s="26" t="n">
+      <c r="O48" s="27" t="n">
         <v>51.0495653460688</v>
       </c>
-      <c r="P48" s="26" t="n">
+      <c r="P48" s="27" t="n">
         <v>51.6650143861806</v>
       </c>
-      <c r="Q48" s="26" t="n">
+      <c r="Q48" s="27" t="n">
         <v>51.9072396571095</v>
       </c>
-      <c r="R48" s="26" t="n">
+      <c r="R48" s="27" t="n">
         <v>51.9340949399943</v>
       </c>
-      <c r="S48" s="26" t="n">
+      <c r="S48" s="27" t="n">
         <v>52.4308428310083</v>
       </c>
-      <c r="T48" s="26" t="n">
+      <c r="T48" s="27" t="n">
         <v>52.7170582880019</v>
       </c>
-      <c r="U48" s="26" t="n">
+      <c r="U48" s="27" t="n">
         <v>52.3100307880567</v>
       </c>
-      <c r="V48" s="26" t="n">
+      <c r="V48" s="27" t="n">
         <v>51.3111247273764</v>
       </c>
-      <c r="W48" s="26" t="n">
+      <c r="W48" s="27" t="n">
         <v>51.7742628497835</v>
       </c>
-      <c r="X48" s="26" t="n">
+      <c r="X48" s="27" t="n">
         <v>52.1094651437877</v>
       </c>
-      <c r="Y48" s="26" t="n">
+      <c r="Y48" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="Z48" s="26" t="n">
+      <c r="Z48" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AA48" s="26" t="n">
+      <c r="AA48" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AB48" s="26" t="n">
+      <c r="AB48" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AC48" s="26" t="n">
+      <c r="AC48" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AD48" s="26" t="n">
+      <c r="AD48" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AE48" s="26" t="n">
+      <c r="AE48" s="27" t="n">
         <v>62</v>
       </c>
-      <c r="AF48" s="26" t="n">
+      <c r="AF48" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AG48" s="26" t="n">
+      <c r="AG48" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AH48" s="26" t="n">
+      <c r="AH48" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AI48" s="26" t="n">
+      <c r="AI48" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AJ48" s="26" t="n">
+      <c r="AJ48" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AK48" s="26" t="n">
+      <c r="AK48" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AL48" s="26" t="n">
+      <c r="AL48" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AM48" s="26" t="n">
+      <c r="AM48" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AN48" s="26" t="n">
+      <c r="AN48" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AO48" s="26" t="n">
+      <c r="AO48" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AP48" s="26" t="n">
+      <c r="AP48" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AQ48" s="26" t="n">
+      <c r="AQ48" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AR48" s="26" t="n">
+      <c r="AR48" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AS48" s="26" t="n">
+      <c r="AS48" s="27" t="n">
         <v>66</v>
       </c>
-      <c r="AT48" s="26" t="n">
+      <c r="AT48" s="27" t="n">
         <v>65</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="26" t="n">
+      <c r="C49" s="27" t="n">
         <v>52.9796930942271</v>
       </c>
-      <c r="D49" s="26" t="n">
+      <c r="D49" s="27" t="n">
         <v>52.6496254125263</v>
       </c>
-      <c r="E49" s="26" t="n">
+      <c r="E49" s="27" t="n">
         <v>53.0320348647676</v>
       </c>
-      <c r="F49" s="26" t="n">
+      <c r="F49" s="27" t="n">
         <v>54.039210855419</v>
       </c>
-      <c r="G49" s="26" t="n">
+      <c r="G49" s="27" t="n">
         <v>53.9632582117341</v>
       </c>
-      <c r="H49" s="26" t="n">
+      <c r="H49" s="27" t="n">
         <v>53.9916648772041</v>
       </c>
-      <c r="I49" s="26" t="n">
+      <c r="I49" s="27" t="n">
         <v>54.4421284171835</v>
       </c>
-      <c r="J49" s="26" t="n">
+      <c r="J49" s="27" t="n">
         <v>56.244168491554</v>
       </c>
-      <c r="K49" s="26" t="n">
+      <c r="K49" s="27" t="n">
         <v>55.7078511119741</v>
       </c>
-      <c r="L49" s="26" t="n">
+      <c r="L49" s="27" t="n">
         <v>56.5879958026928</v>
       </c>
-      <c r="M49" s="26" t="n">
+      <c r="M49" s="27" t="n">
         <v>57.0435028113733</v>
       </c>
-      <c r="N49" s="26" t="n">
+      <c r="N49" s="27" t="n">
         <v>57.3743106934012</v>
       </c>
-      <c r="O49" s="26" t="n">
+      <c r="O49" s="27" t="n">
         <v>57.0601019567091</v>
       </c>
-      <c r="P49" s="26" t="n">
+      <c r="P49" s="27" t="n">
         <v>57.3672707035439</v>
       </c>
-      <c r="Q49" s="26" t="n">
+      <c r="Q49" s="27" t="n">
         <v>56.7794534242927</v>
       </c>
-      <c r="R49" s="26" t="n">
+      <c r="R49" s="27" t="n">
         <v>56.5018414985278</v>
       </c>
-      <c r="S49" s="26" t="n">
+      <c r="S49" s="27" t="n">
         <v>56.9618153539458</v>
       </c>
-      <c r="T49" s="26" t="n">
+      <c r="T49" s="27" t="n">
         <v>57.1203333503651</v>
       </c>
-      <c r="U49" s="26" t="n">
+      <c r="U49" s="27" t="n">
         <v>57.4231895450383</v>
       </c>
-      <c r="V49" s="26" t="n">
+      <c r="V49" s="27" t="n">
         <v>56.290149862782</v>
       </c>
-      <c r="W49" s="26" t="n">
+      <c r="W49" s="27" t="n">
         <v>57.3149647963732</v>
       </c>
-      <c r="X49" s="26" t="n">
+      <c r="X49" s="27" t="n">
         <v>58.7829145859276</v>
       </c>
-      <c r="Y49" s="26" t="n">
+      <c r="Y49" s="27" t="n">
         <v>39</v>
       </c>
-      <c r="Z49" s="26" t="n">
+      <c r="Z49" s="27" t="n">
         <v>40</v>
       </c>
-      <c r="AA49" s="26" t="n">
+      <c r="AA49" s="27" t="n">
         <v>39</v>
       </c>
-      <c r="AB49" s="26" t="n">
+      <c r="AB49" s="27" t="n">
         <v>37</v>
       </c>
-      <c r="AC49" s="26" t="n">
+      <c r="AC49" s="27" t="n">
         <v>37</v>
       </c>
-      <c r="AD49" s="26" t="n">
+      <c r="AD49" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AE49" s="26" t="n">
+      <c r="AE49" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AF49" s="26" t="n">
+      <c r="AF49" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AG49" s="26" t="n">
+      <c r="AG49" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AH49" s="26" t="n">
+      <c r="AH49" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AI49" s="26" t="n">
+      <c r="AI49" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AJ49" s="26" t="n">
+      <c r="AJ49" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AK49" s="26" t="n">
+      <c r="AK49" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AL49" s="26" t="n">
+      <c r="AL49" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AM49" s="26" t="n">
+      <c r="AM49" s="27" t="n">
         <v>34</v>
       </c>
-      <c r="AN49" s="26" t="n">
+      <c r="AN49" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AO49" s="26" t="n">
+      <c r="AO49" s="27" t="n">
         <v>37</v>
       </c>
-      <c r="AP49" s="26" t="n">
+      <c r="AP49" s="27" t="n">
         <v>38</v>
       </c>
-      <c r="AQ49" s="26" t="n">
+      <c r="AQ49" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AR49" s="26" t="n">
+      <c r="AR49" s="27" t="n">
         <v>40</v>
       </c>
-      <c r="AS49" s="26" t="n">
+      <c r="AS49" s="27" t="n">
         <v>35</v>
       </c>
-      <c r="AT49" s="26" t="n">
+      <c r="AT49" s="27" t="n">
         <v>34</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="26" t="n">
+      <c r="C50" s="27" t="n">
         <v>44.2697677005432</v>
       </c>
-      <c r="D50" s="26" t="n">
+      <c r="D50" s="27" t="n">
         <v>43.834685208308</v>
       </c>
-      <c r="E50" s="26" t="n">
+      <c r="E50" s="27" t="n">
         <v>43.3854014288306</v>
       </c>
-      <c r="F50" s="26" t="n">
+      <c r="F50" s="27" t="n">
         <v>43.4807848362027</v>
       </c>
-      <c r="G50" s="26" t="n">
+      <c r="G50" s="27" t="n">
         <v>43.9815728060673</v>
       </c>
-      <c r="H50" s="26" t="n">
+      <c r="H50" s="27" t="n">
         <v>44.6402122561259</v>
       </c>
-      <c r="I50" s="26" t="n">
+      <c r="I50" s="27" t="n">
         <v>42.5085795139581</v>
       </c>
-      <c r="J50" s="26" t="n">
+      <c r="J50" s="27" t="n">
         <v>43.3101824108853</v>
       </c>
-      <c r="K50" s="26" t="n">
+      <c r="K50" s="27" t="n">
         <v>42.6557630944069</v>
       </c>
-      <c r="L50" s="26" t="n">
+      <c r="L50" s="27" t="n">
         <v>42.7711000811791</v>
       </c>
-      <c r="M50" s="26" t="n">
+      <c r="M50" s="27" t="n">
         <v>42.9779557962563</v>
       </c>
-      <c r="N50" s="26" t="n">
+      <c r="N50" s="27" t="n">
         <v>43.7998110388948</v>
       </c>
-      <c r="O50" s="26" t="n">
+      <c r="O50" s="27" t="n">
         <v>43.5899429662718</v>
       </c>
-      <c r="P50" s="26" t="n">
+      <c r="P50" s="27" t="n">
         <v>44.3734668630622</v>
       </c>
-      <c r="Q50" s="26" t="n">
+      <c r="Q50" s="27" t="n">
         <v>44.8058272465164</v>
       </c>
-      <c r="R50" s="26" t="n">
+      <c r="R50" s="27" t="n">
         <v>45.1641964812675</v>
       </c>
-      <c r="S50" s="26" t="n">
+      <c r="S50" s="27" t="n">
         <v>45.3490533271102</v>
       </c>
-      <c r="T50" s="26" t="n">
+      <c r="T50" s="27" t="n">
         <v>45.8051481010194</v>
       </c>
-      <c r="U50" s="26" t="n">
+      <c r="U50" s="27" t="n">
         <v>46.3685910255095</v>
       </c>
-      <c r="V50" s="26" t="n">
+      <c r="V50" s="27" t="n">
         <v>43.0289889346434</v>
       </c>
-      <c r="W50" s="26" t="n">
+      <c r="W50" s="27" t="n">
         <v>42.922014228229</v>
       </c>
-      <c r="X50" s="26" t="n">
+      <c r="X50" s="27" t="n">
         <v>43.0962626981755</v>
       </c>
-      <c r="Y50" s="26" t="n">
+      <c r="Y50" s="27" t="n">
         <v>125</v>
       </c>
-      <c r="Z50" s="26" t="n">
+      <c r="Z50" s="27" t="n">
         <v>127</v>
       </c>
-      <c r="AA50" s="26" t="n">
+      <c r="AA50" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AB50" s="26" t="n">
+      <c r="AB50" s="27" t="n">
         <v>135</v>
       </c>
-      <c r="AC50" s="26" t="n">
+      <c r="AC50" s="27" t="n">
         <v>132</v>
       </c>
-      <c r="AD50" s="26" t="n">
+      <c r="AD50" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AE50" s="26" t="n">
+      <c r="AE50" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AF50" s="26" t="n">
+      <c r="AF50" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="AG50" s="26" t="n">
+      <c r="AG50" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AH50" s="26" t="n">
+      <c r="AH50" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AI50" s="26" t="n">
+      <c r="AI50" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AJ50" s="26" t="n">
+      <c r="AJ50" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="AK50" s="26" t="n">
+      <c r="AK50" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AL50" s="26" t="n">
+      <c r="AL50" s="27" t="n">
         <v>137</v>
       </c>
-      <c r="AM50" s="26" t="n">
+      <c r="AM50" s="27" t="n">
         <v>130</v>
       </c>
-      <c r="AN50" s="26" t="n">
+      <c r="AN50" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="AO50" s="26" t="n">
+      <c r="AO50" s="27" t="n">
         <v>128</v>
       </c>
-      <c r="AP50" s="26" t="n">
+      <c r="AP50" s="27" t="n">
         <v>124</v>
       </c>
-      <c r="AQ50" s="26" t="n">
+      <c r="AQ50" s="27" t="n">
         <v>118</v>
       </c>
-      <c r="AR50" s="26" t="n">
+      <c r="AR50" s="27" t="n">
         <v>145</v>
       </c>
-      <c r="AS50" s="26" t="n">
+      <c r="AS50" s="27" t="n">
         <v>151</v>
       </c>
-      <c r="AT50" s="26" t="n">
+      <c r="AT50" s="27" t="n">
         <v>151</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="26" t="n">
+      <c r="C51" s="27" t="n">
         <v>70.29656209152429</v>
       </c>
-      <c r="D51" s="26" t="n">
+      <c r="D51" s="27" t="n">
         <v>70.38627917970901</v>
       </c>
-      <c r="E51" s="26" t="n">
+      <c r="E51" s="27" t="n">
         <v>70.944492468972</v>
       </c>
-      <c r="F51" s="26" t="n">
+      <c r="F51" s="27" t="n">
         <v>71.92267813921499</v>
       </c>
-      <c r="G51" s="26" t="n">
+      <c r="G51" s="27" t="n">
         <v>71.9299995629094</v>
       </c>
-      <c r="H51" s="26" t="n">
+      <c r="H51" s="27" t="n">
         <v>72.6374099969846</v>
       </c>
-      <c r="I51" s="26" t="n">
+      <c r="I51" s="27" t="n">
         <v>73.2125008602554</v>
       </c>
-      <c r="J51" s="26" t="n">
+      <c r="J51" s="27" t="n">
         <v>73.78167803538319</v>
       </c>
-      <c r="K51" s="26" t="n">
+      <c r="K51" s="27" t="n">
         <v>74.0822831674264</v>
       </c>
-      <c r="L51" s="26" t="n">
+      <c r="L51" s="27" t="n">
         <v>74.1290063479202</v>
       </c>
-      <c r="M51" s="26" t="n">
+      <c r="M51" s="27" t="n">
         <v>74.1651103236532</v>
       </c>
-      <c r="N51" s="26" t="n">
+      <c r="N51" s="27" t="n">
         <v>74.9902703183881</v>
       </c>
-      <c r="O51" s="26" t="n">
+      <c r="O51" s="27" t="n">
         <v>75.7969056420101</v>
       </c>
-      <c r="P51" s="26" t="n">
+      <c r="P51" s="27" t="n">
         <v>76.8226526588019</v>
       </c>
-      <c r="Q51" s="26" t="n">
+      <c r="Q51" s="27" t="n">
         <v>77.2494181301101</v>
       </c>
-      <c r="R51" s="26" t="n">
+      <c r="R51" s="27" t="n">
         <v>77.6720058440866</v>
       </c>
-      <c r="S51" s="26" t="n">
+      <c r="S51" s="27" t="n">
         <v>78.5037094249911</v>
       </c>
-      <c r="T51" s="26" t="n">
+      <c r="T51" s="27" t="n">
         <v>79.4070217668683</v>
       </c>
-      <c r="U51" s="26" t="n">
+      <c r="U51" s="27" t="n">
         <v>79.8711867312184</v>
       </c>
-      <c r="V51" s="26" t="n">
+      <c r="V51" s="27" t="n">
         <v>78.9504053275863</v>
       </c>
-      <c r="W51" s="26" t="n">
+      <c r="W51" s="27" t="n">
         <v>79.2112332019463</v>
       </c>
-      <c r="X51" s="26" t="n">
+      <c r="X51" s="27" t="n">
         <v>79.2941096939401</v>
       </c>
-      <c r="Y51" s="26" t="n">
+      <c r="Y51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="Z51" s="26" t="n">
+      <c r="Z51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AA51" s="26" t="n">
+      <c r="AA51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AB51" s="26" t="n">
+      <c r="AB51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AC51" s="26" t="n">
+      <c r="AC51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AD51" s="26" t="n">
+      <c r="AD51" s="27" t="n">
         <v>2</v>
       </c>
-      <c r="AE51" s="26" t="n">
+      <c r="AE51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AF51" s="26" t="n">
+      <c r="AF51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AG51" s="26" t="n">
+      <c r="AG51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AH51" s="26" t="n">
+      <c r="AH51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AI51" s="26" t="n">
+      <c r="AI51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AJ51" s="26" t="n">
+      <c r="AJ51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AK51" s="26" t="n">
+      <c r="AK51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AL51" s="26" t="n">
+      <c r="AL51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AM51" s="26" t="n">
+      <c r="AM51" s="27" t="n">
         <v>2</v>
       </c>
-      <c r="AN51" s="26" t="n">
+      <c r="AN51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AO51" s="26" t="n">
+      <c r="AO51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AP51" s="26" t="n">
+      <c r="AP51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AQ51" s="26" t="n">
+      <c r="AQ51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AR51" s="26" t="n">
+      <c r="AR51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AS51" s="26" t="n">
+      <c r="AS51" s="27" t="n">
         <v>1</v>
       </c>
-      <c r="AT51" s="26" t="n">
+      <c r="AT51" s="27" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="26" t="n">
+      <c r="C52" s="27" t="n">
         <v>39.0536595370363</v>
       </c>
-      <c r="D52" s="26" t="n">
+      <c r="D52" s="27" t="n">
         <v>37.5146558726371</v>
       </c>
-      <c r="E52" s="26" t="n">
+      <c r="E52" s="27" t="n">
         <v>38.4280122576778</v>
       </c>
-      <c r="F52" s="26" t="n">
+      <c r="F52" s="27" t="n">
         <v>38.4711578907031</v>
       </c>
-      <c r="G52" s="26" t="n">
+      <c r="G52" s="27" t="n">
         <v>39.2644678618353</v>
       </c>
-      <c r="H52" s="26" t="n">
+      <c r="H52" s="27" t="n">
         <v>39.5965340360909</v>
       </c>
-      <c r="I52" s="26" t="n">
+      <c r="I52" s="27" t="n">
         <v>41.2121643071659</v>
       </c>
-      <c r="J52" s="26" t="n">
+      <c r="J52" s="27" t="n">
         <v>40.6369196860231</v>
       </c>
-      <c r="K52" s="26" t="n">
+      <c r="K52" s="27" t="n">
         <v>39.9746363413907</v>
       </c>
-      <c r="L52" s="26" t="n">
+      <c r="L52" s="27" t="n">
         <v>42.0437216407956</v>
       </c>
-      <c r="M52" s="26" t="n">
+      <c r="M52" s="27" t="n">
         <v>42.606917509929</v>
       </c>
-      <c r="N52" s="26" t="n">
+      <c r="N52" s="27" t="n">
         <v>41.9034066166864</v>
       </c>
-      <c r="O52" s="26" t="n">
+      <c r="O52" s="27" t="n">
         <v>42.9555246492015</v>
       </c>
-      <c r="P52" s="26" t="n">
+      <c r="P52" s="27" t="n">
         <v>42.7098223420715</v>
       </c>
-      <c r="Q52" s="26" t="n">
+      <c r="Q52" s="27" t="n">
         <v>42.8488428038275</v>
       </c>
-      <c r="R52" s="26" t="n">
+      <c r="R52" s="27" t="n">
         <v>42.9814888569483</v>
       </c>
-      <c r="S52" s="26" t="n">
+      <c r="S52" s="27" t="n">
         <v>43.5259853025443</v>
       </c>
-      <c r="T52" s="26" t="n">
+      <c r="T52" s="27" t="n">
         <v>43.3764962338289</v>
       </c>
-      <c r="U52" s="26" t="n">
+      <c r="U52" s="27" t="n">
         <v>43.4467709457799</v>
       </c>
-      <c r="V52" s="26" t="n">
+      <c r="V52" s="27" t="n">
         <v>41.9880384358923</v>
       </c>
-      <c r="W52" s="26" t="n">
+      <c r="W52" s="27" t="n">
         <v>41.9454010288487</v>
       </c>
-      <c r="X52" s="26" t="n">
+      <c r="X52" s="27" t="n">
         <v>41.4936303867378</v>
       </c>
-      <c r="Y52" s="26" t="n">
+      <c r="Y52" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="Z52" s="26" t="n">
+      <c r="Z52" s="27" t="n">
         <v>169</v>
       </c>
-      <c r="AA52" s="26" t="n">
+      <c r="AA52" s="27" t="n">
         <v>169</v>
       </c>
-      <c r="AB52" s="26" t="n">
+      <c r="AB52" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AC52" s="26" t="n">
+      <c r="AC52" s="27" t="n">
         <v>170</v>
       </c>
-      <c r="AD52" s="26" t="n">
+      <c r="AD52" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AE52" s="26" t="n">
+      <c r="AE52" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AF52" s="26" t="n">
+      <c r="AF52" s="27" t="n">
         <v>167</v>
       </c>
-      <c r="AG52" s="26" t="n">
+      <c r="AG52" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AH52" s="26" t="n">
+      <c r="AH52" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AI52" s="26" t="n">
+      <c r="AI52" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="AJ52" s="26" t="n">
+      <c r="AJ52" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AK52" s="26" t="n">
+      <c r="AK52" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AL52" s="26" t="n">
+      <c r="AL52" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AM52" s="26" t="n">
+      <c r="AM52" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AN52" s="26" t="n">
+      <c r="AN52" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="AO52" s="26" t="n">
+      <c r="AO52" s="27" t="n">
         <v>149</v>
       </c>
-      <c r="AP52" s="26" t="n">
+      <c r="AP52" s="27" t="n">
         <v>153</v>
       </c>
-      <c r="AQ52" s="26" t="n">
+      <c r="AQ52" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AR52" s="26" t="n">
+      <c r="AR52" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AS52" s="26" t="n">
+      <c r="AS52" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AT52" s="26" t="n">
+      <c r="AT52" s="27" t="n">
         <v>166</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="26" t="n">
+      <c r="C53" s="27" t="n">
         <v>48.9623219294024</v>
       </c>
-      <c r="D53" s="26" t="n">
+      <c r="D53" s="27" t="n">
         <v>48.2445486875801</v>
       </c>
-      <c r="E53" s="26" t="n">
+      <c r="E53" s="27" t="n">
         <v>48.27026061889</v>
       </c>
-      <c r="F53" s="26" t="n">
+      <c r="F53" s="27" t="n">
         <v>48.6903571731764</v>
       </c>
-      <c r="G53" s="26" t="n">
+      <c r="G53" s="27" t="n">
         <v>48.29368483376</v>
       </c>
-      <c r="H53" s="26" t="n">
+      <c r="H53" s="27" t="n">
         <v>49.2383729314356</v>
       </c>
-      <c r="I53" s="26" t="n">
+      <c r="I53" s="27" t="n">
         <v>48.3587862324755</v>
       </c>
-      <c r="J53" s="26" t="n">
+      <c r="J53" s="27" t="n">
         <v>48.4004234116272</v>
       </c>
-      <c r="K53" s="26" t="n">
+      <c r="K53" s="27" t="n">
         <v>47.4526395116581</v>
       </c>
-      <c r="L53" s="26" t="n">
+      <c r="L53" s="27" t="n">
         <v>47.3310040300111</v>
       </c>
-      <c r="M53" s="26" t="n">
+      <c r="M53" s="27" t="n">
         <v>47.5384241140736</v>
       </c>
-      <c r="N53" s="26" t="n">
+      <c r="N53" s="27" t="n">
         <v>48.0128416368151</v>
       </c>
-      <c r="O53" s="26" t="n">
+      <c r="O53" s="27" t="n">
         <v>48.3222641170584</v>
       </c>
-      <c r="P53" s="26" t="n">
+      <c r="P53" s="27" t="n">
         <v>48.5124151462694</v>
       </c>
-      <c r="Q53" s="26" t="n">
+      <c r="Q53" s="27" t="n">
         <v>46.8950230227734</v>
       </c>
-      <c r="R53" s="26" t="n">
+      <c r="R53" s="27" t="n">
         <v>49.0170557133664</v>
       </c>
-      <c r="S53" s="26" t="n">
+      <c r="S53" s="27" t="n">
         <v>48.923985394086</v>
       </c>
-      <c r="T53" s="26" t="n">
+      <c r="T53" s="27" t="n">
         <v>49.2720714645922</v>
       </c>
-      <c r="U53" s="26" t="n">
+      <c r="U53" s="27" t="n">
         <v>49.7307109551497</v>
       </c>
-      <c r="V53" s="26" t="n">
+      <c r="V53" s="27" t="n">
         <v>48.3658456929979</v>
       </c>
-      <c r="W53" s="26" t="n">
+      <c r="W53" s="27" t="n">
         <v>48.2379794455024</v>
       </c>
-      <c r="X53" s="26" t="n">
+      <c r="X53" s="27" t="n">
         <v>48.561846786624</v>
       </c>
-      <c r="Y53" s="26" t="n">
+      <c r="Y53" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="Z53" s="26" t="n">
+      <c r="Z53" s="27" t="n">
         <v>76</v>
       </c>
-      <c r="AA53" s="26" t="n">
+      <c r="AA53" s="27" t="n">
         <v>79</v>
       </c>
-      <c r="AB53" s="26" t="n">
+      <c r="AB53" s="27" t="n">
         <v>78</v>
       </c>
-      <c r="AC53" s="26" t="n">
+      <c r="AC53" s="27" t="n">
         <v>82</v>
       </c>
-      <c r="AD53" s="26" t="n">
+      <c r="AD53" s="27" t="n">
         <v>73</v>
       </c>
-      <c r="AE53" s="26" t="n">
+      <c r="AE53" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AF53" s="26" t="n">
+      <c r="AF53" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AG53" s="26" t="n">
+      <c r="AG53" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AH53" s="26" t="n">
+      <c r="AH53" s="27" t="n">
         <v>95</v>
       </c>
-      <c r="AI53" s="26" t="n">
+      <c r="AI53" s="27" t="n">
         <v>94</v>
       </c>
-      <c r="AJ53" s="26" t="n">
+      <c r="AJ53" s="27" t="n">
         <v>89</v>
       </c>
-      <c r="AK53" s="26" t="n">
+      <c r="AK53" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AL53" s="26" t="n">
+      <c r="AL53" s="27" t="n">
         <v>87</v>
       </c>
-      <c r="AM53" s="26" t="n">
+      <c r="AM53" s="27" t="n">
         <v>107</v>
       </c>
-      <c r="AN53" s="26" t="n">
+      <c r="AN53" s="27" t="n">
         <v>84</v>
       </c>
-      <c r="AO53" s="26" t="n">
+      <c r="AO53" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AP53" s="26" t="n">
+      <c r="AP53" s="27" t="n">
         <v>85</v>
       </c>
-      <c r="AQ53" s="26" t="n">
+      <c r="AQ53" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="AR53" s="26" t="n">
+      <c r="AR53" s="27" t="n">
         <v>86</v>
       </c>
-      <c r="AS53" s="26" t="n">
+      <c r="AS53" s="27" t="n">
         <v>95</v>
       </c>
-      <c r="AT53" s="26" t="n">
+      <c r="AT53" s="27" t="n">
         <v>97</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="26" t="n">
+      <c r="C54" s="27" t="n">
         <v>40.5617005399568</v>
       </c>
-      <c r="D54" s="26" t="n">
+      <c r="D54" s="27" t="n">
         <v>40.8646482032253</v>
       </c>
-      <c r="E54" s="26" t="n">
+      <c r="E54" s="27" t="n">
         <v>40.8143277421819</v>
       </c>
-      <c r="F54" s="26" t="n">
+      <c r="F54" s="27" t="n">
         <v>41.5032937460302</v>
       </c>
-      <c r="G54" s="26" t="n">
+      <c r="G54" s="27" t="n">
         <v>40.7058628852214</v>
       </c>
-      <c r="H54" s="26" t="n">
+      <c r="H54" s="27" t="n">
         <v>40.7615709877232</v>
       </c>
-      <c r="I54" s="26" t="n">
+      <c r="I54" s="27" t="n">
         <v>41.3506931445579</v>
       </c>
-      <c r="J54" s="26" t="n">
+      <c r="J54" s="27" t="n">
         <v>40.8399978785761</v>
       </c>
-      <c r="K54" s="26" t="n">
+      <c r="K54" s="27" t="n">
         <v>39.5855711808859</v>
       </c>
-      <c r="L54" s="26" t="n">
+      <c r="L54" s="27" t="n">
         <v>40.0308178239</v>
       </c>
-      <c r="M54" s="26" t="n">
+      <c r="M54" s="27" t="n">
         <v>40.0856598000739</v>
       </c>
-      <c r="N54" s="26" t="n">
+      <c r="N54" s="27" t="n">
         <v>40.4251027160936</v>
       </c>
-      <c r="O54" s="26" t="n">
+      <c r="O54" s="27" t="n">
         <v>39.8174287629712</v>
       </c>
-      <c r="P54" s="26" t="n">
+      <c r="P54" s="27" t="n">
         <v>39.641611388906</v>
       </c>
-      <c r="Q54" s="26" t="n">
+      <c r="Q54" s="27" t="n">
         <v>38.9513869706466</v>
       </c>
-      <c r="R54" s="26" t="n">
+      <c r="R54" s="27" t="n">
         <v>39.473447924231</v>
       </c>
-      <c r="S54" s="26" t="n">
+      <c r="S54" s="27" t="n">
         <v>39.276913688737</v>
       </c>
-      <c r="T54" s="26" t="n">
+      <c r="T54" s="27" t="n">
         <v>39.4764045544253</v>
       </c>
-      <c r="U54" s="26" t="n">
+      <c r="U54" s="27" t="n">
         <v>39.7283363113701</v>
       </c>
-      <c r="V54" s="26" t="n">
+      <c r="V54" s="27" t="n">
         <v>39.7892025531473</v>
       </c>
-      <c r="W54" s="26" t="n">
+      <c r="W54" s="27" t="n">
         <v>40.2335792811694</v>
       </c>
-      <c r="X54" s="26" t="n">
+      <c r="X54" s="27" t="n">
         <v>40.5557765307458</v>
       </c>
-      <c r="Y54" s="26" t="n">
+      <c r="Y54" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="Z54" s="26" t="n">
+      <c r="Z54" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="AA54" s="26" t="n">
+      <c r="AA54" s="27" t="n">
         <v>157</v>
       </c>
-      <c r="AB54" s="26" t="n">
+      <c r="AB54" s="27" t="n">
         <v>153</v>
       </c>
-      <c r="AC54" s="26" t="n">
+      <c r="AC54" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AD54" s="26" t="n">
+      <c r="AD54" s="27" t="n">
         <v>163</v>
       </c>
-      <c r="AE54" s="26" t="n">
+      <c r="AE54" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AF54" s="26" t="n">
+      <c r="AF54" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AG54" s="26" t="n">
+      <c r="AG54" s="27" t="n">
         <v>175</v>
       </c>
-      <c r="AH54" s="26" t="n">
+      <c r="AH54" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AI54" s="26" t="n">
+      <c r="AI54" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AJ54" s="26" t="n">
+      <c r="AJ54" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AK54" s="26" t="n">
+      <c r="AK54" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AL54" s="26" t="n">
+      <c r="AL54" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AM54" s="26" t="n">
+      <c r="AM54" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AN54" s="26" t="n">
+      <c r="AN54" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AO54" s="26" t="n">
+      <c r="AO54" s="27" t="n">
         <v>177</v>
       </c>
-      <c r="AP54" s="26" t="n">
+      <c r="AP54" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AQ54" s="26" t="n">
+      <c r="AQ54" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AR54" s="26" t="n">
+      <c r="AR54" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AS54" s="26" t="n">
+      <c r="AS54" s="27" t="n">
         <v>174</v>
       </c>
-      <c r="AT54" s="26" t="n">
+      <c r="AT54" s="27" t="n">
         <v>173</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="26" t="n">
+      <c r="C55" s="27" t="n">
         <v>55.5471809928519</v>
       </c>
-      <c r="D55" s="26" t="n">
+      <c r="D55" s="27" t="n">
         <v>54.9136291160415</v>
       </c>
-      <c r="E55" s="26" t="n">
+      <c r="E55" s="27" t="n">
         <v>54.8683876933893</v>
       </c>
-      <c r="F55" s="26" t="n">
+      <c r="F55" s="27" t="n">
         <v>55.2708761578638</v>
       </c>
-      <c r="G55" s="26" t="n">
+      <c r="G55" s="27" t="n">
         <v>56.1755828566767</v>
       </c>
-      <c r="H55" s="26" t="n">
+      <c r="H55" s="27" t="n">
         <v>56.627249807113</v>
       </c>
-      <c r="I55" s="26" t="n">
+      <c r="I55" s="27" t="n">
         <v>56.6512551542956</v>
       </c>
-      <c r="J55" s="26" t="n">
+      <c r="J55" s="27" t="n">
         <v>57.600266973949</v>
       </c>
-      <c r="K55" s="26" t="n">
+      <c r="K55" s="27" t="n">
         <v>56.0088491867262</v>
       </c>
-      <c r="L55" s="26" t="n">
+      <c r="L55" s="27" t="n">
         <v>56.7886468244568</v>
       </c>
-      <c r="M55" s="26" t="n">
+      <c r="M55" s="27" t="n">
         <v>57.4517039879693</v>
       </c>
-      <c r="N55" s="26" t="n">
+      <c r="N55" s="27" t="n">
         <v>57.3328686701671</v>
       </c>
-      <c r="O55" s="26" t="n">
+      <c r="O55" s="27" t="n">
         <v>57.2917823325363</v>
       </c>
-      <c r="P55" s="26" t="n">
+      <c r="P55" s="27" t="n">
         <v>57.7128871519298</v>
       </c>
-      <c r="Q55" s="26" t="n">
+      <c r="Q55" s="27" t="n">
         <v>57.7485335144336</v>
       </c>
-      <c r="R55" s="26" t="n">
+      <c r="R55" s="27" t="n">
         <v>57.7830213676508</v>
       </c>
-      <c r="S55" s="26" t="n">
+      <c r="S55" s="27" t="n">
         <v>57.5217055606018</v>
       </c>
-      <c r="T55" s="26" t="n">
+      <c r="T55" s="27" t="n">
         <v>57.6052979584207</v>
       </c>
-      <c r="U55" s="26" t="n">
+      <c r="U55" s="27" t="n">
         <v>56.9466373278792</v>
       </c>
-      <c r="V55" s="26" t="n">
+      <c r="V55" s="27" t="n">
         <v>55.6258920815379</v>
       </c>
-      <c r="W55" s="26" t="n">
+      <c r="W55" s="27" t="n">
         <v>57.2175963977496</v>
       </c>
-      <c r="X55" s="26" t="n">
+      <c r="X55" s="27" t="n">
         <v>58.2990800055452</v>
       </c>
-      <c r="Y55" s="26" t="n">
+      <c r="Y55" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="Z55" s="26" t="n">
+      <c r="Z55" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AA55" s="26" t="n">
+      <c r="AA55" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AB55" s="26" t="n">
+      <c r="AB55" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AC55" s="26" t="n">
+      <c r="AC55" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AD55" s="26" t="n">
+      <c r="AD55" s="27" t="n">
         <v>27</v>
       </c>
-      <c r="AE55" s="26" t="n">
+      <c r="AE55" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AF55" s="26" t="n">
+      <c r="AF55" s="27" t="n">
         <v>24</v>
       </c>
-      <c r="AG55" s="26" t="n">
+      <c r="AG55" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AH55" s="26" t="n">
+      <c r="AH55" s="27" t="n">
         <v>27</v>
       </c>
-      <c r="AI55" s="26" t="n">
+      <c r="AI55" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AJ55" s="26" t="n">
+      <c r="AJ55" s="27" t="n">
         <v>27</v>
       </c>
-      <c r="AK55" s="26" t="n">
+      <c r="AK55" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AL55" s="26" t="n">
+      <c r="AL55" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AM55" s="26" t="n">
+      <c r="AM55" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="AN55" s="26" t="n">
+      <c r="AN55" s="27" t="n">
         <v>29</v>
       </c>
-      <c r="AO55" s="26" t="n">
+      <c r="AO55" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AP55" s="26" t="n">
+      <c r="AP55" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AQ55" s="26" t="n">
+      <c r="AQ55" s="27" t="n">
         <v>39</v>
       </c>
-      <c r="AR55" s="26" t="n">
+      <c r="AR55" s="27" t="n">
         <v>43</v>
       </c>
-      <c r="AS55" s="26" t="n">
+      <c r="AS55" s="27" t="n">
         <v>38</v>
       </c>
-      <c r="AT55" s="26" t="n">
+      <c r="AT55" s="27" t="n">
         <v>39</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="F56" s="26" t="n">
+      <c r="C56" s="22" t="n"/>
+      <c r="D56" s="22" t="n"/>
+      <c r="E56" s="22" t="n"/>
+      <c r="F56" s="27" t="n">
         <v>38.2271262855354</v>
       </c>
-      <c r="G56" s="26" t="n">
+      <c r="G56" s="27" t="n">
         <v>38.4301764099103</v>
       </c>
-      <c r="H56" s="26" t="n">
+      <c r="H56" s="27" t="n">
         <v>38.2990586996714</v>
       </c>
-      <c r="I56" s="26" t="n">
+      <c r="I56" s="27" t="n">
         <v>38.4957594090626</v>
       </c>
-      <c r="J56" s="26" t="n">
+      <c r="J56" s="27" t="n">
         <v>38.015972444359</v>
       </c>
-      <c r="K56" s="26" t="n">
+      <c r="K56" s="27" t="n">
         <v>41.04654662566</v>
       </c>
-      <c r="L56" s="26" t="n">
+      <c r="L56" s="27" t="n">
         <v>41.130763381571</v>
       </c>
-      <c r="M56" s="26" t="n">
+      <c r="M56" s="27" t="n">
         <v>42.772255216882</v>
       </c>
-      <c r="N56" s="26" t="n">
+      <c r="N56" s="27" t="n">
         <v>42.2858339854203</v>
       </c>
-      <c r="O56" s="26" t="n">
+      <c r="O56" s="27" t="n">
         <v>40.9589625664757</v>
       </c>
-      <c r="P56" s="26" t="n">
+      <c r="P56" s="27" t="n">
         <v>40.4543730484633</v>
       </c>
-      <c r="Q56" s="26" t="n">
+      <c r="Q56" s="27" t="n">
         <v>41.1652799222378</v>
       </c>
-      <c r="R56" s="26" t="n">
+      <c r="R56" s="27" t="n">
         <v>42.3549130841158</v>
       </c>
-      <c r="S56" s="26" t="n">
+      <c r="S56" s="27" t="n">
         <v>41.78253635359</v>
       </c>
-      <c r="T56" s="26" t="n">
+      <c r="T56" s="27" t="n">
         <v>40.9770069870943</v>
       </c>
-      <c r="U56" s="26" t="n">
+      <c r="U56" s="27" t="n">
         <v>40.6139077401618</v>
       </c>
-      <c r="V56" s="26" t="n">
+      <c r="V56" s="27" t="n">
         <v>42.5935246760057</v>
       </c>
-      <c r="W56" s="26" t="n">
+      <c r="W56" s="27" t="n">
         <v>39.2806984735351</v>
       </c>
-      <c r="X56" s="26" t="n">
+      <c r="X56" s="27" t="n">
         <v>41.0408318821604</v>
       </c>
-      <c r="Y56" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="AB56" s="26" t="n">
+      <c r="Y56" s="22" t="n"/>
+      <c r="Z56" s="22" t="n"/>
+      <c r="AA56" s="22" t="n"/>
+      <c r="AB56" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AC56" s="26" t="n">
+      <c r="AC56" s="27" t="n">
         <v>173</v>
       </c>
-      <c r="AD56" s="26" t="n">
+      <c r="AD56" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AE56" s="26" t="n">
+      <c r="AE56" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AF56" s="26" t="n">
+      <c r="AF56" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AG56" s="26" t="n">
+      <c r="AG56" s="27" t="n">
         <v>164</v>
       </c>
-      <c r="AH56" s="26" t="n">
+      <c r="AH56" s="27" t="n">
         <v>166</v>
       </c>
-      <c r="AI56" s="26" t="n">
+      <c r="AI56" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AJ56" s="26" t="n">
+      <c r="AJ56" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AK56" s="26" t="n">
+      <c r="AK56" s="27" t="n">
         <v>170</v>
       </c>
-      <c r="AL56" s="26" t="n">
+      <c r="AL56" s="27" t="n">
         <v>176</v>
       </c>
-      <c r="AM56" s="26" t="n">
+      <c r="AM56" s="27" t="n">
         <v>169</v>
       </c>
-      <c r="AN56" s="26" t="n">
+      <c r="AN56" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AO56" s="26" t="n">
+      <c r="AO56" s="27" t="n">
         <v>169</v>
       </c>
-      <c r="AP56" s="26" t="n">
+      <c r="AP56" s="27" t="n">
         <v>171</v>
       </c>
-      <c r="AQ56" s="26" t="n">
+      <c r="AQ56" s="27" t="n">
         <v>172</v>
       </c>
-      <c r="AR56" s="26" t="n">
+      <c r="AR56" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AS56" s="26" t="n">
+      <c r="AS56" s="27" t="n">
         <v>178</v>
       </c>
-      <c r="AT56" s="26" t="n">
+      <c r="AT56" s="27" t="n">
         <v>171</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="26" t="n">
+      <c r="C57" s="27" t="n">
         <v>40.3623912652105</v>
       </c>
-      <c r="D57" s="26" t="n">
+      <c r="D57" s="27" t="n">
         <v>42.3265551519721</v>
       </c>
-      <c r="E57" s="26" t="n">
+      <c r="E57" s="27" t="n">
         <v>41.6639602813596</v>
       </c>
-      <c r="F57" s="26" t="n">
+      <c r="F57" s="27" t="n">
         <v>42.1196194433769</v>
       </c>
-      <c r="G57" s="26" t="n">
+      <c r="G57" s="27" t="n">
         <v>40.9900789126903</v>
       </c>
-      <c r="H57" s="26" t="n">
+      <c r="H57" s="27" t="n">
         <v>41.0476233835501</v>
       </c>
-      <c r="I57" s="26" t="n">
+      <c r="I57" s="27" t="n">
         <v>40.7140023310272</v>
       </c>
-      <c r="J57" s="26" t="n">
+      <c r="J57" s="27" t="n">
         <v>41.5915603812269</v>
       </c>
-      <c r="K57" s="26" t="n">
+      <c r="K57" s="27" t="n">
         <v>42.0140482515711</v>
       </c>
-      <c r="L57" s="26" t="n">
+      <c r="L57" s="27" t="n">
         <v>41.130697292978</v>
       </c>
-      <c r="M57" s="26" t="n">
+      <c r="M57" s="27" t="n">
         <v>42.1027762294632</v>
       </c>
-      <c r="N57" s="26" t="n">
+      <c r="N57" s="27" t="n">
         <v>42.8655511816599</v>
       </c>
-      <c r="O57" s="26" t="n">
+      <c r="O57" s="27" t="n">
         <v>42.7774200848511</v>
       </c>
-      <c r="P57" s="26" t="n">
+      <c r="P57" s="27" t="n">
         <v>42.7741107506495</v>
       </c>
-      <c r="Q57" s="26" t="n">
+      <c r="Q57" s="27" t="n">
         <v>42.4510670877287</v>
       </c>
-      <c r="R57" s="26" t="n">
+      <c r="R57" s="27" t="n">
         <v>44.5529513454467</v>
       </c>
-      <c r="S57" s="26" t="n">
+      <c r="S57" s="27" t="n">
         <v>44.5243828713239</v>
       </c>
-      <c r="T57" s="26" t="n">
+      <c r="T57" s="27" t="n">
         <v>43.4662465727347</v>
       </c>
-      <c r="U57" s="26" t="n">
+      <c r="U57" s="27" t="n">
         <v>44.4084548670189</v>
       </c>
-      <c r="V57" s="26" t="n">
+      <c r="V57" s="27" t="n">
         <v>44.0825440031625</v>
       </c>
-      <c r="W57" s="26" t="n">
+      <c r="W57" s="27" t="n">
         <v>43.4855412499112</v>
       </c>
-      <c r="X57" s="26" t="n">
+      <c r="X57" s="27" t="n">
         <v>43.9480367462737</v>
       </c>
-      <c r="Y57" s="26" t="n">
+      <c r="Y57" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="Z57" s="26" t="n">
+      <c r="Z57" s="27" t="n">
         <v>145</v>
       </c>
-      <c r="AA57" s="26" t="n">
+      <c r="AA57" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AB57" s="26" t="n">
+      <c r="AB57" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AC57" s="26" t="n">
+      <c r="AC57" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AD57" s="26" t="n">
+      <c r="AD57" s="27" t="n">
         <v>160</v>
       </c>
-      <c r="AE57" s="26" t="n">
+      <c r="AE57" s="27" t="n">
         <v>165</v>
       </c>
-      <c r="AF57" s="26" t="n">
+      <c r="AF57" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AG57" s="26" t="n">
+      <c r="AG57" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AH57" s="26" t="n">
+      <c r="AH57" s="27" t="n">
         <v>167</v>
       </c>
-      <c r="AI57" s="26" t="n">
+      <c r="AI57" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AJ57" s="26" t="n">
+      <c r="AJ57" s="27" t="n">
         <v>151</v>
       </c>
-      <c r="AK57" s="26" t="n">
+      <c r="AK57" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AL57" s="26" t="n">
+      <c r="AL57" s="27" t="n">
         <v>156</v>
       </c>
-      <c r="AM57" s="26" t="n">
+      <c r="AM57" s="27" t="n">
         <v>162</v>
       </c>
-      <c r="AN57" s="26" t="n">
+      <c r="AN57" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AO57" s="26" t="n">
+      <c r="AO57" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AP57" s="26" t="n">
+      <c r="AP57" s="27" t="n">
         <v>152</v>
       </c>
-      <c r="AQ57" s="26" t="n">
+      <c r="AQ57" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AR57" s="26" t="n">
+      <c r="AR57" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AS57" s="26" t="n">
+      <c r="AS57" s="27" t="n">
         <v>143</v>
       </c>
-      <c r="AT57" s="26" t="n">
+      <c r="AT57" s="27" t="n">
         <v>143</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT58" s="21" t="n"/>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
+      <c r="L58" s="22" t="n"/>
+      <c r="M58" s="22" t="n"/>
+      <c r="N58" s="22" t="n"/>
+      <c r="O58" s="22" t="n"/>
+      <c r="P58" s="22" t="n"/>
+      <c r="Q58" s="22" t="n"/>
+      <c r="R58" s="22" t="n"/>
+      <c r="S58" s="22" t="n"/>
+      <c r="T58" s="22" t="n"/>
+      <c r="U58" s="22" t="n"/>
+      <c r="V58" s="22" t="n"/>
+      <c r="W58" s="22" t="n"/>
+      <c r="X58" s="22" t="n"/>
+      <c r="Y58" s="22" t="n"/>
+      <c r="Z58" s="22" t="n"/>
+      <c r="AA58" s="22" t="n"/>
+      <c r="AB58" s="22" t="n"/>
+      <c r="AC58" s="22" t="n"/>
+      <c r="AD58" s="22" t="n"/>
+      <c r="AE58" s="22" t="n"/>
+      <c r="AF58" s="22" t="n"/>
+      <c r="AG58" s="22" t="n"/>
+      <c r="AH58" s="22" t="n"/>
+      <c r="AI58" s="22" t="n"/>
+      <c r="AJ58" s="22" t="n"/>
+      <c r="AK58" s="22" t="n"/>
+      <c r="AL58" s="22" t="n"/>
+      <c r="AM58" s="22" t="n"/>
+      <c r="AN58" s="22" t="n"/>
+      <c r="AO58" s="22" t="n"/>
+      <c r="AP58" s="22" t="n"/>
+      <c r="AQ58" s="22" t="n"/>
+      <c r="AR58" s="22" t="n"/>
+      <c r="AS58" s="22" t="n"/>
+      <c r="AT58" s="22" t="n"/>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="21" t="n"/>
-[...42 lines deleted...]
-      <c r="AT59" s="21" t="n"/>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
+      <c r="F59" s="22" t="n"/>
+      <c r="G59" s="22" t="n"/>
+      <c r="H59" s="22" t="n"/>
+      <c r="I59" s="22" t="n"/>
+      <c r="J59" s="22" t="n"/>
+      <c r="K59" s="22" t="n"/>
+      <c r="L59" s="22" t="n"/>
+      <c r="M59" s="22" t="n"/>
+      <c r="N59" s="22" t="n"/>
+      <c r="O59" s="22" t="n"/>
+      <c r="P59" s="22" t="n"/>
+      <c r="Q59" s="22" t="n"/>
+      <c r="R59" s="22" t="n"/>
+      <c r="S59" s="22" t="n"/>
+      <c r="T59" s="22" t="n"/>
+      <c r="U59" s="22" t="n"/>
+      <c r="V59" s="22" t="n"/>
+      <c r="W59" s="22" t="n"/>
+      <c r="X59" s="22" t="n"/>
+      <c r="Y59" s="22" t="n"/>
+      <c r="Z59" s="22" t="n"/>
+      <c r="AA59" s="22" t="n"/>
+      <c r="AB59" s="22" t="n"/>
+      <c r="AC59" s="22" t="n"/>
+      <c r="AD59" s="22" t="n"/>
+      <c r="AE59" s="22" t="n"/>
+      <c r="AF59" s="22" t="n"/>
+      <c r="AG59" s="22" t="n"/>
+      <c r="AH59" s="22" t="n"/>
+      <c r="AI59" s="22" t="n"/>
+      <c r="AJ59" s="22" t="n"/>
+      <c r="AK59" s="22" t="n"/>
+      <c r="AL59" s="22" t="n"/>
+      <c r="AM59" s="22" t="n"/>
+      <c r="AN59" s="22" t="n"/>
+      <c r="AO59" s="22" t="n"/>
+      <c r="AP59" s="22" t="n"/>
+      <c r="AQ59" s="22" t="n"/>
+      <c r="AR59" s="22" t="n"/>
+      <c r="AS59" s="22" t="n"/>
+      <c r="AT59" s="22" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="26" t="n">
+      <c r="C60" s="27" t="n">
         <v>42.4350137771222</v>
       </c>
-      <c r="D60" s="26" t="n">
+      <c r="D60" s="27" t="n">
         <v>42.7432486624213</v>
       </c>
-      <c r="E60" s="26" t="n">
+      <c r="E60" s="27" t="n">
         <v>43.5325564009846</v>
       </c>
-      <c r="F60" s="26" t="n">
+      <c r="F60" s="27" t="n">
         <v>43.0985423580286</v>
       </c>
-      <c r="G60" s="26" t="n">
+      <c r="G60" s="27" t="n">
         <v>43.6559237363244</v>
       </c>
-      <c r="H60" s="26" t="n">
+      <c r="H60" s="27" t="n">
         <v>43.5909313738251</v>
       </c>
-      <c r="I60" s="26" t="n">
+      <c r="I60" s="27" t="n">
         <v>44.4434055494826</v>
       </c>
-      <c r="J60" s="26" t="n">
+      <c r="J60" s="27" t="n">
         <v>44.220262176264</v>
       </c>
-      <c r="K60" s="26" t="n">
+      <c r="K60" s="27" t="n">
         <v>43.8309068503888</v>
       </c>
-      <c r="L60" s="26" t="n">
+      <c r="L60" s="27" t="n">
         <v>42.9076636070585</v>
       </c>
-      <c r="M60" s="26" t="n">
+      <c r="M60" s="27" t="n">
         <v>43.1635125123299</v>
       </c>
-      <c r="N60" s="26" t="n">
+      <c r="N60" s="27" t="n">
         <v>42.9449288280757</v>
       </c>
-      <c r="O60" s="26" t="n">
+      <c r="O60" s="27" t="n">
         <v>42.8258814462404</v>
       </c>
-      <c r="P60" s="26" t="n">
+      <c r="P60" s="27" t="n">
         <v>42.6616804697111</v>
       </c>
-      <c r="Q60" s="26" t="n">
+      <c r="Q60" s="27" t="n">
         <v>42.6192610594223</v>
       </c>
-      <c r="R60" s="26" t="n">
+      <c r="R60" s="27" t="n">
         <v>41.5494651860293</v>
       </c>
-      <c r="S60" s="26" t="n">
+      <c r="S60" s="27" t="n">
         <v>42.328624075109</v>
       </c>
-      <c r="T60" s="26" t="n">
+      <c r="T60" s="27" t="n">
         <v>43.3557950880667</v>
       </c>
-      <c r="U60" s="26" t="n">
+      <c r="U60" s="27" t="n">
         <v>43.984473204893</v>
       </c>
-      <c r="V60" s="26" t="n">
+      <c r="V60" s="27" t="n">
         <v>42.9582385818576</v>
       </c>
-      <c r="W60" s="26" t="n">
+      <c r="W60" s="27" t="n">
         <v>43.0800400522863</v>
       </c>
-      <c r="X60" s="26" t="n">
+      <c r="X60" s="27" t="n">
         <v>43.4781122632519</v>
       </c>
-      <c r="Y60" s="26" t="n">
+      <c r="Y60" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="Z60" s="26" t="n">
+      <c r="Z60" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AA60" s="26" t="n">
+      <c r="AA60" s="27" t="n">
         <v>128</v>
       </c>
-      <c r="AB60" s="26" t="n">
+      <c r="AB60" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AC60" s="26" t="n">
+      <c r="AC60" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AD60" s="26" t="n">
+      <c r="AD60" s="27" t="n">
         <v>141</v>
       </c>
-      <c r="AE60" s="26" t="n">
+      <c r="AE60" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AF60" s="26" t="n">
+      <c r="AF60" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AG60" s="26" t="n">
+      <c r="AG60" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AH60" s="26" t="n">
+      <c r="AH60" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AI60" s="26" t="n">
+      <c r="AI60" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AJ60" s="26" t="n">
+      <c r="AJ60" s="27" t="n">
         <v>150</v>
       </c>
-      <c r="AK60" s="26" t="n">
+      <c r="AK60" s="27" t="n">
         <v>155</v>
       </c>
-      <c r="AL60" s="26" t="n">
+      <c r="AL60" s="27" t="n">
         <v>159</v>
       </c>
-      <c r="AM60" s="26" t="n">
+      <c r="AM60" s="27" t="n">
         <v>161</v>
       </c>
-      <c r="AN60" s="26" t="n">
+      <c r="AN60" s="27" t="n">
         <v>167</v>
       </c>
-      <c r="AO60" s="26" t="n">
+      <c r="AO60" s="27" t="n">
         <v>163</v>
       </c>
-      <c r="AP60" s="26" t="n">
+      <c r="AP60" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AQ60" s="26" t="n">
+      <c r="AQ60" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="AR60" s="26" t="n">
+      <c r="AR60" s="27" t="n">
         <v>146</v>
       </c>
-      <c r="AS60" s="26" t="n">
+      <c r="AS60" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AT60" s="26" t="n">
+      <c r="AT60" s="27" t="n">
         <v>147</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="26" t="n">
+      <c r="C61" s="27" t="n">
         <v>44.2261308130662</v>
       </c>
-      <c r="D61" s="26" t="n">
+      <c r="D61" s="27" t="n">
         <v>42.722582410509</v>
       </c>
-      <c r="E61" s="26" t="n">
+      <c r="E61" s="27" t="n">
         <v>42.5812562494036</v>
       </c>
-      <c r="F61" s="26" t="n">
+      <c r="F61" s="27" t="n">
         <v>43.1408537158725</v>
       </c>
-      <c r="G61" s="26" t="n">
+      <c r="G61" s="27" t="n">
         <v>43.145653754551</v>
       </c>
-      <c r="H61" s="26" t="n">
+      <c r="H61" s="27" t="n">
         <v>43.3717954890635</v>
       </c>
-      <c r="I61" s="26" t="n">
+      <c r="I61" s="27" t="n">
         <v>44.327450836897</v>
       </c>
-      <c r="J61" s="26" t="n">
+      <c r="J61" s="27" t="n">
         <v>44.3099287533759</v>
       </c>
-      <c r="K61" s="26" t="n">
+      <c r="K61" s="27" t="n">
         <v>44.2993702015711</v>
       </c>
-      <c r="L61" s="26" t="n">
+      <c r="L61" s="27" t="n">
         <v>43.6053025138376</v>
       </c>
-      <c r="M61" s="26" t="n">
+      <c r="M61" s="27" t="n">
         <v>42.5538318675642</v>
       </c>
-      <c r="N61" s="26" t="n">
+      <c r="N61" s="27" t="n">
         <v>43.1796899978564</v>
       </c>
-      <c r="O61" s="26" t="n">
+      <c r="O61" s="27" t="n">
         <v>44.0457942985765</v>
       </c>
-      <c r="P61" s="26" t="n">
+      <c r="P61" s="27" t="n">
         <v>43.321939913174</v>
       </c>
-      <c r="Q61" s="26" t="n">
+      <c r="Q61" s="27" t="n">
         <v>44.4128102596363</v>
       </c>
-      <c r="R61" s="26" t="n">
+      <c r="R61" s="27" t="n">
         <v>45.8626980360701</v>
       </c>
-      <c r="S61" s="26" t="n">
+      <c r="S61" s="27" t="n">
         <v>44.9745005051615</v>
       </c>
-      <c r="T61" s="26" t="n">
+      <c r="T61" s="27" t="n">
         <v>45.0408634838002</v>
       </c>
-      <c r="U61" s="26" t="n">
+      <c r="U61" s="27" t="n">
         <v>44.625953226161</v>
       </c>
-      <c r="V61" s="26" t="n">
+      <c r="V61" s="27" t="n">
         <v>42.8766346415132</v>
       </c>
-      <c r="W61" s="26" t="n">
+      <c r="W61" s="27" t="n">
         <v>42.7032258148702</v>
       </c>
-      <c r="X61" s="26" t="n">
+      <c r="X61" s="27" t="n">
         <v>42.9059420426101</v>
       </c>
-      <c r="Y61" s="26" t="n">
+      <c r="Y61" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="Z61" s="26" t="n">
+      <c r="Z61" s="27" t="n">
         <v>141</v>
       </c>
-      <c r="AA61" s="26" t="n">
+      <c r="AA61" s="27" t="n">
         <v>142</v>
       </c>
-      <c r="AB61" s="26" t="n">
+      <c r="AB61" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AC61" s="26" t="n">
+      <c r="AC61" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AD61" s="26" t="n">
+      <c r="AD61" s="27" t="n">
         <v>144</v>
       </c>
-      <c r="AE61" s="26" t="n">
+      <c r="AE61" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AF61" s="26" t="n">
+      <c r="AF61" s="27" t="n">
         <v>135</v>
       </c>
-      <c r="AG61" s="26" t="n">
+      <c r="AG61" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="AH61" s="26" t="n">
+      <c r="AH61" s="27" t="n">
         <v>139</v>
       </c>
-      <c r="AI61" s="26" t="n">
+      <c r="AI61" s="27" t="n">
         <v>158</v>
       </c>
-      <c r="AJ61" s="26" t="n">
+      <c r="AJ61" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AK61" s="26" t="n">
+      <c r="AK61" s="27" t="n">
         <v>140</v>
       </c>
-      <c r="AL61" s="26" t="n">
+      <c r="AL61" s="27" t="n">
         <v>148</v>
       </c>
-      <c r="AM61" s="26" t="n">
+      <c r="AM61" s="27" t="n">
         <v>137</v>
       </c>
-      <c r="AN61" s="26" t="n">
+      <c r="AN61" s="27" t="n">
         <v>117</v>
       </c>
-      <c r="AO61" s="26" t="n">
+      <c r="AO61" s="27" t="n">
         <v>132</v>
       </c>
-      <c r="AP61" s="26" t="n">
+      <c r="AP61" s="27" t="n">
         <v>132</v>
       </c>
-      <c r="AQ61" s="26" t="n">
+      <c r="AQ61" s="27" t="n">
         <v>135</v>
       </c>
-      <c r="AR61" s="26" t="n">
+      <c r="AR61" s="27" t="n">
         <v>147</v>
       </c>
-      <c r="AS61" s="26" t="n">
+      <c r="AS61" s="27" t="n">
         <v>154</v>
       </c>
-      <c r="AT61" s="26" t="n">
+      <c r="AT61" s="27" t="n">
         <v>153</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="26" t="n">
+      <c r="C62" s="27" t="n">
         <v>51.8097740545991</v>
       </c>
-      <c r="D62" s="26" t="n">
+      <c r="D62" s="27" t="n">
         <v>53.0960716204231</v>
       </c>
-      <c r="E62" s="26" t="n">
+      <c r="E62" s="27" t="n">
         <v>53.5964447842242</v>
       </c>
-      <c r="F62" s="26" t="n">
+      <c r="F62" s="27" t="n">
         <v>54.1536427592423</v>
       </c>
-      <c r="G62" s="26" t="n">
+      <c r="G62" s="27" t="n">
         <v>53.5450489635065</v>
       </c>
-      <c r="H62" s="26" t="n">
+      <c r="H62" s="27" t="n">
         <v>54.6833594933867</v>
       </c>
-      <c r="I62" s="26" t="n">
+      <c r="I62" s="27" t="n">
         <v>55.5768217195229</v>
       </c>
-      <c r="J62" s="26" t="n">
+      <c r="J62" s="27" t="n">
         <v>55.9015991809497</v>
       </c>
-      <c r="K62" s="26" t="n">
+      <c r="K62" s="27" t="n">
         <v>54.4650471651172</v>
       </c>
-      <c r="L62" s="26" t="n">
+      <c r="L62" s="27" t="n">
         <v>53.5220733791195</v>
       </c>
-      <c r="M62" s="26" t="n">
+      <c r="M62" s="27" t="n">
         <v>53.8585048222277</v>
       </c>
-      <c r="N62" s="26" t="n">
+      <c r="N62" s="27" t="n">
         <v>53.7196664250671</v>
       </c>
-      <c r="O62" s="26" t="n">
+      <c r="O62" s="27" t="n">
         <v>54.3584573729299</v>
       </c>
-      <c r="P62" s="26" t="n">
+      <c r="P62" s="27" t="n">
         <v>54.8628760739136</v>
       </c>
-      <c r="Q62" s="26" t="n">
+      <c r="Q62" s="27" t="n">
         <v>55.7291650057288</v>
       </c>
-      <c r="R62" s="26" t="n">
+      <c r="R62" s="27" t="n">
         <v>55.4126742981643</v>
       </c>
-      <c r="S62" s="26" t="n">
+      <c r="S62" s="27" t="n">
         <v>55.9078020710073</v>
       </c>
-      <c r="T62" s="26" t="n">
+      <c r="T62" s="27" t="n">
         <v>56.1845649459997</v>
       </c>
-      <c r="U62" s="26" t="n">
+      <c r="U62" s="27" t="n">
         <v>56.1324313789699</v>
       </c>
-      <c r="V62" s="26" t="n">
+      <c r="V62" s="27" t="n">
         <v>55.6583577221362</v>
       </c>
-      <c r="W62" s="26" t="n">
+      <c r="W62" s="27" t="n">
         <v>57.0469261819142</v>
       </c>
-      <c r="X62" s="26" t="n">
+      <c r="X62" s="27" t="n">
         <v>56.83010052029</v>
       </c>
-      <c r="Y62" s="26" t="n">
+      <c r="Y62" s="27" t="n">
         <v>49</v>
       </c>
-      <c r="Z62" s="26" t="n">
+      <c r="Z62" s="27" t="n">
         <v>37</v>
       </c>
-      <c r="AA62" s="26" t="n">
+      <c r="AA62" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AB62" s="26" t="n">
+      <c r="AB62" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AC62" s="26" t="n">
+      <c r="AC62" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AD62" s="26" t="n">
+      <c r="AD62" s="27" t="n">
         <v>38</v>
       </c>
-      <c r="AE62" s="26" t="n">
+      <c r="AE62" s="27" t="n">
         <v>35</v>
       </c>
-      <c r="AF62" s="26" t="n">
+      <c r="AF62" s="27" t="n">
         <v>37</v>
       </c>
-      <c r="AG62" s="26" t="n">
+      <c r="AG62" s="27" t="n">
         <v>36</v>
       </c>
-      <c r="AH62" s="26" t="n">
+      <c r="AH62" s="27" t="n">
         <v>40</v>
       </c>
-      <c r="AI62" s="26" t="n">
+      <c r="AI62" s="27" t="n">
         <v>39</v>
       </c>
-      <c r="AJ62" s="26" t="n">
+      <c r="AJ62" s="27" t="n">
         <v>42</v>
       </c>
-      <c r="AK62" s="26" t="n">
+      <c r="AK62" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AL62" s="26" t="n">
+      <c r="AL62" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AM62" s="26" t="n">
+      <c r="AM62" s="27" t="n">
         <v>39</v>
       </c>
-      <c r="AN62" s="26" t="n">
+      <c r="AN62" s="27" t="n">
         <v>40</v>
       </c>
-      <c r="AO62" s="26" t="n">
+      <c r="AO62" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AP62" s="26" t="n">
+      <c r="AP62" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="AQ62" s="26" t="n">
+      <c r="AQ62" s="27" t="n">
         <v>42</v>
       </c>
-      <c r="AR62" s="26" t="n">
+      <c r="AR62" s="27" t="n">
         <v>42</v>
       </c>
-      <c r="AS62" s="26" t="n">
+      <c r="AS62" s="27" t="n">
         <v>42</v>
       </c>
-      <c r="AT62" s="26" t="n">
+      <c r="AT62" s="27" t="n">
         <v>45</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="26" t="n">
+      <c r="C63" s="27" t="n">
         <v>65.8550399614839</v>
       </c>
-      <c r="D63" s="26" t="n">
+      <c r="D63" s="27" t="n">
         <v>65.0408030034546</v>
       </c>
-      <c r="E63" s="26" t="n">
+      <c r="E63" s="27" t="n">
         <v>65.17298617165559</v>
       </c>
-      <c r="F63" s="26" t="n">
+      <c r="F63" s="27" t="n">
         <v>66.7232681255817</v>
       </c>
-      <c r="G63" s="26" t="n">
+      <c r="G63" s="27" t="n">
         <v>66.87010228688121</v>
       </c>
-      <c r="H63" s="26" t="n">
+      <c r="H63" s="27" t="n">
         <v>67.59039717397179</v>
       </c>
-      <c r="I63" s="26" t="n">
+      <c r="I63" s="27" t="n">
         <v>67.81951199517739</v>
       </c>
-      <c r="J63" s="26" t="n">
+      <c r="J63" s="27" t="n">
         <v>67.91509160657441</v>
       </c>
-      <c r="K63" s="26" t="n">
+      <c r="K63" s="27" t="n">
         <v>68.6967979971504</v>
       </c>
-      <c r="L63" s="26" t="n">
+      <c r="L63" s="27" t="n">
         <v>69.83644489538329</v>
       </c>
-      <c r="M63" s="26" t="n">
+      <c r="M63" s="27" t="n">
         <v>69.72509772797591</v>
       </c>
-      <c r="N63" s="26" t="n">
+      <c r="N63" s="27" t="n">
         <v>69.8366611198647</v>
       </c>
-      <c r="O63" s="26" t="n">
+      <c r="O63" s="27" t="n">
         <v>70.379401827886</v>
       </c>
-      <c r="P63" s="26" t="n">
+      <c r="P63" s="27" t="n">
         <v>70.8466863106342</v>
       </c>
-      <c r="Q63" s="26" t="n">
+      <c r="Q63" s="27" t="n">
         <v>70.8565597696749</v>
       </c>
-      <c r="R63" s="26" t="n">
+      <c r="R63" s="27" t="n">
         <v>70.0484240948868</v>
       </c>
-      <c r="S63" s="26" t="n">
+      <c r="S63" s="27" t="n">
         <v>70.1547447934032</v>
       </c>
-      <c r="T63" s="26" t="n">
+      <c r="T63" s="27" t="n">
         <v>69.9119668459638</v>
       </c>
-      <c r="U63" s="26" t="n">
+      <c r="U63" s="27" t="n">
         <v>69.4668119408792</v>
       </c>
-      <c r="V63" s="26" t="n">
+      <c r="V63" s="27" t="n">
         <v>68.1985513294421</v>
       </c>
-      <c r="W63" s="26" t="n">
+      <c r="W63" s="27" t="n">
         <v>67.72459878655761</v>
       </c>
-      <c r="X63" s="26" t="n">
+      <c r="X63" s="27" t="n">
         <v>67.74754273131489</v>
       </c>
-      <c r="Y63" s="26" t="n">
+      <c r="Y63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="Z63" s="26" t="n">
+      <c r="Z63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AA63" s="26" t="n">
+      <c r="AA63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AB63" s="26" t="n">
+      <c r="AB63" s="27" t="n">
         <v>4</v>
       </c>
-      <c r="AC63" s="26" t="n">
+      <c r="AC63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AD63" s="26" t="n">
+      <c r="AD63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AE63" s="26" t="n">
+      <c r="AE63" s="27" t="n">
         <v>4</v>
       </c>
-      <c r="AF63" s="26" t="n">
+      <c r="AF63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AG63" s="26" t="n">
+      <c r="AG63" s="27" t="n">
         <v>4</v>
       </c>
-      <c r="AH63" s="26" t="n">
+      <c r="AH63" s="27" t="n">
         <v>4</v>
       </c>
-      <c r="AI63" s="26" t="n">
+      <c r="AI63" s="27" t="n">
         <v>4</v>
       </c>
-      <c r="AJ63" s="26" t="n">
+      <c r="AJ63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AK63" s="26" t="n">
+      <c r="AK63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AL63" s="26" t="n">
+      <c r="AL63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AM63" s="26" t="n">
+      <c r="AM63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AN63" s="26" t="n">
+      <c r="AN63" s="27" t="n">
         <v>5</v>
       </c>
-      <c r="AO63" s="26" t="n">
+      <c r="AO63" s="27" t="n">
         <v>6</v>
       </c>
-      <c r="AP63" s="26" t="n">
+      <c r="AP63" s="27" t="n">
         <v>6</v>
       </c>
-      <c r="AQ63" s="26" t="n">
+      <c r="AQ63" s="27" t="n">
         <v>6</v>
       </c>
-      <c r="AR63" s="26" t="n">
+      <c r="AR63" s="27" t="n">
         <v>7</v>
       </c>
-      <c r="AS63" s="26" t="n">
+      <c r="AS63" s="27" t="n">
         <v>7</v>
       </c>
-      <c r="AT63" s="26" t="n">
+      <c r="AT63" s="27" t="n">
         <v>10</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="26" t="n">
+      <c r="C64" s="27" t="n">
         <v>55.0099805221826</v>
       </c>
-      <c r="D64" s="26" t="n">
+      <c r="D64" s="27" t="n">
         <v>54.7206479996155</v>
       </c>
-      <c r="E64" s="26" t="n">
+      <c r="E64" s="27" t="n">
         <v>54.8895067333959</v>
       </c>
-      <c r="F64" s="26" t="n">
+      <c r="F64" s="27" t="n">
         <v>55.9365741292676</v>
       </c>
-      <c r="G64" s="26" t="n">
+      <c r="G64" s="27" t="n">
         <v>55.675365588683</v>
       </c>
-      <c r="H64" s="26" t="n">
+      <c r="H64" s="27" t="n">
         <v>56.1120180573573</v>
       </c>
-      <c r="I64" s="26" t="n">
+      <c r="I64" s="27" t="n">
         <v>56.4645413788686</v>
       </c>
-      <c r="J64" s="26" t="n">
+      <c r="J64" s="27" t="n">
         <v>56.3849430311229</v>
       </c>
-      <c r="K64" s="26" t="n">
+      <c r="K64" s="27" t="n">
         <v>55.1965114224003</v>
       </c>
-      <c r="L64" s="26" t="n">
+      <c r="L64" s="27" t="n">
         <v>57.168363839629</v>
       </c>
-      <c r="M64" s="26" t="n">
+      <c r="M64" s="27" t="n">
         <v>57.3583507242049</v>
       </c>
-      <c r="N64" s="26" t="n">
+      <c r="N64" s="27" t="n">
         <v>57.482740129601</v>
       </c>
-      <c r="O64" s="26" t="n">
+      <c r="O64" s="27" t="n">
         <v>57.5818996252343</v>
       </c>
-      <c r="P64" s="26" t="n">
+      <c r="P64" s="27" t="n">
         <v>57.8116092662209</v>
       </c>
-      <c r="Q64" s="26" t="n">
+      <c r="Q64" s="27" t="n">
         <v>57.2639751750173</v>
       </c>
-      <c r="R64" s="26" t="n">
+      <c r="R64" s="27" t="n">
         <v>57.3994226601435</v>
       </c>
-      <c r="S64" s="26" t="n">
+      <c r="S64" s="27" t="n">
         <v>57.4258823959311</v>
       </c>
-      <c r="T64" s="26" t="n">
+      <c r="T64" s="27" t="n">
         <v>58.1818221872623</v>
       </c>
-      <c r="U64" s="26" t="n">
+      <c r="U64" s="27" t="n">
         <v>57.9824445924909</v>
       </c>
-      <c r="V64" s="26" t="n">
+      <c r="V64" s="27" t="n">
         <v>56.9173717493114</v>
       </c>
-      <c r="W64" s="26" t="n">
+      <c r="W64" s="27" t="n">
         <v>57.5094977588756</v>
       </c>
-      <c r="X64" s="26" t="n">
+      <c r="X64" s="27" t="n">
         <v>58.7412536938863</v>
       </c>
-      <c r="Y64" s="26" t="n">
+      <c r="Y64" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="Z64" s="26" t="n">
+      <c r="Z64" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AA64" s="26" t="n">
+      <c r="AA64" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AB64" s="26" t="n">
+      <c r="AB64" s="27" t="n">
         <v>28</v>
       </c>
-      <c r="AC64" s="26" t="n">
+      <c r="AC64" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AD64" s="26" t="n">
+      <c r="AD64" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AE64" s="26" t="n">
+      <c r="AE64" s="27" t="n">
         <v>30</v>
       </c>
-      <c r="AF64" s="26" t="n">
+      <c r="AF64" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AG64" s="26" t="n">
+      <c r="AG64" s="27" t="n">
         <v>34</v>
       </c>
-      <c r="AH64" s="26" t="n">
+      <c r="AH64" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AI64" s="26" t="n">
+      <c r="AI64" s="27" t="n">
         <v>27</v>
       </c>
-      <c r="AJ64" s="26" t="n">
+      <c r="AJ64" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AK64" s="26" t="n">
+      <c r="AK64" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AL64" s="26" t="n">
+      <c r="AL64" s="27" t="n">
         <v>25</v>
       </c>
-      <c r="AM64" s="26" t="n">
+      <c r="AM64" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AN64" s="26" t="n">
+      <c r="AN64" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AO64" s="26" t="n">
+      <c r="AO64" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AP64" s="26" t="n">
+      <c r="AP64" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AQ64" s="26" t="n">
+      <c r="AQ64" s="27" t="n">
         <v>31</v>
       </c>
-      <c r="AR64" s="26" t="n">
+      <c r="AR64" s="27" t="n">
         <v>33</v>
       </c>
-      <c r="AS64" s="26" t="n">
+      <c r="AS64" s="27" t="n">
         <v>32</v>
       </c>
-      <c r="AT64" s="26" t="n">
+      <c r="AT64" s="27" t="n">
         <v>35</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="26" t="n">
+      <c r="C65" s="27" t="n">
         <v>46.3109749970797</v>
       </c>
-      <c r="D65" s="26" t="n">
+      <c r="D65" s="27" t="n">
         <v>46.5267077683644</v>
       </c>
-      <c r="E65" s="26" t="n">
+      <c r="E65" s="27" t="n">
         <v>47.0077075203221</v>
       </c>
-      <c r="F65" s="26" t="n">
+      <c r="F65" s="27" t="n">
         <v>46.9741460060504</v>
       </c>
-      <c r="G65" s="26" t="n">
+      <c r="G65" s="27" t="n">
         <v>46.8505416436321</v>
       </c>
-      <c r="H65" s="26" t="n">
+      <c r="H65" s="27" t="n">
         <v>47.3105591466309</v>
       </c>
-      <c r="I65" s="26" t="n">
+      <c r="I65" s="27" t="n">
         <v>47.1330372347144</v>
       </c>
-      <c r="J65" s="26" t="n">
+      <c r="J65" s="27" t="n">
         <v>47.1926860618645</v>
       </c>
-      <c r="K65" s="26" t="n">
+      <c r="K65" s="27" t="n">
         <v>46.4761723782793</v>
       </c>
-      <c r="L65" s="26" t="n">
+      <c r="L65" s="27" t="n">
         <v>46.1182164615392</v>
       </c>
-      <c r="M65" s="26" t="n">
+      <c r="M65" s="27" t="n">
         <v>45.4578519236721</v>
       </c>
-      <c r="N65" s="26" t="n">
+      <c r="N65" s="27" t="n">
         <v>44.443739606635</v>
       </c>
-      <c r="O65" s="26" t="n">
+      <c r="O65" s="27" t="n">
         <v>44.1264727998847</v>
       </c>
-      <c r="P65" s="26" t="n">
+      <c r="P65" s="27" t="n">
         <v>44.7313778979538</v>
       </c>
-      <c r="Q65" s="26" t="n">
+      <c r="Q65" s="27" t="n">
         <v>44.8612333422038</v>
       </c>
-      <c r="R65" s="26" t="n">
+      <c r="R65" s="27" t="n">
         <v>45.9505064470601</v>
       </c>
-      <c r="S65" s="26" t="n">
+      <c r="S65" s="27" t="n">
         <v>46.2164466164025</v>
       </c>
-      <c r="T65" s="26" t="n">
+      <c r="T65" s="27" t="n">
         <v>47.0724388440338</v>
       </c>
-      <c r="U65" s="26" t="n">
+      <c r="U65" s="27" t="n">
         <v>45.4028812783917</v>
       </c>
-      <c r="V65" s="26" t="n">
+      <c r="V65" s="27" t="n">
         <v>44.8313648483112</v>
       </c>
-      <c r="W65" s="26" t="n">
+      <c r="W65" s="27" t="n">
         <v>45.0677668659573</v>
       </c>
-      <c r="X65" s="26" t="n">
+      <c r="X65" s="27" t="n">
         <v>44.7914072378074</v>
       </c>
-      <c r="Y65" s="26" t="n">
+      <c r="Y65" s="27" t="n">
         <v>100</v>
       </c>
-      <c r="Z65" s="26" t="n">
+      <c r="Z65" s="27" t="n">
         <v>96</v>
       </c>
-      <c r="AA65" s="26" t="n">
+      <c r="AA65" s="27" t="n">
         <v>90</v>
       </c>
-      <c r="AB65" s="26" t="n">
+      <c r="AB65" s="27" t="n">
         <v>92</v>
       </c>
-      <c r="AC65" s="26" t="n">
+      <c r="AC65" s="27" t="n">
         <v>102</v>
       </c>
-      <c r="AD65" s="26" t="n">
+      <c r="AD65" s="27" t="n">
         <v>94</v>
       </c>
-      <c r="AE65" s="26" t="n">
+      <c r="AE65" s="27" t="n">
         <v>100</v>
       </c>
-      <c r="AF65" s="26" t="n">
+      <c r="AF65" s="27" t="n">
         <v>103</v>
       </c>
-      <c r="AG65" s="26" t="n">
+      <c r="AG65" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="AH65" s="26" t="n">
+      <c r="AH65" s="27" t="n">
         <v>115</v>
       </c>
-      <c r="AI65" s="26" t="n">
+      <c r="AI65" s="27" t="n">
         <v>122</v>
       </c>
-      <c r="AJ65" s="26" t="n">
+      <c r="AJ65" s="27" t="n">
         <v>132</v>
       </c>
-      <c r="AK65" s="26" t="n">
+      <c r="AK65" s="27" t="n">
         <v>136</v>
       </c>
-      <c r="AL65" s="26" t="n">
+      <c r="AL65" s="27" t="n">
         <v>131</v>
       </c>
-      <c r="AM65" s="26" t="n">
+      <c r="AM65" s="27" t="n">
         <v>128</v>
       </c>
-      <c r="AN65" s="26" t="n">
+      <c r="AN65" s="27" t="n">
         <v>116</v>
       </c>
-      <c r="AO65" s="26" t="n">
+      <c r="AO65" s="27" t="n">
         <v>117</v>
       </c>
-      <c r="AP65" s="26" t="n">
+      <c r="AP65" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="AQ65" s="26" t="n">
+      <c r="AQ65" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="AR65" s="26" t="n">
+      <c r="AR65" s="27" t="n">
         <v>125</v>
       </c>
-      <c r="AS65" s="26" t="n">
+      <c r="AS65" s="27" t="n">
         <v>127</v>
       </c>
-      <c r="AT65" s="26" t="n">
+      <c r="AT65" s="27" t="n">
         <v>135</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="26" t="n">
+      <c r="C66" s="27" t="n">
         <v>50.727521104631</v>
       </c>
-      <c r="D66" s="26" t="n">
+      <c r="D66" s="27" t="n">
         <v>50.930016547568</v>
       </c>
-      <c r="E66" s="26" t="n">
+      <c r="E66" s="27" t="n">
         <v>51.6386502989706</v>
       </c>
-      <c r="F66" s="26" t="n">
+      <c r="F66" s="27" t="n">
         <v>51.7615322424108</v>
       </c>
-      <c r="G66" s="26" t="n">
+      <c r="G66" s="27" t="n">
         <v>51.9371439642294</v>
       </c>
-      <c r="H66" s="26" t="n">
+      <c r="H66" s="27" t="n">
         <v>52.1804929771772</v>
       </c>
-      <c r="I66" s="26" t="n">
+      <c r="I66" s="27" t="n">
         <v>51.3966276264411</v>
       </c>
-      <c r="J66" s="26" t="n">
+      <c r="J66" s="27" t="n">
         <v>51.5236391498053</v>
       </c>
-      <c r="K66" s="26" t="n">
+      <c r="K66" s="27" t="n">
         <v>51.369554692913</v>
       </c>
-      <c r="L66" s="26" t="n">
+      <c r="L66" s="27" t="n">
         <v>50.4702775877483</v>
       </c>
-      <c r="M66" s="26" t="n">
+      <c r="M66" s="27" t="n">
         <v>50.8028534741794</v>
       </c>
-      <c r="N66" s="26" t="n">
+      <c r="N66" s="27" t="n">
         <v>50.0250035629971</v>
       </c>
-      <c r="O66" s="26" t="n">
+      <c r="O66" s="27" t="n">
         <v>50.7390889908021</v>
       </c>
-      <c r="P66" s="26" t="n">
+      <c r="P66" s="27" t="n">
         <v>51.4335158025346</v>
       </c>
-      <c r="Q66" s="26" t="n">
+      <c r="Q66" s="27" t="n">
         <v>51.2212465772196</v>
       </c>
-      <c r="R66" s="26" t="n">
+      <c r="R66" s="27" t="n">
         <v>51.985507950141</v>
       </c>
-      <c r="S66" s="26" t="n">
+      <c r="S66" s="27" t="n">
         <v>52.2034819748149</v>
       </c>
-      <c r="T66" s="26" t="n">
+      <c r="T66" s="27" t="n">
         <v>52.3032569648628</v>
       </c>
-      <c r="U66" s="26" t="n">
+      <c r="U66" s="27" t="n">
         <v>52.2218191847326</v>
       </c>
-      <c r="V66" s="26" t="n">
+      <c r="V66" s="27" t="n">
         <v>51.429484127782</v>
       </c>
-      <c r="W66" s="26" t="n">
+      <c r="W66" s="27" t="n">
         <v>51.861781609438</v>
       </c>
-      <c r="X66" s="26" t="n">
+      <c r="X66" s="27" t="n">
         <v>48.9521721164959</v>
       </c>
-      <c r="Y66" s="26" t="n">
+      <c r="Y66" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="Z66" s="26" t="n">
+      <c r="Z66" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AA66" s="26" t="n">
+      <c r="AA66" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AB66" s="26" t="n">
+      <c r="AB66" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AC66" s="26" t="n">
+      <c r="AC66" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AD66" s="26" t="n">
+      <c r="AD66" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AE66" s="26" t="n">
+      <c r="AE66" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AF66" s="26" t="n">
+      <c r="AF66" s="27" t="n">
         <v>59</v>
       </c>
-      <c r="AG66" s="26" t="n">
+      <c r="AG66" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="AH66" s="26" t="n">
+      <c r="AH66" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AI66" s="26" t="n">
+      <c r="AI66" s="27" t="n">
         <v>62</v>
       </c>
-      <c r="AJ66" s="26" t="n">
+      <c r="AJ66" s="27" t="n">
         <v>67</v>
       </c>
-      <c r="AK66" s="26" t="n">
+      <c r="AK66" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AL66" s="26" t="n">
+      <c r="AL66" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AM66" s="26" t="n">
+      <c r="AM66" s="27" t="n">
         <v>64</v>
       </c>
-      <c r="AN66" s="26" t="n">
+      <c r="AN66" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AO66" s="26" t="n">
+      <c r="AO66" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="AP66" s="26" t="n">
+      <c r="AP66" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AQ66" s="26" t="n">
+      <c r="AQ66" s="27" t="n">
         <v>61</v>
       </c>
-      <c r="AR66" s="26" t="n">
+      <c r="AR66" s="27" t="n">
         <v>62</v>
       </c>
-      <c r="AS66" s="26" t="n">
+      <c r="AS66" s="27" t="n">
         <v>63</v>
       </c>
-      <c r="AT66" s="26" t="n">
+      <c r="AT66" s="27" t="n">
         <v>91</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="26" t="n">
+      <c r="C67" s="27" t="n">
         <v>51.3294350050698</v>
       </c>
-      <c r="D67" s="26" t="n">
+      <c r="D67" s="27" t="n">
         <v>51.1410277044359</v>
       </c>
-      <c r="E67" s="26" t="n">
+      <c r="E67" s="27" t="n">
         <v>51.391609124422</v>
       </c>
-      <c r="F67" s="26" t="n">
+      <c r="F67" s="27" t="n">
         <v>51.2261559316505</v>
       </c>
-      <c r="G67" s="26" t="n">
+      <c r="G67" s="27" t="n">
         <v>51.3130551398152</v>
       </c>
-      <c r="H67" s="26" t="n">
+      <c r="H67" s="27" t="n">
         <v>51.362951723333</v>
       </c>
-      <c r="I67" s="26" t="n">
+      <c r="I67" s="27" t="n">
         <v>51.7622920909281</v>
       </c>
-      <c r="J67" s="26" t="n">
+      <c r="J67" s="27" t="n">
         <v>51.94313917284</v>
       </c>
-      <c r="K67" s="26" t="n">
+      <c r="K67" s="27" t="n">
         <v>51.5602824221351</v>
       </c>
-      <c r="L67" s="26" t="n">
+      <c r="L67" s="27" t="n">
         <v>51.3496372879931</v>
       </c>
-      <c r="M67" s="26" t="n">
+      <c r="M67" s="27" t="n">
         <v>51.7777758429387</v>
       </c>
-      <c r="N67" s="26" t="n">
+      <c r="N67" s="27" t="n">
         <v>51.4332952133058</v>
       </c>
-      <c r="O67" s="26" t="n">
+      <c r="O67" s="27" t="n">
         <v>51.7087053998318</v>
       </c>
-      <c r="P67" s="26" t="n">
+      <c r="P67" s="27" t="n">
         <v>52.2466612619402</v>
       </c>
-      <c r="Q67" s="26" t="n">
+      <c r="Q67" s="27" t="n">
         <v>52.417292325837</v>
       </c>
-      <c r="R67" s="26" t="n">
+      <c r="R67" s="27" t="n">
         <v>52.3187866166079</v>
       </c>
-      <c r="S67" s="26" t="n">
+      <c r="S67" s="27" t="n">
         <v>52.4449601134969</v>
       </c>
-      <c r="T67" s="26" t="n">
+      <c r="T67" s="27" t="n">
         <v>53.4043815257361</v>
       </c>
-      <c r="U67" s="26" t="n">
+      <c r="U67" s="27" t="n">
         <v>53.6320738361753</v>
       </c>
-      <c r="V67" s="26" t="n">
+      <c r="V67" s="27" t="n">
         <v>53.4745473796522</v>
       </c>
-      <c r="W67" s="26" t="n">
+      <c r="W67" s="27" t="n">
         <v>54.3387926229629</v>
       </c>
-      <c r="X67" s="26" t="n">
+      <c r="X67" s="27" t="n">
         <v>54.7474902399119</v>
       </c>
-      <c r="Y67" s="26" t="n">
+      <c r="Y67" s="27" t="n">
         <v>53</v>
       </c>
-      <c r="Z67" s="26" t="n">
+      <c r="Z67" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AA67" s="26" t="n">
+      <c r="AA67" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AB67" s="26" t="n">
+      <c r="AB67" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AC67" s="26" t="n">
+      <c r="AC67" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AD67" s="26" t="n">
+      <c r="AD67" s="27" t="n">
         <v>58</v>
       </c>
-      <c r="AE67" s="26" t="n">
+      <c r="AE67" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AF67" s="26" t="n">
+      <c r="AF67" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AG67" s="26" t="n">
+      <c r="AG67" s="27" t="n">
         <v>50</v>
       </c>
-      <c r="AH67" s="26" t="n">
+      <c r="AH67" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AI67" s="26" t="n">
+      <c r="AI67" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AJ67" s="26" t="n">
+      <c r="AJ67" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AK67" s="26" t="n">
+      <c r="AK67" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="AL67" s="26" t="n">
+      <c r="AL67" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AM67" s="26" t="n">
+      <c r="AM67" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="AN67" s="26" t="n">
+      <c r="AN67" s="27" t="n">
         <v>55</v>
       </c>
-      <c r="AO67" s="26" t="n">
+      <c r="AO67" s="27" t="n">
         <v>57</v>
       </c>
-      <c r="AP67" s="26" t="n">
+      <c r="AP67" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="AQ67" s="26" t="n">
+      <c r="AQ67" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="AR67" s="26" t="n">
+      <c r="AR67" s="27" t="n">
         <v>46</v>
       </c>
-      <c r="AS67" s="26" t="n">
+      <c r="AS67" s="27" t="n">
         <v>48</v>
       </c>
-      <c r="AT67" s="26" t="n">
+      <c r="AT67" s="27" t="n">
         <v>51</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14:X14"/>
     <mergeCell ref="Y14:AT14"/>
     <mergeCell ref="C13:X13"/>
     <mergeCell ref="Y13:AT13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>IATA airport connectivity indicator</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-NRC-003</t>
         </is>
       </c>
     </row>
     <row r="4" ht="85" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>It measures the degree of integration of a country within the global air transport network. For each airport, the number of available seats to each destination is weighted by the size of the destination airport (in terms of number of passengers handled). The weighted totals are then summed for all destinations, then for all airports in the country to produce a score. A log transformation is applied to the raw value before converting it to the 0 to 100 score.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Value, Rank, Score</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>International Air Transport Association (IATA)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>http://www3.weforum.org/docs/GCR2018/04Backmatter/3.%20Appendix%20C.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="C13" s="13" t="inlineStr">
+      <c r="C13" s="14" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
-      <c r="D13" s="19" t="n"/>
-[...1 lines deleted...]
-      <c r="F13" s="13" t="inlineStr">
+      <c r="D13" s="20" t="n"/>
+      <c r="E13" s="21" t="n"/>
+      <c r="F13" s="14" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
-      <c r="G13" s="19" t="n"/>
-[...1 lines deleted...]
-      <c r="I13" s="13" t="inlineStr">
+      <c r="G13" s="20" t="n"/>
+      <c r="H13" s="21" t="n"/>
+      <c r="I13" s="14" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
-      <c r="J13" s="19" t="n"/>
-      <c r="K13" s="20" t="n"/>
+      <c r="J13" s="20" t="n"/>
+      <c r="K13" s="21" t="n"/>
     </row>
     <row r="14">
-      <c r="C14" s="25" t="inlineStr">
+      <c r="C14" s="26" t="inlineStr">
         <is>
           <t>(Value)</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-[...1 lines deleted...]
-      <c r="F14" s="25" t="inlineStr">
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="21" t="n"/>
+      <c r="F14" s="26" t="inlineStr">
         <is>
           <t>(Rank)</t>
         </is>
       </c>
-      <c r="G14" s="19" t="n"/>
-[...1 lines deleted...]
-      <c r="I14" s="25" t="inlineStr">
+      <c r="G14" s="20" t="n"/>
+      <c r="H14" s="21" t="n"/>
+      <c r="I14" s="26" t="inlineStr">
         <is>
           <t>(Score)</t>
         </is>
       </c>
-      <c r="J14" s="19" t="n"/>
-      <c r="K14" s="20" t="n"/>
+      <c r="J14" s="20" t="n"/>
+      <c r="K14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="E15" s="16" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
-[...9 lines deleted...]
-      <c r="K15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="H15" s="16" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
+      <c r="J15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="K15" s="16" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K16" s="21" t="n"/>
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
+      <c r="F16" s="22" t="n"/>
+      <c r="G16" s="22" t="n"/>
+      <c r="H16" s="22" t="n"/>
+      <c r="I16" s="22" t="n"/>
+      <c r="J16" s="22" t="n"/>
+      <c r="K16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="26" t="n">
-[...11 lines deleted...]
-      <c r="G17" s="26" t="n">
+      <c r="C17" s="27" t="n">
+        <v>10176.2298076923</v>
+      </c>
+      <c r="D17" s="27" t="n">
+        <v>4385.7348076923</v>
+      </c>
+      <c r="E17" s="27" t="n">
+        <v>6975.95562353692</v>
+      </c>
+      <c r="F17" s="27" t="n">
+        <v>88</v>
+      </c>
+      <c r="G17" s="27" t="n">
+        <v>89</v>
+      </c>
+      <c r="H17" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="H17" s="26" t="n">
-[...9 lines deleted...]
-        <v>33.23268680953341</v>
+      <c r="I17" s="27" t="n">
+        <v>2.93094587974908</v>
+      </c>
+      <c r="J17" s="27" t="n">
+        <v>2.44929313665117</v>
+      </c>
+      <c r="K17" s="27" t="n">
+        <v>2.7034801065566</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="26" t="n">
-[...8 lines deleted...]
-      <c r="F18" s="26" t="n">
+      <c r="C18" s="27" t="n">
+        <v>595866.378249893</v>
+      </c>
+      <c r="D18" s="27" t="n">
+        <v>196997.257860005</v>
+      </c>
+      <c r="E18" s="27" t="n">
+        <v>323203.944200077</v>
+      </c>
+      <c r="F18" s="27" t="n">
         <v>10</v>
       </c>
-      <c r="G18" s="26" t="n">
+      <c r="G18" s="27" t="n">
+        <v>17</v>
+      </c>
+      <c r="H18" s="27" t="n">
+        <v>15</v>
+      </c>
+      <c r="I18" s="27" t="n">
+        <v>6.77844266763919</v>
+      </c>
+      <c r="J18" s="27" t="n">
+        <v>5.45231941732335</v>
+      </c>
+      <c r="K18" s="27" t="n">
+        <v>6.01709466509331</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="17" t="inlineStr">
+        <is>
+          <t>AZE</t>
+        </is>
+      </c>
+      <c r="B19" s="17" t="inlineStr">
+        <is>
+          <t>Azerbaijan</t>
+        </is>
+      </c>
+      <c r="C19" s="27" t="n">
+        <v>19744.7330769231</v>
+      </c>
+      <c r="D19" s="27" t="n">
+        <v>6998.9025</v>
+      </c>
+      <c r="E19" s="27" t="n">
+        <v>15935.7722480221</v>
+      </c>
+      <c r="F19" s="27" t="n">
+        <v>77</v>
+      </c>
+      <c r="G19" s="27" t="n">
+        <v>79</v>
+      </c>
+      <c r="H19" s="27" t="n">
+        <v>76</v>
+      </c>
+      <c r="I19" s="27" t="n">
+        <v>3.37764845802461</v>
+      </c>
+      <c r="J19" s="27" t="n">
+        <v>2.70537712575803</v>
+      </c>
+      <c r="K19" s="27" t="n">
+        <v>3.22640968534627</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="17" t="inlineStr">
+        <is>
+          <t>BGD</t>
+        </is>
+      </c>
+      <c r="B20" s="17" t="inlineStr">
+        <is>
+          <t>Bangladesh</t>
+        </is>
+      </c>
+      <c r="C20" s="27" t="n">
+        <v>52560.5357692307</v>
+      </c>
+      <c r="D20" s="27" t="n">
+        <v>27231.4211538461</v>
+      </c>
+      <c r="E20" s="27" t="n">
+        <v>45195.7550140417</v>
+      </c>
+      <c r="F20" s="27" t="n">
+        <v>54</v>
+      </c>
+      <c r="G20" s="27" t="n">
+        <v>50</v>
+      </c>
+      <c r="H20" s="27" t="n">
+        <v>50</v>
+      </c>
+      <c r="I20" s="27" t="n">
+        <v>4.15594452779676</v>
+      </c>
+      <c r="J20" s="27" t="n">
+        <v>3.61711484762212</v>
+      </c>
+      <c r="K20" s="27" t="n">
+        <v>4.02626977539906</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="17" t="inlineStr">
+        <is>
+          <t>BTN</t>
+        </is>
+      </c>
+      <c r="B21" s="17" t="inlineStr">
+        <is>
+          <t>Bhutan</t>
+        </is>
+      </c>
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
+      <c r="F21" s="22" t="n"/>
+      <c r="G21" s="22" t="n"/>
+      <c r="H21" s="22" t="n"/>
+      <c r="I21" s="22" t="n"/>
+      <c r="J21" s="22" t="n"/>
+      <c r="K21" s="22" t="n"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="17" t="inlineStr">
+        <is>
+          <t>BRN</t>
+        </is>
+      </c>
+      <c r="B22" s="17" t="inlineStr">
+        <is>
+          <t>Brunei Darussalam</t>
+        </is>
+      </c>
+      <c r="C22" s="22" t="n"/>
+      <c r="D22" s="22" t="n"/>
+      <c r="E22" s="22" t="n"/>
+      <c r="F22" s="22" t="n"/>
+      <c r="G22" s="22" t="n"/>
+      <c r="H22" s="22" t="n"/>
+      <c r="I22" s="22" t="n"/>
+      <c r="J22" s="22" t="n"/>
+      <c r="K22" s="22" t="n"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="17" t="inlineStr">
+        <is>
+          <t>KHM</t>
+        </is>
+      </c>
+      <c r="B23" s="17" t="inlineStr">
+        <is>
+          <t>Cambodia</t>
+        </is>
+      </c>
+      <c r="C23" s="27" t="n">
+        <v>61742.0178846153</v>
+      </c>
+      <c r="D23" s="27" t="n">
+        <v>20542.1138461538</v>
+      </c>
+      <c r="E23" s="27" t="n">
+        <v>11031.5334706276</v>
+      </c>
+      <c r="F23" s="27" t="n">
+        <v>51</v>
+      </c>
+      <c r="G23" s="27" t="n">
+        <v>53</v>
+      </c>
+      <c r="H23" s="27" t="n">
+        <v>85</v>
+      </c>
+      <c r="I23" s="27" t="n">
+        <v>4.29826668911203</v>
+      </c>
+      <c r="J23" s="27" t="n">
+        <v>3.40631470551718</v>
+      </c>
+      <c r="K23" s="27" t="n">
+        <v>2.98205241721886</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="17" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+      <c r="B24" s="17" t="inlineStr">
+        <is>
+          <t>People's Republic of China</t>
+        </is>
+      </c>
+      <c r="C24" s="27" t="n">
+        <v>4983897.81307694</v>
+      </c>
+      <c r="D24" s="27" t="n">
+        <v>4035822.50019232</v>
+      </c>
+      <c r="E24" s="27" t="n">
+        <v>3040114.8697468</v>
+      </c>
+      <c r="F24" s="27" t="n">
+        <v>2</v>
+      </c>
+      <c r="G24" s="27" t="n">
+        <v>2</v>
+      </c>
+      <c r="H24" s="27" t="n">
+        <v>2</v>
+      </c>
+      <c r="I24" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="J24" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="K24" s="27" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="17" t="inlineStr">
+        <is>
+          <t>COK</t>
+        </is>
+      </c>
+      <c r="B25" s="17" t="inlineStr">
+        <is>
+          <t>Cook Islands</t>
+        </is>
+      </c>
+      <c r="C25" s="22" t="n"/>
+      <c r="D25" s="22" t="n"/>
+      <c r="E25" s="22" t="n"/>
+      <c r="F25" s="22" t="n"/>
+      <c r="G25" s="22" t="n"/>
+      <c r="H25" s="22" t="n"/>
+      <c r="I25" s="22" t="n"/>
+      <c r="J25" s="22" t="n"/>
+      <c r="K25" s="22" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="17" t="inlineStr">
+        <is>
+          <t>FJI</t>
+        </is>
+      </c>
+      <c r="B26" s="17" t="inlineStr">
+        <is>
+          <t>Fiji</t>
+        </is>
+      </c>
+      <c r="C26" s="22" t="n"/>
+      <c r="D26" s="22" t="n"/>
+      <c r="E26" s="22" t="n"/>
+      <c r="F26" s="22" t="n"/>
+      <c r="G26" s="22" t="n"/>
+      <c r="H26" s="22" t="n"/>
+      <c r="I26" s="22" t="n"/>
+      <c r="J26" s="22" t="n"/>
+      <c r="K26" s="22" t="n"/>
+    </row>
+    <row r="27">
+      <c r="A27" s="17" t="inlineStr">
+        <is>
+          <t>GEO</t>
+        </is>
+      </c>
+      <c r="B27" s="17" t="inlineStr">
+        <is>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="C27" s="27" t="n">
+        <v>16288.1561538461</v>
+      </c>
+      <c r="D27" s="27" t="n">
+        <v>4523.44947315076</v>
+      </c>
+      <c r="E27" s="27" t="n">
+        <v>14263.6158689276</v>
+      </c>
+      <c r="F27" s="27" t="n">
+        <v>81</v>
+      </c>
+      <c r="G27" s="27" t="n">
+        <v>88</v>
+      </c>
+      <c r="H27" s="27" t="n">
+        <v>79</v>
+      </c>
+      <c r="I27" s="27" t="n">
+        <v>3.24154119341676</v>
+      </c>
+      <c r="J27" s="27" t="n">
+        <v>2.4653819423455</v>
+      </c>
+      <c r="K27" s="27" t="n">
+        <v>3.15076397319272</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="17" t="inlineStr">
+        <is>
+          <t>IND</t>
+        </is>
+      </c>
+      <c r="B28" s="17" t="inlineStr">
+        <is>
+          <t>India</t>
+        </is>
+      </c>
+      <c r="C28" s="27" t="n">
+        <v>1232610.96961538</v>
+      </c>
+      <c r="D28" s="27" t="n">
+        <v>682079.204615385</v>
+      </c>
+      <c r="E28" s="27" t="n">
+        <v>1128535.83644495</v>
+      </c>
+      <c r="F28" s="27" t="n">
+        <v>4</v>
+      </c>
+      <c r="G28" s="27" t="n">
+        <v>4</v>
+      </c>
+      <c r="H28" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="I28" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="J28" s="27" t="n">
+        <v>6.95639701195606</v>
+      </c>
+      <c r="K28" s="27" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="17" t="inlineStr">
+        <is>
+          <t>IDN</t>
+        </is>
+      </c>
+      <c r="B29" s="17" t="inlineStr">
+        <is>
+          <t>Indonesia</t>
+        </is>
+      </c>
+      <c r="C29" s="27" t="n">
+        <v>944024.845591635</v>
+      </c>
+      <c r="D29" s="27" t="n">
+        <v>522729.136783031</v>
+      </c>
+      <c r="E29" s="27" t="n">
+        <v>528996.705555022</v>
+      </c>
+      <c r="F29" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="G29" s="27" t="n">
+        <v>5</v>
+      </c>
+      <c r="H29" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="I29" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="J29" s="27" t="n">
+        <v>6.60940446721942</v>
+      </c>
+      <c r="K29" s="27" t="n">
+        <v>6.6246513802941</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="17" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="B30" s="17" t="inlineStr">
+        <is>
+          <t>Japan</t>
+        </is>
+      </c>
+      <c r="C30" s="27" t="n">
+        <v>1576191.41538461</v>
+      </c>
+      <c r="D30" s="27" t="n">
+        <v>985359.127884618</v>
+      </c>
+      <c r="E30" s="27" t="n">
+        <v>883371.0520361729</v>
+      </c>
+      <c r="F30" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="G30" s="27" t="n">
+        <v>3</v>
+      </c>
+      <c r="H30" s="27" t="n">
+        <v>4</v>
+      </c>
+      <c r="I30" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="J30" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="K30" s="27" t="n">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="17" t="inlineStr">
+        <is>
+          <t>KAZ</t>
+        </is>
+      </c>
+      <c r="B31" s="17" t="inlineStr">
+        <is>
+          <t>Kazakhstan</t>
+        </is>
+      </c>
+      <c r="C31" s="27" t="n">
+        <v>31009.2090427937</v>
+      </c>
+      <c r="D31" s="27" t="n">
+        <v>11579.2956694975</v>
+      </c>
+      <c r="E31" s="27" t="n">
+        <v>25294.7651417684</v>
+      </c>
+      <c r="F31" s="27" t="n">
+        <v>66</v>
+      </c>
+      <c r="G31" s="27" t="n">
+        <v>72</v>
+      </c>
+      <c r="H31" s="27" t="n">
+        <v>68</v>
+      </c>
+      <c r="I31" s="27" t="n">
+        <v>3.71827108716442</v>
+      </c>
+      <c r="J31" s="27" t="n">
+        <v>3.01316998389383</v>
+      </c>
+      <c r="K31" s="27" t="n">
+        <v>3.56080424503758</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="17" t="inlineStr">
+        <is>
+          <t>KIR</t>
+        </is>
+      </c>
+      <c r="B32" s="17" t="inlineStr">
+        <is>
+          <t>Kiribati</t>
+        </is>
+      </c>
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="22" t="n"/>
+      <c r="F32" s="22" t="n"/>
+      <c r="G32" s="22" t="n"/>
+      <c r="H32" s="22" t="n"/>
+      <c r="I32" s="22" t="n"/>
+      <c r="J32" s="22" t="n"/>
+      <c r="K32" s="22" t="n"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="17" t="inlineStr">
+        <is>
+          <t>KGZ</t>
+        </is>
+      </c>
+      <c r="B33" s="17" t="inlineStr">
+        <is>
+          <t>Kyrgyz Republic</t>
+        </is>
+      </c>
+      <c r="C33" s="27" t="n">
+        <v>6723.50615384615</v>
+      </c>
+      <c r="D33" s="27" t="n">
+        <v>3241.96884615384</v>
+      </c>
+      <c r="E33" s="27" t="n">
+        <v>8742.670732048269</v>
+      </c>
+      <c r="F33" s="27" t="n">
+        <v>101</v>
+      </c>
+      <c r="G33" s="27" t="n">
+        <v>94</v>
+      </c>
+      <c r="H33" s="27" t="n">
+        <v>90</v>
+      </c>
+      <c r="I33" s="27" t="n">
+        <v>2.68228458361399</v>
+      </c>
+      <c r="J33" s="27" t="n">
+        <v>2.29820358260584</v>
+      </c>
+      <c r="K33" s="27" t="n">
+        <v>2.83718752128378</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="17" t="inlineStr">
+        <is>
+          <t>LAO</t>
+        </is>
+      </c>
+      <c r="B34" s="17" t="inlineStr">
+        <is>
+          <t>Lao People's Democratic Republic</t>
+        </is>
+      </c>
+      <c r="C34" s="27" t="n">
+        <v>16055.9330737522</v>
+      </c>
+      <c r="D34" s="27" t="n">
+        <v>5186.59403846153</v>
+      </c>
+      <c r="E34" s="27" t="n">
+        <v>2193.80274871057</v>
+      </c>
+      <c r="F34" s="27" t="n">
+        <v>82</v>
+      </c>
+      <c r="G34" s="27" t="n">
+        <v>85</v>
+      </c>
+      <c r="H34" s="27" t="n">
+        <v>114</v>
+      </c>
+      <c r="I34" s="27" t="n">
+        <v>3.23159900834667</v>
+      </c>
+      <c r="J34" s="27" t="n">
+        <v>2.53800028050609</v>
+      </c>
+      <c r="K34" s="27" t="n">
+        <v>2.11899392255776</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="17" t="inlineStr">
+        <is>
+          <t>MYS</t>
+        </is>
+      </c>
+      <c r="B35" s="17" t="inlineStr">
+        <is>
+          <t>Malaysia</t>
+        </is>
+      </c>
+      <c r="C35" s="27" t="n">
+        <v>421264.740250004</v>
+      </c>
+      <c r="D35" s="27" t="n">
+        <v>143460.511937391</v>
+      </c>
+      <c r="E35" s="27" t="n">
+        <v>125203.839863569</v>
+      </c>
+      <c r="F35" s="27" t="n">
+        <v>19</v>
+      </c>
+      <c r="G35" s="27" t="n">
+        <v>21</v>
+      </c>
+      <c r="H35" s="27" t="n">
+        <v>29</v>
+      </c>
+      <c r="I35" s="27" t="n">
+        <v>6.33808867604725</v>
+      </c>
+      <c r="J35" s="27" t="n">
+        <v>5.11381761772519</v>
+      </c>
+      <c r="K35" s="27" t="n">
+        <v>4.97395575785977</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="17" t="inlineStr">
+        <is>
+          <t>MDV</t>
+        </is>
+      </c>
+      <c r="B36" s="17" t="inlineStr">
+        <is>
+          <t>Maldives</t>
+        </is>
+      </c>
+      <c r="C36" s="22" t="n"/>
+      <c r="D36" s="22" t="n"/>
+      <c r="E36" s="22" t="n"/>
+      <c r="F36" s="22" t="n"/>
+      <c r="G36" s="22" t="n"/>
+      <c r="H36" s="22" t="n"/>
+      <c r="I36" s="22" t="n"/>
+      <c r="J36" s="22" t="n"/>
+      <c r="K36" s="22" t="n"/>
+    </row>
+    <row r="37">
+      <c r="A37" s="17" t="inlineStr">
+        <is>
+          <t>MHL</t>
+        </is>
+      </c>
+      <c r="B37" s="17" t="inlineStr">
+        <is>
+          <t>Marshall Islands</t>
+        </is>
+      </c>
+      <c r="C37" s="22" t="n"/>
+      <c r="D37" s="22" t="n"/>
+      <c r="E37" s="22" t="n"/>
+      <c r="F37" s="22" t="n"/>
+      <c r="G37" s="22" t="n"/>
+      <c r="H37" s="22" t="n"/>
+      <c r="I37" s="22" t="n"/>
+      <c r="J37" s="22" t="n"/>
+      <c r="K37" s="22" t="n"/>
+    </row>
+    <row r="38">
+      <c r="A38" s="17" t="inlineStr">
+        <is>
+          <t>FSM</t>
+        </is>
+      </c>
+      <c r="B38" s="17" t="inlineStr">
+        <is>
+          <t>Micronesia (Federated States of)</t>
+        </is>
+      </c>
+      <c r="C38" s="22" t="n"/>
+      <c r="D38" s="22" t="n"/>
+      <c r="E38" s="22" t="n"/>
+      <c r="F38" s="22" t="n"/>
+      <c r="G38" s="22" t="n"/>
+      <c r="H38" s="22" t="n"/>
+      <c r="I38" s="22" t="n"/>
+      <c r="J38" s="22" t="n"/>
+      <c r="K38" s="22" t="n"/>
+    </row>
+    <row r="39">
+      <c r="A39" s="17" t="inlineStr">
+        <is>
+          <t>MNG</t>
+        </is>
+      </c>
+      <c r="B39" s="17" t="inlineStr">
+        <is>
+          <t>Mongolia</t>
+        </is>
+      </c>
+      <c r="C39" s="27" t="n">
+        <v>6973.57307692308</v>
+      </c>
+      <c r="D39" s="27" t="n">
+        <v>1289.2321798641</v>
+      </c>
+      <c r="E39" s="27" t="n">
+        <v>2469.87928464423</v>
+      </c>
+      <c r="F39" s="27" t="n">
+        <v>99</v>
+      </c>
+      <c r="G39" s="27" t="n">
+        <v>113</v>
+      </c>
+      <c r="H39" s="27" t="n">
+        <v>110</v>
+      </c>
+      <c r="I39" s="27" t="n">
+        <v>2.70328286467492</v>
+      </c>
+      <c r="J39" s="27" t="n">
+        <v>1.90269521196332</v>
+      </c>
+      <c r="K39" s="27" t="n">
+        <v>2.17151623060317</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="17" t="inlineStr">
+        <is>
+          <t>MMR</t>
+        </is>
+      </c>
+      <c r="B40" s="17" t="inlineStr">
+        <is>
+          <t>Myanmar</t>
+        </is>
+      </c>
+      <c r="C40" s="22" t="n"/>
+      <c r="D40" s="22" t="n"/>
+      <c r="E40" s="22" t="n"/>
+      <c r="F40" s="22" t="n"/>
+      <c r="G40" s="22" t="n"/>
+      <c r="H40" s="22" t="n"/>
+      <c r="I40" s="22" t="n"/>
+      <c r="J40" s="22" t="n"/>
+      <c r="K40" s="22" t="n"/>
+    </row>
+    <row r="41">
+      <c r="A41" s="17" t="inlineStr">
+        <is>
+          <t>NIU</t>
+        </is>
+      </c>
+      <c r="B41" s="17" t="inlineStr">
+        <is>
+          <t>Niue</t>
+        </is>
+      </c>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="22" t="n"/>
+      <c r="H41" s="22" t="n"/>
+      <c r="I41" s="22" t="n"/>
+      <c r="J41" s="22" t="n"/>
+      <c r="K41" s="22" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="17" t="inlineStr">
+        <is>
+          <t>NRU</t>
+        </is>
+      </c>
+      <c r="B42" s="17" t="inlineStr">
+        <is>
+          <t>Nauru</t>
+        </is>
+      </c>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="22" t="n"/>
+      <c r="H42" s="22" t="n"/>
+      <c r="I42" s="22" t="n"/>
+      <c r="J42" s="22" t="n"/>
+      <c r="K42" s="22" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="17" t="inlineStr">
+        <is>
+          <t>NPL</t>
+        </is>
+      </c>
+      <c r="B43" s="17" t="inlineStr">
+        <is>
+          <t>Nepal</t>
+        </is>
+      </c>
+      <c r="C43" s="27" t="n">
+        <v>31072.3240880186</v>
+      </c>
+      <c r="D43" s="27" t="n">
+        <v>12465.0140384615</v>
+      </c>
+      <c r="E43" s="27" t="n">
+        <v>23903.7299372109</v>
+      </c>
+      <c r="F43" s="27" t="n">
+        <v>65</v>
+      </c>
+      <c r="G43" s="27" t="n">
+        <v>67</v>
+      </c>
+      <c r="H43" s="27" t="n">
+        <v>69</v>
+      </c>
+      <c r="I43" s="27" t="n">
+        <v>3.71987467893674</v>
+      </c>
+      <c r="J43" s="27" t="n">
+        <v>3.06112043806044</v>
+      </c>
+      <c r="K43" s="27" t="n">
+        <v>3.51818192595854</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="17" t="inlineStr">
+        <is>
+          <t>NZL</t>
+        </is>
+      </c>
+      <c r="B44" s="17" t="inlineStr">
+        <is>
+          <t>New Zealand</t>
+        </is>
+      </c>
+      <c r="C44" s="27" t="n">
+        <v>99748.3307692308</v>
+      </c>
+      <c r="D44" s="27" t="n">
+        <v>40891.2291346634</v>
+      </c>
+      <c r="E44" s="27" t="n">
+        <v>36883.4717145359</v>
+      </c>
+      <c r="F44" s="27" t="n">
+        <v>36</v>
+      </c>
+      <c r="G44" s="27" t="n">
+        <v>39</v>
+      </c>
+      <c r="H44" s="27" t="n">
+        <v>54</v>
+      </c>
+      <c r="I44" s="27" t="n">
+        <v>4.74753822158657</v>
+      </c>
+      <c r="J44" s="27" t="n">
+        <v>3.94228453146274</v>
+      </c>
+      <c r="K44" s="27" t="n">
+        <v>3.857368825624</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="17" t="inlineStr">
+        <is>
+          <t>PAK</t>
+        </is>
+      </c>
+      <c r="B45" s="17" t="inlineStr">
+        <is>
+          <t>Pakistan</t>
+        </is>
+      </c>
+      <c r="C45" s="27" t="n">
+        <v>96473.9413234073</v>
+      </c>
+      <c r="D45" s="27" t="n">
+        <v>52675.7467307692</v>
+      </c>
+      <c r="E45" s="27" t="n">
+        <v>80780.17806914001</v>
+      </c>
+      <c r="F45" s="27" t="n">
+        <v>39</v>
+      </c>
+      <c r="G45" s="27" t="n">
+        <v>30</v>
+      </c>
+      <c r="H45" s="27" t="n">
+        <v>36</v>
+      </c>
+      <c r="I45" s="27" t="n">
+        <v>4.71503180593332</v>
+      </c>
+      <c r="J45" s="27" t="n">
+        <v>4.15785208766652</v>
+      </c>
+      <c r="K45" s="27" t="n">
+        <v>4.54527849921178</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="17" t="inlineStr">
+        <is>
+          <t>PLW</t>
+        </is>
+      </c>
+      <c r="B46" s="17" t="inlineStr">
+        <is>
+          <t>Palau</t>
+        </is>
+      </c>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
+      <c r="F46" s="22" t="n"/>
+      <c r="G46" s="22" t="n"/>
+      <c r="H46" s="22" t="n"/>
+      <c r="I46" s="22" t="n"/>
+      <c r="J46" s="22" t="n"/>
+      <c r="K46" s="22" t="n"/>
+    </row>
+    <row r="47">
+      <c r="A47" s="17" t="inlineStr">
+        <is>
+          <t>PNG</t>
+        </is>
+      </c>
+      <c r="B47" s="17" t="inlineStr">
+        <is>
+          <t>Papua New Guinea</t>
+        </is>
+      </c>
+      <c r="C47" s="22" t="n"/>
+      <c r="D47" s="22" t="n"/>
+      <c r="E47" s="22" t="n"/>
+      <c r="F47" s="22" t="n"/>
+      <c r="G47" s="22" t="n"/>
+      <c r="H47" s="22" t="n"/>
+      <c r="I47" s="22" t="n"/>
+      <c r="J47" s="22" t="n"/>
+      <c r="K47" s="22" t="n"/>
+    </row>
+    <row r="48">
+      <c r="A48" s="17" t="inlineStr">
+        <is>
+          <t>PHL</t>
+        </is>
+      </c>
+      <c r="B48" s="17" t="inlineStr">
+        <is>
+          <t>Philippines</t>
+        </is>
+      </c>
+      <c r="C48" s="27" t="n">
+        <v>320084.221045044</v>
+      </c>
+      <c r="D48" s="27" t="n">
+        <v>128479.926682728</v>
+      </c>
+      <c r="E48" s="27" t="n">
+        <v>178898.388992124</v>
+      </c>
+      <c r="F48" s="27" t="n">
+        <v>23</v>
+      </c>
+      <c r="G48" s="27" t="n">
+        <v>22</v>
+      </c>
+      <c r="H48" s="27" t="n">
+        <v>23</v>
+      </c>
+      <c r="I48" s="27" t="n">
+        <v>6.00559568509666</v>
+      </c>
+      <c r="J48" s="27" t="n">
+        <v>5.00024835842423</v>
+      </c>
+      <c r="K48" s="27" t="n">
+        <v>5.34756253511186</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="17" t="inlineStr">
+        <is>
+          <t>KOR</t>
+        </is>
+      </c>
+      <c r="B49" s="17" t="inlineStr">
+        <is>
+          <t>Republic of Korea</t>
+        </is>
+      </c>
+      <c r="C49" s="27" t="n">
+        <v>529179.179230768</v>
+      </c>
+      <c r="D49" s="27" t="n">
+        <v>264076.479038461</v>
+      </c>
+      <c r="E49" s="27" t="n">
+        <v>212704.219389198</v>
+      </c>
+      <c r="F49" s="27" t="n">
+        <v>14</v>
+      </c>
+      <c r="G49" s="27" t="n">
+        <v>11</v>
+      </c>
+      <c r="H49" s="27" t="n">
+        <v>20</v>
+      </c>
+      <c r="I49" s="27" t="n">
+        <v>6.62509297797427</v>
+      </c>
+      <c r="J49" s="27" t="n">
+        <v>5.78117726709836</v>
+      </c>
+      <c r="K49" s="27" t="n">
+        <v>5.53689942526379</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="17" t="inlineStr">
+        <is>
+          <t>WSM</t>
+        </is>
+      </c>
+      <c r="B50" s="17" t="inlineStr">
+        <is>
+          <t>Samoa</t>
+        </is>
+      </c>
+      <c r="C50" s="22" t="n"/>
+      <c r="D50" s="22" t="n"/>
+      <c r="E50" s="22" t="n"/>
+      <c r="F50" s="22" t="n"/>
+      <c r="G50" s="22" t="n"/>
+      <c r="H50" s="22" t="n"/>
+      <c r="I50" s="22" t="n"/>
+      <c r="J50" s="22" t="n"/>
+      <c r="K50" s="22" t="n"/>
+    </row>
+    <row r="51">
+      <c r="A51" s="17" t="inlineStr">
+        <is>
+          <t>SGP</t>
+        </is>
+      </c>
+      <c r="B51" s="17" t="inlineStr">
+        <is>
+          <t>Singapore</t>
+        </is>
+      </c>
+      <c r="C51" s="27" t="n">
+        <v>348100.837499999</v>
+      </c>
+      <c r="D51" s="27" t="n">
+        <v>91967.1036538461</v>
+      </c>
+      <c r="E51" s="27" t="n">
+        <v>131159.528328039</v>
+      </c>
+      <c r="F51" s="27" t="n">
+        <v>22</v>
+      </c>
+      <c r="G51" s="27" t="n">
+        <v>24</v>
+      </c>
+      <c r="H51" s="27" t="n">
+        <v>28</v>
+      </c>
+      <c r="I51" s="27" t="n">
+        <v>6.10565518400146</v>
+      </c>
+      <c r="J51" s="27" t="n">
+        <v>4.6687668705027</v>
+      </c>
+      <c r="K51" s="27" t="n">
+        <v>5.0213432562125</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="17" t="inlineStr">
+        <is>
+          <t>SLB</t>
+        </is>
+      </c>
+      <c r="B52" s="17" t="inlineStr">
+        <is>
+          <t>Solomon Islands</t>
+        </is>
+      </c>
+      <c r="C52" s="22" t="n"/>
+      <c r="D52" s="22" t="n"/>
+      <c r="E52" s="22" t="n"/>
+      <c r="F52" s="22" t="n"/>
+      <c r="G52" s="22" t="n"/>
+      <c r="H52" s="22" t="n"/>
+      <c r="I52" s="22" t="n"/>
+      <c r="J52" s="22" t="n"/>
+      <c r="K52" s="22" t="n"/>
+    </row>
+    <row r="53">
+      <c r="A53" s="17" t="inlineStr">
+        <is>
+          <t>LKA</t>
+        </is>
+      </c>
+      <c r="B53" s="17" t="inlineStr">
+        <is>
+          <t>Sri Lanka</t>
+        </is>
+      </c>
+      <c r="C53" s="27" t="n">
+        <v>56485.0501971362</v>
+      </c>
+      <c r="D53" s="27" t="n">
+        <v>16485.3244403459</v>
+      </c>
+      <c r="E53" s="27" t="n">
+        <v>25564.8559348659</v>
+      </c>
+      <c r="F53" s="27" t="n">
+        <v>53</v>
+      </c>
+      <c r="G53" s="27" t="n">
+        <v>58</v>
+      </c>
+      <c r="H53" s="27" t="n">
+        <v>67</v>
+      </c>
+      <c r="I53" s="27" t="n">
+        <v>4.21908410052551</v>
+      </c>
+      <c r="J53" s="27" t="n">
+        <v>3.24989463755523</v>
+      </c>
+      <c r="K53" s="27" t="n">
+        <v>3.56886092054477</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="17" t="inlineStr">
+        <is>
+          <t>TJK</t>
+        </is>
+      </c>
+      <c r="B54" s="17" t="inlineStr">
+        <is>
+          <t>Tajikistan</t>
+        </is>
+      </c>
+      <c r="C54" s="27" t="n">
+        <v>4501.83596153846</v>
+      </c>
+      <c r="D54" s="27" t="n">
+        <v>2372.18557692307</v>
+      </c>
+      <c r="E54" s="27" t="n">
+        <v>4898.1053282098</v>
+      </c>
+      <c r="F54" s="27" t="n">
+        <v>108</v>
+      </c>
+      <c r="G54" s="27" t="n">
+        <v>100</v>
+      </c>
+      <c r="H54" s="27" t="n">
+        <v>100</v>
+      </c>
+      <c r="I54" s="27" t="n">
+        <v>2.46288181994656</v>
+      </c>
+      <c r="J54" s="27" t="n">
+        <v>2.15345318875044</v>
+      </c>
+      <c r="K54" s="27" t="n">
+        <v>2.50733672976626</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="17" t="inlineStr">
+        <is>
+          <t>THA</t>
+        </is>
+      </c>
+      <c r="B55" s="17" t="inlineStr">
+        <is>
+          <t>Thailand</t>
+        </is>
+      </c>
+      <c r="C55" s="27" t="n">
+        <v>707431.6486684449</v>
+      </c>
+      <c r="D55" s="27" t="n">
+        <v>290284.556730768</v>
+      </c>
+      <c r="E55" s="27" t="n">
+        <v>207172.672980348</v>
+      </c>
+      <c r="F55" s="27" t="n">
+        <v>9</v>
+      </c>
+      <c r="G55" s="27" t="n">
         <v>10</v>
       </c>
-      <c r="H18" s="26" t="n">
+      <c r="H55" s="27" t="n">
+        <v>21</v>
+      </c>
+      <c r="I55" s="27" t="n">
+        <v>7</v>
+      </c>
+      <c r="J55" s="27" t="n">
+        <v>5.89072073261919</v>
+      </c>
+      <c r="K55" s="27" t="n">
+        <v>5.50772748620466</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="17" t="inlineStr">
+        <is>
+          <t>TLS</t>
+        </is>
+      </c>
+      <c r="B56" s="17" t="inlineStr">
+        <is>
+          <t>Timor-Leste</t>
+        </is>
+      </c>
+      <c r="C56" s="22" t="n"/>
+      <c r="D56" s="22" t="n"/>
+      <c r="E56" s="22" t="n"/>
+      <c r="F56" s="22" t="n"/>
+      <c r="G56" s="22" t="n"/>
+      <c r="H56" s="22" t="n"/>
+      <c r="I56" s="22" t="n"/>
+      <c r="J56" s="22" t="n"/>
+      <c r="K56" s="22" t="n"/>
+    </row>
+    <row r="57">
+      <c r="A57" s="17" t="inlineStr">
+        <is>
+          <t>TON</t>
+        </is>
+      </c>
+      <c r="B57" s="17" t="inlineStr">
+        <is>
+          <t>Tonga</t>
+        </is>
+      </c>
+      <c r="C57" s="22" t="n"/>
+      <c r="D57" s="22" t="n"/>
+      <c r="E57" s="22" t="n"/>
+      <c r="F57" s="22" t="n"/>
+      <c r="G57" s="22" t="n"/>
+      <c r="H57" s="22" t="n"/>
+      <c r="I57" s="22" t="n"/>
+      <c r="J57" s="22" t="n"/>
+      <c r="K57" s="22" t="n"/>
+    </row>
+    <row r="58">
+      <c r="A58" s="17" t="inlineStr">
+        <is>
+          <t>TKM</t>
+        </is>
+      </c>
+      <c r="B58" s="17" t="inlineStr">
+        <is>
+          <t>Turkmenistan</t>
+        </is>
+      </c>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="17" t="inlineStr">
+        <is>
+          <t>TUV</t>
+        </is>
+      </c>
+      <c r="B59" s="17" t="inlineStr">
+        <is>
+          <t>Tuvalu</t>
+        </is>
+      </c>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
+      <c r="F59" s="22" t="n"/>
+      <c r="G59" s="22" t="n"/>
+      <c r="H59" s="22" t="n"/>
+      <c r="I59" s="22" t="n"/>
+      <c r="J59" s="22" t="n"/>
+      <c r="K59" s="22" t="n"/>
+    </row>
+    <row r="60">
+      <c r="A60" s="17" t="inlineStr">
+        <is>
+          <t>UZB</t>
+        </is>
+      </c>
+      <c r="B60" s="17" t="inlineStr">
+        <is>
+          <t>Uzbekistan</t>
+        </is>
+      </c>
+      <c r="C60" s="27" t="n">
+        <v>21654.7180639558</v>
+      </c>
+      <c r="D60" s="27" t="n">
+        <v>9890.779563033069</v>
+      </c>
+      <c r="E60" s="27" t="n">
+        <v>19720.5574233371</v>
+      </c>
+      <c r="F60" s="27" t="n">
+        <v>73</v>
+      </c>
+      <c r="G60" s="27" t="n">
+        <v>74</v>
+      </c>
+      <c r="H60" s="27" t="n">
+        <v>73</v>
+      </c>
+      <c r="I60" s="27" t="n">
+        <v>3.44486348084614</v>
+      </c>
+      <c r="J60" s="27" t="n">
+        <v>2.91314013882356</v>
+      </c>
+      <c r="K60" s="27" t="n">
+        <v>3.37676500474811</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="17" t="inlineStr">
+        <is>
+          <t>VUT</t>
+        </is>
+      </c>
+      <c r="B61" s="17" t="inlineStr">
+        <is>
+          <t>Vanuatu</t>
+        </is>
+      </c>
+      <c r="C61" s="22" t="n"/>
+      <c r="D61" s="22" t="n"/>
+      <c r="E61" s="22" t="n"/>
+      <c r="F61" s="22" t="n"/>
+      <c r="G61" s="22" t="n"/>
+      <c r="H61" s="22" t="n"/>
+      <c r="I61" s="22" t="n"/>
+      <c r="J61" s="22" t="n"/>
+      <c r="K61" s="22" t="n"/>
+    </row>
+    <row r="62">
+      <c r="A62" s="17" t="inlineStr">
+        <is>
+          <t>VNM</t>
+        </is>
+      </c>
+      <c r="B62" s="17" t="inlineStr">
+        <is>
+          <t>Viet Nam</t>
+        </is>
+      </c>
+      <c r="C62" s="27" t="n">
+        <v>363991.112115384</v>
+      </c>
+      <c r="D62" s="27" t="n">
+        <v>260889.152692307</v>
+      </c>
+      <c r="E62" s="27" t="n">
+        <v>300079.289919819</v>
+      </c>
+      <c r="F62" s="27" t="n">
+        <v>20</v>
+      </c>
+      <c r="G62" s="27" t="n">
+        <v>12</v>
+      </c>
+      <c r="H62" s="27" t="n">
+        <v>18</v>
+      </c>
+      <c r="I62" s="27" t="n">
+        <v>6.15942386758349</v>
+      </c>
+      <c r="J62" s="27" t="n">
+        <v>5.76723892769189</v>
+      </c>
+      <c r="K62" s="27" t="n">
+        <v>5.92953122832752</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="17" t="inlineStr">
+        <is>
+          <t>HKG</t>
+        </is>
+      </c>
+      <c r="B63" s="17" t="inlineStr">
+        <is>
+          <t>Hong Kong, China</t>
+        </is>
+      </c>
+      <c r="C63" s="22" t="n"/>
+      <c r="D63" s="22" t="n"/>
+      <c r="E63" s="22" t="n"/>
+      <c r="F63" s="22" t="n"/>
+      <c r="G63" s="22" t="n"/>
+      <c r="H63" s="22" t="n"/>
+      <c r="I63" s="22" t="n"/>
+      <c r="J63" s="22" t="n"/>
+      <c r="K63" s="22" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="17" t="inlineStr">
+        <is>
+          <t>TWN</t>
+        </is>
+      </c>
+      <c r="B64" s="17" t="inlineStr">
+        <is>
+          <t>Taipei,China</t>
+        </is>
+      </c>
+      <c r="C64" s="22" t="n"/>
+      <c r="D64" s="22" t="n"/>
+      <c r="E64" s="22" t="n"/>
+      <c r="F64" s="22" t="n"/>
+      <c r="G64" s="22" t="n"/>
+      <c r="H64" s="22" t="n"/>
+      <c r="I64" s="22" t="n"/>
+      <c r="J64" s="22" t="n"/>
+      <c r="K64" s="22" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="17" t="inlineStr">
+        <is>
+          <t>IRN</t>
+        </is>
+      </c>
+      <c r="B65" s="17" t="inlineStr">
+        <is>
+          <t>Iran (Islamic Republic of)</t>
+        </is>
+      </c>
+      <c r="C65" s="27" t="n">
+        <v>90283.2480718272</v>
+      </c>
+      <c r="D65" s="27" t="n">
+        <v>43359.3824999999</v>
+      </c>
+      <c r="E65" s="27" t="n">
+        <v>57343.5976032744</v>
+      </c>
+      <c r="F65" s="27" t="n">
+        <v>41</v>
+      </c>
+      <c r="G65" s="27" t="n">
+        <v>38</v>
+      </c>
+      <c r="H65" s="27" t="n">
+        <v>45</v>
+      </c>
+      <c r="I65" s="27" t="n">
+        <v>4.6510003446265</v>
+      </c>
+      <c r="J65" s="27" t="n">
+        <v>3.99127187813295</v>
+      </c>
+      <c r="K65" s="27" t="n">
+        <v>4.23241676916028</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="17" t="inlineStr">
+        <is>
+          <t>RUS</t>
+        </is>
+      </c>
+      <c r="B66" s="17" t="inlineStr">
+        <is>
+          <t>Russian Federation</t>
+        </is>
+      </c>
+      <c r="C66" s="22" t="n"/>
+      <c r="D66" s="22" t="n"/>
+      <c r="E66" s="22" t="n"/>
+      <c r="F66" s="22" t="n"/>
+      <c r="G66" s="22" t="n"/>
+      <c r="H66" s="22" t="n"/>
+      <c r="I66" s="22" t="n"/>
+      <c r="J66" s="22" t="n"/>
+      <c r="K66" s="22" t="n"/>
+    </row>
+    <row r="67">
+      <c r="A67" s="17" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+      <c r="B67" s="17" t="inlineStr">
+        <is>
+          <t>Türkiye</t>
+        </is>
+      </c>
+      <c r="C67" s="27" t="n">
+        <v>518558.297307689</v>
+      </c>
+      <c r="D67" s="27" t="n">
+        <v>257815.952030255</v>
+      </c>
+      <c r="E67" s="27" t="n">
+        <v>467439.134870626</v>
+      </c>
+      <c r="F67" s="27" t="n">
+        <v>15</v>
+      </c>
+      <c r="G67" s="27" t="n">
+        <v>13</v>
+      </c>
+      <c r="H67" s="27" t="n">
         <v>10</v>
       </c>
-      <c r="I18" s="26" t="n">
-[...1540 lines deleted...]
-      <c r="K67" s="21" t="n"/>
+      <c r="I67" s="27" t="n">
+        <v>6.59917205423192</v>
+      </c>
+      <c r="J67" s="27" t="n">
+        <v>5.75366360870214</v>
+      </c>
+      <c r="K67" s="27" t="n">
+        <v>6.46773244443747</v>
+      </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14:E14"/>
     <mergeCell ref="C13:E13"/>
     <mergeCell ref="I13:K13"/>
     <mergeCell ref="F13:H13"/>
     <mergeCell ref="F14:H14"/>
     <mergeCell ref="I14:K14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Road Connectivity Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-NRC-004</t>
         </is>
       </c>
     </row>
     <row r="4" ht="119" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>This Index, developed by the World Economic Forum, comprises two elements: (1) a measure of the average speed of a driving itinerary connecting the 10 or more largest cities in an economy accounting for at least 15% of the economy’s total population; and (2) a measure of road straightness. The itinerary was not optimized and connects the cities from the largest to the smallest. Any leg involving a ferry was excluded from the average speed calculation. As a first step to the identification of cities to include in the itinerary, pairwise distances (“as the crow flies”) were calculated, and when the distance was less than 20 kilometres, the smallest city in the pair was excluded. The road straightness corresponds to the ratio of the sum of driving distances between each city in the journey to the sum of crow-fly distances between each city in the journey.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Value, Rank, Score</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>World Economic Forum (WEF)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>http://www3.weforum.org/docs/GCR2018/04Backmatter/3.%20Appendix%20C.pdf</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="C13" s="13" t="inlineStr">
+      <c r="C13" s="14" t="inlineStr">
         <is>
           <t>Value</t>
         </is>
       </c>
-      <c r="D13" s="13" t="inlineStr">
+      <c r="D13" s="14" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
-      <c r="E13" s="13" t="inlineStr">
+      <c r="E13" s="14" t="inlineStr">
         <is>
           <t>Score</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="C14" s="25" t="inlineStr">
+      <c r="C14" s="26" t="inlineStr">
         <is>
           <t>(Value)</t>
         </is>
       </c>
-      <c r="D14" s="25" t="inlineStr">
+      <c r="D14" s="26" t="inlineStr">
         <is>
           <t>(Rank)</t>
         </is>
       </c>
-      <c r="E14" s="25" t="inlineStr">
+      <c r="E14" s="26" t="inlineStr">
         <is>
           <t>(Score)</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E16" s="21" t="n"/>
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="26" t="n">
+      <c r="C17" s="27" t="n">
         <v>58.62396622</v>
       </c>
-      <c r="D17" s="26" t="n">
+      <c r="D17" s="27" t="n">
         <v>114</v>
       </c>
-      <c r="E17" s="26" t="n">
+      <c r="E17" s="27" t="n">
         <v>58.62396622</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="26" t="n">
+      <c r="C18" s="27" t="n">
         <v>94.47971344</v>
       </c>
-      <c r="D18" s="26" t="n">
+      <c r="D18" s="27" t="n">
         <v>13</v>
       </c>
-      <c r="E18" s="26" t="n">
+      <c r="E18" s="27" t="n">
         <v>94.47971344</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="26" t="n">
+      <c r="C19" s="27" t="n">
         <v>69.12931824</v>
       </c>
-      <c r="D19" s="26" t="n">
+      <c r="D19" s="27" t="n">
         <v>88</v>
       </c>
-      <c r="E19" s="26" t="n">
+      <c r="E19" s="27" t="n">
         <v>69.12931824</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="26" t="n">
+      <c r="C20" s="27" t="n">
         <v>57.46711349</v>
       </c>
-      <c r="D20" s="26" t="n">
+      <c r="D20" s="27" t="n">
         <v>117</v>
       </c>
-      <c r="E20" s="26" t="n">
+      <c r="E20" s="27" t="n">
         <v>57.46711349</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E21" s="21" t="n"/>
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="26" t="n">
+      <c r="C22" s="27" t="n">
         <v>66.49687195</v>
       </c>
-      <c r="D22" s="26" t="n">
+      <c r="D22" s="27" t="n">
         <v>93</v>
       </c>
-      <c r="E22" s="26" t="n">
+      <c r="E22" s="27" t="n">
         <v>66.49687195</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="26" t="n">
+      <c r="C23" s="27" t="n">
         <v>61.89599228</v>
       </c>
-      <c r="D23" s="26" t="n">
+      <c r="D23" s="27" t="n">
         <v>107</v>
       </c>
-      <c r="E23" s="26" t="n">
+      <c r="E23" s="27" t="n">
         <v>61.89599228</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="26" t="n">
+      <c r="C24" s="27" t="n">
         <v>95.72639465</v>
       </c>
-      <c r="D24" s="26" t="n">
+      <c r="D24" s="27" t="n">
         <v>10</v>
       </c>
-      <c r="E24" s="26" t="n">
+      <c r="E24" s="27" t="n">
         <v>95.72639465</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E25" s="21" t="n"/>
+      <c r="C25" s="22" t="n"/>
+      <c r="D25" s="22" t="n"/>
+      <c r="E25" s="22" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E26" s="21" t="n"/>
+      <c r="C26" s="22" t="n"/>
+      <c r="D26" s="22" t="n"/>
+      <c r="E26" s="22" t="n"/>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="26" t="n">
+      <c r="C27" s="27" t="n">
         <v>77.05112457</v>
       </c>
-      <c r="D27" s="26" t="n">
+      <c r="D27" s="27" t="n">
         <v>65</v>
       </c>
-      <c r="E27" s="26" t="n">
+      <c r="E27" s="27" t="n">
         <v>77.05112457</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="26" t="n">
+      <c r="C28" s="27" t="n">
         <v>75.83363342</v>
       </c>
-      <c r="D28" s="26" t="n">
+      <c r="D28" s="27" t="n">
         <v>72</v>
       </c>
-      <c r="E28" s="26" t="n">
+      <c r="E28" s="27" t="n">
         <v>75.83363342</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="26" t="n">
+      <c r="C29" s="27" t="n">
         <v>59.76913452</v>
       </c>
-      <c r="D29" s="26" t="n">
+      <c r="D29" s="27" t="n">
         <v>109</v>
       </c>
-      <c r="E29" s="26" t="n">
+      <c r="E29" s="27" t="n">
         <v>59.76913452</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="26" t="n">
+      <c r="C30" s="27" t="n">
         <v>77.77279663</v>
       </c>
-      <c r="D30" s="26" t="n">
+      <c r="D30" s="27" t="n">
         <v>60</v>
       </c>
-      <c r="E30" s="26" t="n">
+      <c r="E30" s="27" t="n">
         <v>77.77279663</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="26" t="n">
+      <c r="C31" s="27" t="n">
         <v>79.27446747</v>
       </c>
-      <c r="D31" s="26" t="n">
+      <c r="D31" s="27" t="n">
         <v>56</v>
       </c>
-      <c r="E31" s="26" t="n">
+      <c r="E31" s="27" t="n">
         <v>79.27446747</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E32" s="21" t="n"/>
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="22" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="26" t="n">
+      <c r="C33" s="27" t="n">
         <v>59.60527802</v>
       </c>
-      <c r="D33" s="26" t="n">
+      <c r="D33" s="27" t="n">
         <v>110</v>
       </c>
-      <c r="E33" s="26" t="n">
+      <c r="E33" s="27" t="n">
         <v>59.60527802</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="26" t="n">
+      <c r="C34" s="27" t="n">
         <v>51.54219055</v>
       </c>
-      <c r="D34" s="26" t="n">
+      <c r="D34" s="27" t="n">
         <v>126</v>
       </c>
-      <c r="E34" s="26" t="n">
+      <c r="E34" s="27" t="n">
         <v>51.54219055</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="26" t="n">
+      <c r="C35" s="27" t="n">
         <v>40.04355621</v>
       </c>
-      <c r="D35" s="26" t="n">
+      <c r="D35" s="27" t="n">
         <v>133</v>
       </c>
-      <c r="E35" s="26" t="n">
+      <c r="E35" s="27" t="n">
         <v>40.04355621</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E36" s="21" t="n"/>
+      <c r="C36" s="22" t="n"/>
+      <c r="D36" s="22" t="n"/>
+      <c r="E36" s="22" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E37" s="21" t="n"/>
+      <c r="C37" s="22" t="n"/>
+      <c r="D37" s="22" t="n"/>
+      <c r="E37" s="22" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E38" s="21" t="n"/>
+      <c r="C38" s="22" t="n"/>
+      <c r="D38" s="22" t="n"/>
+      <c r="E38" s="22" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="26" t="n">
+      <c r="C39" s="27" t="n">
         <v>59.22353363</v>
       </c>
-      <c r="D39" s="26" t="n">
+      <c r="D39" s="27" t="n">
         <v>112</v>
       </c>
-      <c r="E39" s="26" t="n">
+      <c r="E39" s="27" t="n">
         <v>59.22353363000001</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E40" s="21" t="n"/>
+      <c r="C40" s="22" t="n"/>
+      <c r="D40" s="22" t="n"/>
+      <c r="E40" s="22" t="n"/>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E41" s="21" t="n"/>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E42" s="21" t="n"/>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="26" t="n">
+      <c r="C43" s="27" t="n">
         <v>64.04110718</v>
       </c>
-      <c r="D43" s="26" t="n">
+      <c r="D43" s="27" t="n">
         <v>101</v>
       </c>
-      <c r="E43" s="26" t="n">
+      <c r="E43" s="27" t="n">
         <v>64.04110718</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="26" t="n">
+      <c r="C44" s="27" t="n">
         <v>80.91941833</v>
       </c>
-      <c r="D44" s="26" t="n">
+      <c r="D44" s="27" t="n">
         <v>51</v>
       </c>
-      <c r="E44" s="26" t="n">
+      <c r="E44" s="27" t="n">
         <v>80.91941833</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="26" t="n">
+      <c r="C45" s="27" t="n">
         <v>80.18508911000001</v>
       </c>
-      <c r="D45" s="26" t="n">
+      <c r="D45" s="27" t="n">
         <v>52</v>
       </c>
-      <c r="E45" s="26" t="n">
+      <c r="E45" s="27" t="n">
         <v>80.18508911000001</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E46" s="21" t="n"/>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E47" s="21" t="n"/>
+      <c r="C47" s="22" t="n"/>
+      <c r="D47" s="22" t="n"/>
+      <c r="E47" s="22" t="n"/>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="26" t="n">
+      <c r="C48" s="27" t="n">
         <v>51.60303497</v>
       </c>
-      <c r="D48" s="26" t="n">
+      <c r="D48" s="27" t="n">
         <v>125</v>
       </c>
-      <c r="E48" s="26" t="n">
+      <c r="E48" s="27" t="n">
         <v>51.60303497</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="26" t="n">
+      <c r="C49" s="27" t="n">
         <v>89.5294342</v>
       </c>
-      <c r="D49" s="26" t="n">
+      <c r="D49" s="27" t="n">
         <v>26</v>
       </c>
-      <c r="E49" s="26" t="n">
+      <c r="E49" s="27" t="n">
         <v>89.5294342</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E50" s="21" t="n"/>
+      <c r="C50" s="22" t="n"/>
+      <c r="D50" s="22" t="n"/>
+      <c r="E50" s="22" t="n"/>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="21" t="inlineStr">
+      <c r="C51" s="22" t="inlineStr">
         <is>
           <t>N/Appl.</t>
         </is>
       </c>
-      <c r="D51" s="21" t="inlineStr">
+      <c r="D51" s="22" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
-      <c r="E51" s="21" t="inlineStr">
+      <c r="E51" s="22" t="inlineStr">
         <is>
           <t>n/a</t>
         </is>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E52" s="21" t="n"/>
+      <c r="C52" s="22" t="n"/>
+      <c r="D52" s="22" t="n"/>
+      <c r="E52" s="22" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="26" t="n">
+      <c r="C53" s="27" t="n">
         <v>65.64498901</v>
       </c>
-      <c r="D53" s="26" t="n">
+      <c r="D53" s="27" t="n">
         <v>96</v>
       </c>
-      <c r="E53" s="26" t="n">
+      <c r="E53" s="27" t="n">
         <v>65.64498901</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="26" t="n">
+      <c r="C54" s="27" t="n">
         <v>35.78147888</v>
       </c>
-      <c r="D54" s="26" t="n">
+      <c r="D54" s="27" t="n">
         <v>137</v>
       </c>
-      <c r="E54" s="26" t="n">
+      <c r="E54" s="27" t="n">
         <v>35.78147888</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="26" t="n">
+      <c r="C55" s="27" t="n">
         <v>79.99034119</v>
       </c>
-      <c r="D55" s="26" t="n">
+      <c r="D55" s="27" t="n">
         <v>54</v>
       </c>
-      <c r="E55" s="26" t="n">
+      <c r="E55" s="27" t="n">
         <v>79.99034119</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E56" s="21" t="n"/>
+      <c r="C56" s="22" t="n"/>
+      <c r="D56" s="22" t="n"/>
+      <c r="E56" s="22" t="n"/>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E57" s="21" t="n"/>
+      <c r="C57" s="22" t="n"/>
+      <c r="D57" s="22" t="n"/>
+      <c r="E57" s="22" t="n"/>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E58" s="21" t="n"/>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E59" s="21" t="n"/>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E60" s="21" t="n"/>
+      <c r="C60" s="22" t="n"/>
+      <c r="D60" s="22" t="n"/>
+      <c r="E60" s="22" t="n"/>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E61" s="21" t="n"/>
+      <c r="C61" s="22" t="n"/>
+      <c r="D61" s="22" t="n"/>
+      <c r="E61" s="22" t="n"/>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="26" t="n">
+      <c r="C62" s="27" t="n">
         <v>63.31701279</v>
       </c>
-      <c r="D62" s="26" t="n">
+      <c r="D62" s="27" t="n">
         <v>104</v>
       </c>
-      <c r="E62" s="26" t="n">
+      <c r="E62" s="27" t="n">
         <v>63.31701279000001</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="26" t="n">
+      <c r="C63" s="27" t="n">
         <v>65.33178710999999</v>
       </c>
-      <c r="D63" s="26" t="n">
+      <c r="D63" s="27" t="n">
         <v>98</v>
       </c>
-      <c r="E63" s="26" t="n">
+      <c r="E63" s="27" t="n">
         <v>65.33178710999999</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="26" t="n">
+      <c r="C64" s="27" t="n">
         <v>72.7449646</v>
       </c>
-      <c r="D64" s="26" t="n">
+      <c r="D64" s="27" t="n">
         <v>81</v>
       </c>
-      <c r="E64" s="26" t="n">
+      <c r="E64" s="27" t="n">
         <v>72.7449646</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="26" t="n">
+      <c r="C65" s="27" t="n">
         <v>85.40525055000001</v>
       </c>
-      <c r="D65" s="26" t="n">
+      <c r="D65" s="27" t="n">
         <v>42</v>
       </c>
-      <c r="E65" s="26" t="n">
+      <c r="E65" s="27" t="n">
         <v>85.40525055000001</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="26" t="n">
+      <c r="C66" s="27" t="n">
         <v>85.68788910000001</v>
       </c>
-      <c r="D66" s="26" t="n">
+      <c r="D66" s="27" t="n">
         <v>41</v>
       </c>
-      <c r="E66" s="26" t="n">
+      <c r="E66" s="27" t="n">
         <v>85.68788910000001</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E67" s="21" t="n"/>
+      <c r="C67" s="22" t="n"/>
+      <c r="D67" s="22" t="n"/>
+      <c r="E67" s="22" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="E14"/>
     <mergeCell ref="D13"/>
     <mergeCell ref="E13"/>
     <mergeCell ref="C13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T71"/>
+  <dimension ref="A1:U72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
+    <col width="14" customWidth="1" min="21" max="21"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Liner Shipping Connectivity Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-NRC-005</t>
         </is>
       </c>
     </row>
-    <row r="4" ht="102" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+    <row r="4" ht="119" customHeight="1">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
-[...7 lines deleted...]
-and (f) The number of other countries that are connected to the country through direct liner shipping services </t>
+      <c r="B4" s="11" t="inlineStr">
+        <is>
+          <t>The current version of the LSCI is generated from the following six components:  (a)The number of scheduled ship calls per week in the country; (b) Deployed annual capacity in Twenty-Foot-equivalent Units (TEU): total deployed capacity offered at the country; (c) The number of regular liner shipping services from and to the country; (d) The number of liner shipping companies that provide services from and to the country; (e) The average size in TEU (Twenty-Foot-equivalent Units) of the ships deployed by the scheduled service with the largest average vessel size; and (f) The number of other countries that are connected to the country through direct liner shipping services Index is normalized by UNCTAD using global average = 100 in 2023. Value considered here is the average of available quarterly data.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Index, maximum value in 2006 = 100</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=92</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-[...14 lines deleted...]
-      <c r="S14" s="19" t="n"/>
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="20" t="n"/>
+      <c r="F14" s="20" t="n"/>
+      <c r="G14" s="20" t="n"/>
+      <c r="H14" s="20" t="n"/>
+      <c r="I14" s="20" t="n"/>
+      <c r="J14" s="20" t="n"/>
+      <c r="K14" s="20" t="n"/>
+      <c r="L14" s="20" t="n"/>
+      <c r="M14" s="20" t="n"/>
+      <c r="N14" s="20" t="n"/>
+      <c r="O14" s="20" t="n"/>
+      <c r="P14" s="20" t="n"/>
+      <c r="Q14" s="20" t="n"/>
+      <c r="R14" s="20" t="n"/>
+      <c r="S14" s="20" t="n"/>
       <c r="T14" s="20" t="n"/>
+      <c r="U14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="L15" s="15" t="inlineStr">
+      <c r="L15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="M15" s="15" t="inlineStr">
+      <c r="M15" s="16" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="N15" s="15" t="inlineStr">
+      <c r="N15" s="16" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="O15" s="15" t="inlineStr">
+      <c r="O15" s="16" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="P15" s="15" t="inlineStr">
+      <c r="P15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="Q15" s="15" t="inlineStr">
+      <c r="Q15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="R15" s="15" t="inlineStr">
+      <c r="R15" s="16" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="S15" s="15" t="inlineStr">
+      <c r="S15" s="16" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="T15" s="15" t="inlineStr">
+      <c r="T15" s="16" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
+      <c r="U15" s="16" t="inlineStr">
+        <is>
+          <t>2024</t>
+        </is>
+      </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T16" s="21" t="n"/>
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
+      <c r="F16" s="22" t="n"/>
+      <c r="G16" s="22" t="n"/>
+      <c r="H16" s="22" t="n"/>
+      <c r="I16" s="22" t="n"/>
+      <c r="J16" s="22" t="n"/>
+      <c r="K16" s="22" t="n"/>
+      <c r="L16" s="22" t="n"/>
+      <c r="M16" s="22" t="n"/>
+      <c r="N16" s="22" t="n"/>
+      <c r="O16" s="22" t="n"/>
+      <c r="P16" s="22" t="n"/>
+      <c r="Q16" s="22" t="n"/>
+      <c r="R16" s="22" t="n"/>
+      <c r="S16" s="22" t="n"/>
+      <c r="T16" s="22" t="n"/>
+      <c r="U16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T17" s="21" t="n"/>
+      <c r="C17" s="22" t="n"/>
+      <c r="D17" s="22" t="n"/>
+      <c r="E17" s="22" t="n"/>
+      <c r="F17" s="22" t="n"/>
+      <c r="G17" s="22" t="n"/>
+      <c r="H17" s="22" t="n"/>
+      <c r="I17" s="22" t="n"/>
+      <c r="J17" s="22" t="n"/>
+      <c r="K17" s="22" t="n"/>
+      <c r="L17" s="22" t="n"/>
+      <c r="M17" s="22" t="n"/>
+      <c r="N17" s="22" t="n"/>
+      <c r="O17" s="22" t="n"/>
+      <c r="P17" s="22" t="n"/>
+      <c r="Q17" s="22" t="n"/>
+      <c r="R17" s="22" t="n"/>
+      <c r="S17" s="22" t="n"/>
+      <c r="T17" s="22" t="n"/>
+      <c r="U17" s="22" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="23" t="n">
-[...51 lines deleted...]
-        <v>144.99344</v>
+      <c r="C18" s="24" t="n">
+        <v>140.9028925</v>
+      </c>
+      <c r="D18" s="24" t="n">
+        <v>145.7130425</v>
+      </c>
+      <c r="E18" s="24" t="n">
+        <v>156.89687</v>
+      </c>
+      <c r="F18" s="24" t="n">
+        <v>148.16746</v>
+      </c>
+      <c r="G18" s="24" t="n">
+        <v>152.313035</v>
+      </c>
+      <c r="H18" s="24" t="n">
+        <v>155.7810675</v>
+      </c>
+      <c r="I18" s="24" t="n">
+        <v>147.00958</v>
+      </c>
+      <c r="J18" s="24" t="n">
+        <v>151.498305</v>
+      </c>
+      <c r="K18" s="24" t="n">
+        <v>159.080075</v>
+      </c>
+      <c r="L18" s="24" t="n">
+        <v>155.929935</v>
+      </c>
+      <c r="M18" s="24" t="n">
+        <v>156.5771175</v>
+      </c>
+      <c r="N18" s="24" t="n">
+        <v>145.99717</v>
+      </c>
+      <c r="O18" s="24" t="n">
+        <v>144.947925</v>
+      </c>
+      <c r="P18" s="24" t="n">
+        <v>145.6157725</v>
+      </c>
+      <c r="Q18" s="24" t="n">
+        <v>140.4346775</v>
+      </c>
+      <c r="R18" s="24" t="n">
+        <v>146.762565</v>
+      </c>
+      <c r="S18" s="24" t="n">
+        <v>149.55894</v>
+      </c>
+      <c r="T18" s="24" t="n">
+        <v>150.2365175</v>
+      </c>
+      <c r="U18" s="24" t="n">
+        <v>142.1570975</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T19" s="21" t="n"/>
+      <c r="C19" s="22" t="n"/>
+      <c r="D19" s="22" t="n"/>
+      <c r="E19" s="22" t="n"/>
+      <c r="F19" s="22" t="n"/>
+      <c r="G19" s="22" t="n"/>
+      <c r="H19" s="22" t="n"/>
+      <c r="I19" s="22" t="n"/>
+      <c r="J19" s="22" t="n"/>
+      <c r="K19" s="22" t="n"/>
+      <c r="L19" s="22" t="n"/>
+      <c r="M19" s="22" t="n"/>
+      <c r="N19" s="22" t="n"/>
+      <c r="O19" s="22" t="n"/>
+      <c r="P19" s="22" t="n"/>
+      <c r="Q19" s="22" t="n"/>
+      <c r="R19" s="22" t="n"/>
+      <c r="S19" s="22" t="n"/>
+      <c r="T19" s="22" t="n"/>
+      <c r="U19" s="22" t="n"/>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="23" t="n">
-[...51 lines deleted...]
-        <v>79.45677000000001</v>
+      <c r="C20" s="24" t="n">
+        <v>44.495665</v>
+      </c>
+      <c r="D20" s="24" t="n">
+        <v>52.4649675</v>
+      </c>
+      <c r="E20" s="24" t="n">
+        <v>48.00284</v>
+      </c>
+      <c r="F20" s="24" t="n">
+        <v>42.97868750000001</v>
+      </c>
+      <c r="G20" s="24" t="n">
+        <v>39.0915025</v>
+      </c>
+      <c r="H20" s="24" t="n">
+        <v>40.888115</v>
+      </c>
+      <c r="I20" s="24" t="n">
+        <v>40.0913825</v>
+      </c>
+      <c r="J20" s="24" t="n">
+        <v>40.270355</v>
+      </c>
+      <c r="K20" s="24" t="n">
+        <v>46.4538225</v>
+      </c>
+      <c r="L20" s="24" t="n">
+        <v>53.97652249999999</v>
+      </c>
+      <c r="M20" s="24" t="n">
+        <v>58.09415499999999</v>
+      </c>
+      <c r="N20" s="24" t="n">
+        <v>57.5130375</v>
+      </c>
+      <c r="O20" s="24" t="n">
+        <v>64.958815</v>
+      </c>
+      <c r="P20" s="24" t="n">
+        <v>63.126795</v>
+      </c>
+      <c r="Q20" s="24" t="n">
+        <v>66.709165</v>
+      </c>
+      <c r="R20" s="24" t="n">
+        <v>77.49407000000001</v>
+      </c>
+      <c r="S20" s="24" t="n">
+        <v>82.47678249999998</v>
+      </c>
+      <c r="T20" s="24" t="n">
+        <v>83.2464925</v>
+      </c>
+      <c r="U20" s="24" t="n">
+        <v>70.2207475</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T21" s="21" t="n"/>
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
+      <c r="F21" s="22" t="n"/>
+      <c r="G21" s="22" t="n"/>
+      <c r="H21" s="22" t="n"/>
+      <c r="I21" s="22" t="n"/>
+      <c r="J21" s="22" t="n"/>
+      <c r="K21" s="22" t="n"/>
+      <c r="L21" s="22" t="n"/>
+      <c r="M21" s="22" t="n"/>
+      <c r="N21" s="22" t="n"/>
+      <c r="O21" s="22" t="n"/>
+      <c r="P21" s="22" t="n"/>
+      <c r="Q21" s="22" t="n"/>
+      <c r="R21" s="22" t="n"/>
+      <c r="S21" s="22" t="n"/>
+      <c r="T21" s="22" t="n"/>
+      <c r="U21" s="22" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="23" t="n">
-[...51 lines deleted...]
-        <v>24.98333</v>
+      <c r="C22" s="24" t="n">
+        <v>20.9410425</v>
+      </c>
+      <c r="D22" s="24" t="n">
+        <v>19.2938675</v>
+      </c>
+      <c r="E22" s="24" t="n">
+        <v>18.572625</v>
+      </c>
+      <c r="F22" s="24" t="n">
+        <v>19.82553</v>
+      </c>
+      <c r="G22" s="24" t="n">
+        <v>24.5336</v>
+      </c>
+      <c r="H22" s="24" t="n">
+        <v>25.7899275</v>
+      </c>
+      <c r="I22" s="24" t="n">
+        <v>24.5981925</v>
+      </c>
+      <c r="J22" s="24" t="n">
+        <v>23.945785</v>
+      </c>
+      <c r="K22" s="24" t="n">
+        <v>24.717975</v>
+      </c>
+      <c r="L22" s="24" t="n">
+        <v>23.9243725</v>
+      </c>
+      <c r="M22" s="24" t="n">
+        <v>25.9671675</v>
+      </c>
+      <c r="N22" s="24" t="n">
+        <v>23.2490425</v>
+      </c>
+      <c r="O22" s="24" t="n">
+        <v>18.785685</v>
+      </c>
+      <c r="P22" s="24" t="n">
+        <v>22.4263325</v>
+      </c>
+      <c r="Q22" s="24" t="n">
+        <v>21.6241225</v>
+      </c>
+      <c r="R22" s="24" t="n">
+        <v>19.4351775</v>
+      </c>
+      <c r="S22" s="24" t="n">
+        <v>22.9365475</v>
+      </c>
+      <c r="T22" s="24" t="n">
+        <v>24.9650525</v>
+      </c>
+      <c r="U22" s="24" t="n">
+        <v>23.9376075</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="23" t="n">
-[...51 lines deleted...]
-        <v>46.5371</v>
+      <c r="C23" s="24" t="n">
+        <v>18.72172</v>
+      </c>
+      <c r="D23" s="24" t="n">
+        <v>19.6482075</v>
+      </c>
+      <c r="E23" s="24" t="n">
+        <v>21.3178025</v>
+      </c>
+      <c r="F23" s="24" t="n">
+        <v>18.254405</v>
+      </c>
+      <c r="G23" s="24" t="n">
+        <v>21.164685</v>
+      </c>
+      <c r="H23" s="24" t="n">
+        <v>19.6915975</v>
+      </c>
+      <c r="I23" s="24" t="n">
+        <v>15.1057675</v>
+      </c>
+      <c r="J23" s="24" t="n">
+        <v>21.63114</v>
+      </c>
+      <c r="K23" s="24" t="n">
+        <v>21.7191675</v>
+      </c>
+      <c r="L23" s="24" t="n">
+        <v>31.1958025</v>
+      </c>
+      <c r="M23" s="24" t="n">
+        <v>36.898315</v>
+      </c>
+      <c r="N23" s="24" t="n">
+        <v>34.59710749999999</v>
+      </c>
+      <c r="O23" s="24" t="n">
+        <v>32.3786575</v>
+      </c>
+      <c r="P23" s="24" t="n">
+        <v>32.2428625</v>
+      </c>
+      <c r="Q23" s="24" t="n">
+        <v>39.07691</v>
+      </c>
+      <c r="R23" s="24" t="n">
+        <v>37.277455</v>
+      </c>
+      <c r="S23" s="24" t="n">
+        <v>35.921765</v>
+      </c>
+      <c r="T23" s="24" t="n">
+        <v>41.0189375</v>
+      </c>
+      <c r="U23" s="24" t="n">
+        <v>47.59570000000001</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="23" t="n">
-[...51 lines deleted...]
-        <v>1191.26037</v>
+      <c r="C24" s="24" t="n">
+        <v>737.6601475</v>
+      </c>
+      <c r="D24" s="24" t="n">
+        <v>794.3269124999999</v>
+      </c>
+      <c r="E24" s="24" t="n">
+        <v>828.950045</v>
+      </c>
+      <c r="F24" s="24" t="n">
+        <v>791.0234975000001</v>
+      </c>
+      <c r="G24" s="24" t="n">
+        <v>845.396585</v>
+      </c>
+      <c r="H24" s="24" t="n">
+        <v>909.3611225</v>
+      </c>
+      <c r="I24" s="24" t="n">
+        <v>892.0369475</v>
+      </c>
+      <c r="J24" s="24" t="n">
+        <v>890.839125</v>
+      </c>
+      <c r="K24" s="24" t="n">
+        <v>883.3437375</v>
+      </c>
+      <c r="L24" s="24" t="n">
+        <v>915.5354074999999</v>
+      </c>
+      <c r="M24" s="24" t="n">
+        <v>914.0066925000001</v>
+      </c>
+      <c r="N24" s="24" t="n">
+        <v>929.1329575</v>
+      </c>
+      <c r="O24" s="24" t="n">
+        <v>985.729045</v>
+      </c>
+      <c r="P24" s="24" t="n">
+        <v>999.7177624999999</v>
+      </c>
+      <c r="Q24" s="24" t="n">
+        <v>1007.06773</v>
+      </c>
+      <c r="R24" s="24" t="n">
+        <v>1088.791775</v>
+      </c>
+      <c r="S24" s="24" t="n">
+        <v>1144.56045</v>
+      </c>
+      <c r="T24" s="24" t="n">
+        <v>1175.35392</v>
+      </c>
+      <c r="U24" s="24" t="n">
+        <v>1214.853205</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="23" t="n">
+      <c r="C25" s="24" t="n">
         <v>3.26918</v>
       </c>
-      <c r="D25" s="23" t="n">
-[...8 lines deleted...]
-      <c r="G25" s="23" t="n">
+      <c r="D25" s="24" t="n">
+        <v>3.26918</v>
+      </c>
+      <c r="E25" s="24" t="n">
+        <v>5.1094</v>
+      </c>
+      <c r="F25" s="24" t="n">
+        <v>5.309065</v>
+      </c>
+      <c r="G25" s="24" t="n">
+        <v>6.70715</v>
+      </c>
+      <c r="H25" s="24" t="n">
         <v>6.75677</v>
       </c>
-      <c r="H25" s="23" t="n">
-[...5 lines deleted...]
-      <c r="J25" s="23" t="n">
+      <c r="I25" s="24" t="n">
+        <v>8.1814325</v>
+      </c>
+      <c r="J25" s="24" t="n">
+        <v>9.954105</v>
+      </c>
+      <c r="K25" s="24" t="n">
         <v>10.6911</v>
       </c>
-      <c r="K25" s="23" t="n">
+      <c r="L25" s="24" t="n">
         <v>10.6911</v>
       </c>
-      <c r="L25" s="23" t="n">
-[...5 lines deleted...]
-      <c r="N25" s="23" t="n">
+      <c r="M25" s="24" t="n">
+        <v>8.4107825</v>
+      </c>
+      <c r="N25" s="24" t="n">
         <v>7.72688</v>
       </c>
-      <c r="O25" s="23" t="n">
-[...5 lines deleted...]
-      <c r="Q25" s="23" t="n">
+      <c r="O25" s="24" t="n">
+        <v>7.70401</v>
+      </c>
+      <c r="P25" s="24" t="n">
+        <v>7.72799</v>
+      </c>
+      <c r="Q25" s="24" t="n">
+        <v>9.5821925</v>
+      </c>
+      <c r="R25" s="24" t="n">
         <v>9.32138</v>
       </c>
-      <c r="R25" s="23" t="n">
+      <c r="S25" s="24" t="n">
         <v>9.32138</v>
       </c>
-      <c r="S25" s="23" t="n">
-[...2 lines deleted...]
-      <c r="T25" s="23" t="n">
+      <c r="T25" s="24" t="n">
         <v>8.213749999999999</v>
       </c>
+      <c r="U25" s="24" t="n">
+        <v>8.244114999999999</v>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="23" t="n">
-[...51 lines deleted...]
-        <v>41.08375</v>
+      <c r="C26" s="24" t="n">
+        <v>42.8031525</v>
+      </c>
+      <c r="D26" s="24" t="n">
+        <v>47.81430750000001</v>
+      </c>
+      <c r="E26" s="24" t="n">
+        <v>50.0145525</v>
+      </c>
+      <c r="F26" s="24" t="n">
+        <v>49.4372625</v>
+      </c>
+      <c r="G26" s="24" t="n">
+        <v>44.6639225</v>
+      </c>
+      <c r="H26" s="24" t="n">
+        <v>46.88456500000001</v>
+      </c>
+      <c r="I26" s="24" t="n">
+        <v>44.20623500000001</v>
+      </c>
+      <c r="J26" s="24" t="n">
+        <v>51.9460475</v>
+      </c>
+      <c r="K26" s="24" t="n">
+        <v>49.3136775</v>
+      </c>
+      <c r="L26" s="24" t="n">
+        <v>39.5621675</v>
+      </c>
+      <c r="M26" s="24" t="n">
+        <v>40.046835</v>
+      </c>
+      <c r="N26" s="24" t="n">
+        <v>42.6636975</v>
+      </c>
+      <c r="O26" s="24" t="n">
+        <v>41.5284875</v>
+      </c>
+      <c r="P26" s="24" t="n">
+        <v>37.508495</v>
+      </c>
+      <c r="Q26" s="24" t="n">
+        <v>37.24765</v>
+      </c>
+      <c r="R26" s="24" t="n">
+        <v>37.9959875</v>
+      </c>
+      <c r="S26" s="24" t="n">
+        <v>39.7611875</v>
+      </c>
+      <c r="T26" s="24" t="n">
+        <v>40.9524125</v>
+      </c>
+      <c r="U26" s="24" t="n">
+        <v>42.15154</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="23" t="n">
-[...51 lines deleted...]
-        <v>26.78904</v>
+      <c r="C27" s="24" t="n">
+        <v>20.3441125</v>
+      </c>
+      <c r="D27" s="24" t="n">
+        <v>16.9291325</v>
+      </c>
+      <c r="E27" s="24" t="n">
+        <v>23.33914</v>
+      </c>
+      <c r="F27" s="24" t="n">
+        <v>18.7665925</v>
+      </c>
+      <c r="G27" s="24" t="n">
+        <v>23.5932225</v>
+      </c>
+      <c r="H27" s="24" t="n">
+        <v>23.4375725</v>
+      </c>
+      <c r="I27" s="24" t="n">
+        <v>23.440485</v>
+      </c>
+      <c r="J27" s="24" t="n">
+        <v>20.5905975</v>
+      </c>
+      <c r="K27" s="24" t="n">
+        <v>21.07433</v>
+      </c>
+      <c r="L27" s="24" t="n">
+        <v>19.7846825</v>
+      </c>
+      <c r="M27" s="24" t="n">
+        <v>17.6067125</v>
+      </c>
+      <c r="N27" s="24" t="n">
+        <v>20.387785</v>
+      </c>
+      <c r="O27" s="24" t="n">
+        <v>22.36707</v>
+      </c>
+      <c r="P27" s="24" t="n">
+        <v>22.461215</v>
+      </c>
+      <c r="Q27" s="24" t="n">
+        <v>19.8097725</v>
+      </c>
+      <c r="R27" s="24" t="n">
+        <v>18.690165</v>
+      </c>
+      <c r="S27" s="24" t="n">
+        <v>19.4631775</v>
+      </c>
+      <c r="T27" s="24" t="n">
+        <v>28.6954725</v>
+      </c>
+      <c r="U27" s="24" t="n">
+        <v>27.7536525</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="23" t="n">
-[...51 lines deleted...]
-        <v>339.97388</v>
+      <c r="C28" s="24" t="n">
+        <v>213.523655</v>
+      </c>
+      <c r="D28" s="24" t="n">
+        <v>237.81793</v>
+      </c>
+      <c r="E28" s="24" t="n">
+        <v>256.5276725</v>
+      </c>
+      <c r="F28" s="24" t="n">
+        <v>252.1661425</v>
+      </c>
+      <c r="G28" s="24" t="n">
+        <v>245.9294925</v>
+      </c>
+      <c r="H28" s="24" t="n">
+        <v>260.096225</v>
+      </c>
+      <c r="I28" s="24" t="n">
+        <v>237.7845675</v>
+      </c>
+      <c r="J28" s="24" t="n">
+        <v>233.1498425</v>
+      </c>
+      <c r="K28" s="24" t="n">
+        <v>233.6457625</v>
+      </c>
+      <c r="L28" s="24" t="n">
+        <v>245.322365</v>
+      </c>
+      <c r="M28" s="24" t="n">
+        <v>262.718035</v>
+      </c>
+      <c r="N28" s="24" t="n">
+        <v>253.9218525</v>
+      </c>
+      <c r="O28" s="24" t="n">
+        <v>256.6740125</v>
+      </c>
+      <c r="P28" s="24" t="n">
+        <v>245.61326</v>
+      </c>
+      <c r="Q28" s="24" t="n">
+        <v>251.0605925</v>
+      </c>
+      <c r="R28" s="24" t="n">
+        <v>270.4622</v>
+      </c>
+      <c r="S28" s="24" t="n">
+        <v>295.2531749999999</v>
+      </c>
+      <c r="T28" s="24" t="n">
+        <v>330.6207925</v>
+      </c>
+      <c r="U28" s="24" t="n">
+        <v>345.6403025</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="23" t="n">
-[...51 lines deleted...]
-        <v>224.60295</v>
+      <c r="C29" s="24" t="n">
+        <v>220.3248875</v>
+      </c>
+      <c r="D29" s="24" t="n">
+        <v>227.2748325</v>
+      </c>
+      <c r="E29" s="24" t="n">
+        <v>240.9114875</v>
+      </c>
+      <c r="F29" s="24" t="n">
+        <v>235.0735125</v>
+      </c>
+      <c r="G29" s="24" t="n">
+        <v>237.635845</v>
+      </c>
+      <c r="H29" s="24" t="n">
+        <v>237.2379075</v>
+      </c>
+      <c r="I29" s="24" t="n">
+        <v>219.303915</v>
+      </c>
+      <c r="J29" s="24" t="n">
+        <v>230.254365</v>
+      </c>
+      <c r="K29" s="24" t="n">
+        <v>224.17411</v>
+      </c>
+      <c r="L29" s="24" t="n">
+        <v>232.1924425</v>
+      </c>
+      <c r="M29" s="24" t="n">
+        <v>217.835235</v>
+      </c>
+      <c r="N29" s="24" t="n">
+        <v>224.0402625</v>
+      </c>
+      <c r="O29" s="24" t="n">
+        <v>232.2017125</v>
+      </c>
+      <c r="P29" s="24" t="n">
+        <v>224.9042925</v>
+      </c>
+      <c r="Q29" s="24" t="n">
+        <v>208.188245</v>
+      </c>
+      <c r="R29" s="24" t="n">
+        <v>196.7567225</v>
+      </c>
+      <c r="S29" s="24" t="n">
+        <v>217.057525</v>
+      </c>
+      <c r="T29" s="24" t="n">
+        <v>236.861145</v>
+      </c>
+      <c r="U29" s="24" t="n">
+        <v>229.0517775</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="23" t="n">
-[...51 lines deleted...]
-        <v>415.04863</v>
+      <c r="C30" s="24" t="n">
+        <v>519.5934500000001</v>
+      </c>
+      <c r="D30" s="24" t="n">
+        <v>514.8594175000001</v>
+      </c>
+      <c r="E30" s="24" t="n">
+        <v>495.9463575</v>
+      </c>
+      <c r="F30" s="24" t="n">
+        <v>463.725435</v>
+      </c>
+      <c r="G30" s="24" t="n">
+        <v>475.776565</v>
+      </c>
+      <c r="H30" s="24" t="n">
+        <v>462.8175225</v>
+      </c>
+      <c r="I30" s="24" t="n">
+        <v>439.29376</v>
+      </c>
+      <c r="J30" s="24" t="n">
+        <v>432.7417425</v>
+      </c>
+      <c r="K30" s="24" t="n">
+        <v>419.730935</v>
+      </c>
+      <c r="L30" s="24" t="n">
+        <v>429.4104799999999</v>
+      </c>
+      <c r="M30" s="24" t="n">
+        <v>416.8269975000001</v>
+      </c>
+      <c r="N30" s="24" t="n">
+        <v>396.679305</v>
+      </c>
+      <c r="O30" s="24" t="n">
+        <v>400.27648</v>
+      </c>
+      <c r="P30" s="24" t="n">
+        <v>412.359705</v>
+      </c>
+      <c r="Q30" s="24" t="n">
+        <v>411.3216225</v>
+      </c>
+      <c r="R30" s="24" t="n">
+        <v>394.185445</v>
+      </c>
+      <c r="S30" s="24" t="n">
+        <v>391.132925</v>
+      </c>
+      <c r="T30" s="24" t="n">
+        <v>411.3283075</v>
+      </c>
+      <c r="U30" s="24" t="n">
+        <v>418.040245</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T31" s="21" t="n"/>
+      <c r="C31" s="22" t="n"/>
+      <c r="D31" s="22" t="n"/>
+      <c r="E31" s="22" t="n"/>
+      <c r="F31" s="22" t="n"/>
+      <c r="G31" s="22" t="n"/>
+      <c r="H31" s="22" t="n"/>
+      <c r="I31" s="22" t="n"/>
+      <c r="J31" s="22" t="n"/>
+      <c r="K31" s="22" t="n"/>
+      <c r="L31" s="22" t="n"/>
+      <c r="M31" s="22" t="n"/>
+      <c r="N31" s="22" t="n"/>
+      <c r="O31" s="22" t="n"/>
+      <c r="P31" s="22" t="n"/>
+      <c r="Q31" s="22" t="n"/>
+      <c r="R31" s="22" t="n"/>
+      <c r="S31" s="22" t="n"/>
+      <c r="T31" s="22" t="n"/>
+      <c r="U31" s="22" t="n"/>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="23" t="n">
-[...5 lines deleted...]
-      <c r="E32" s="23" t="n">
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="24" t="n">
         <v>8.636430000000001</v>
       </c>
-      <c r="F32" s="23" t="n">
-[...26 lines deleted...]
-      <c r="O32" s="23" t="n">
+      <c r="F32" s="24" t="n">
+        <v>7.453067500000001</v>
+      </c>
+      <c r="G32" s="24" t="n">
+        <v>9.866760000000001</v>
+      </c>
+      <c r="H32" s="24" t="n">
+        <v>11.4123275</v>
+      </c>
+      <c r="I32" s="24" t="n">
+        <v>13.42611</v>
+      </c>
+      <c r="J32" s="24" t="n">
+        <v>18.6272125</v>
+      </c>
+      <c r="K32" s="24" t="n">
+        <v>13.02848</v>
+      </c>
+      <c r="L32" s="24" t="n">
+        <v>14.6663275</v>
+      </c>
+      <c r="M32" s="24" t="n">
+        <v>16.6869375</v>
+      </c>
+      <c r="N32" s="24" t="n">
+        <v>15.001305</v>
+      </c>
+      <c r="O32" s="24" t="n">
+        <v>12.545065</v>
+      </c>
+      <c r="P32" s="24" t="n">
+        <v>7.582049999999999</v>
+      </c>
+      <c r="Q32" s="24" t="n">
+        <v>15.4733475</v>
+      </c>
+      <c r="R32" s="24" t="n">
+        <v>15.3533975</v>
+      </c>
+      <c r="S32" s="24" t="n">
+        <v>16.04899</v>
+      </c>
+      <c r="T32" s="24" t="n">
+        <v>16.5478775</v>
+      </c>
+      <c r="U32" s="24" t="n">
+        <v>16.310395</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="17" t="inlineStr">
+        <is>
+          <t>KGZ</t>
+        </is>
+      </c>
+      <c r="B33" s="17" t="inlineStr">
+        <is>
+          <t>Kyrgyz Republic</t>
+        </is>
+      </c>
+      <c r="C33" s="22" t="n"/>
+      <c r="D33" s="22" t="n"/>
+      <c r="E33" s="22" t="n"/>
+      <c r="F33" s="22" t="n"/>
+      <c r="G33" s="22" t="n"/>
+      <c r="H33" s="22" t="n"/>
+      <c r="I33" s="22" t="n"/>
+      <c r="J33" s="22" t="n"/>
+      <c r="K33" s="22" t="n"/>
+      <c r="L33" s="22" t="n"/>
+      <c r="M33" s="22" t="n"/>
+      <c r="N33" s="22" t="n"/>
+      <c r="O33" s="22" t="n"/>
+      <c r="P33" s="22" t="n"/>
+      <c r="Q33" s="22" t="n"/>
+      <c r="R33" s="22" t="n"/>
+      <c r="S33" s="22" t="n"/>
+      <c r="T33" s="22" t="n"/>
+      <c r="U33" s="22" t="n"/>
+    </row>
+    <row r="34">
+      <c r="A34" s="17" t="inlineStr">
+        <is>
+          <t>LAO</t>
+        </is>
+      </c>
+      <c r="B34" s="17" t="inlineStr">
+        <is>
+          <t>Lao People's Democratic Republic</t>
+        </is>
+      </c>
+      <c r="C34" s="22" t="n"/>
+      <c r="D34" s="22" t="n"/>
+      <c r="E34" s="22" t="n"/>
+      <c r="F34" s="22" t="n"/>
+      <c r="G34" s="22" t="n"/>
+      <c r="H34" s="22" t="n"/>
+      <c r="I34" s="22" t="n"/>
+      <c r="J34" s="22" t="n"/>
+      <c r="K34" s="22" t="n"/>
+      <c r="L34" s="22" t="n"/>
+      <c r="M34" s="22" t="n"/>
+      <c r="N34" s="22" t="n"/>
+      <c r="O34" s="22" t="n"/>
+      <c r="P34" s="22" t="n"/>
+      <c r="Q34" s="22" t="n"/>
+      <c r="R34" s="22" t="n"/>
+      <c r="S34" s="22" t="n"/>
+      <c r="T34" s="22" t="n"/>
+      <c r="U34" s="22" t="n"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="17" t="inlineStr">
+        <is>
+          <t>MYS</t>
+        </is>
+      </c>
+      <c r="B35" s="17" t="inlineStr">
+        <is>
+          <t>Malaysia</t>
+        </is>
+      </c>
+      <c r="C35" s="24" t="n">
+        <v>394.4776875</v>
+      </c>
+      <c r="D35" s="24" t="n">
+        <v>429.74247</v>
+      </c>
+      <c r="E35" s="24" t="n">
+        <v>450.786905</v>
+      </c>
+      <c r="F35" s="24" t="n">
+        <v>424.5434725</v>
+      </c>
+      <c r="G35" s="24" t="n">
+        <v>442.247695</v>
+      </c>
+      <c r="H35" s="24" t="n">
+        <v>493.95318</v>
+      </c>
+      <c r="I35" s="24" t="n">
+        <v>480.83371</v>
+      </c>
+      <c r="J35" s="24" t="n">
+        <v>474.15216</v>
+      </c>
+      <c r="K35" s="24" t="n">
+        <v>461.6900325</v>
+      </c>
+      <c r="L35" s="24" t="n">
+        <v>473.3002499999999</v>
+      </c>
+      <c r="M35" s="24" t="n">
+        <v>478.178465</v>
+      </c>
+      <c r="N35" s="24" t="n">
+        <v>463.0247075</v>
+      </c>
+      <c r="O35" s="24" t="n">
+        <v>467.134855</v>
+      </c>
+      <c r="P35" s="24" t="n">
+        <v>460.5462075</v>
+      </c>
+      <c r="Q35" s="24" t="n">
+        <v>468.5965325</v>
+      </c>
+      <c r="R35" s="24" t="n">
+        <v>473.33377</v>
+      </c>
+      <c r="S35" s="24" t="n">
+        <v>477.81565</v>
+      </c>
+      <c r="T35" s="24" t="n">
+        <v>493.3251475</v>
+      </c>
+      <c r="U35" s="24" t="n">
+        <v>491.4130175</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="17" t="inlineStr">
+        <is>
+          <t>MDV</t>
+        </is>
+      </c>
+      <c r="B36" s="17" t="inlineStr">
+        <is>
+          <t>Maldives</t>
+        </is>
+      </c>
+      <c r="C36" s="24" t="n">
+        <v>16.1888825</v>
+      </c>
+      <c r="D36" s="24" t="n">
+        <v>17.4363125</v>
+      </c>
+      <c r="E36" s="24" t="n">
+        <v>15.52548</v>
+      </c>
+      <c r="F36" s="24" t="n">
+        <v>19.64901</v>
+      </c>
+      <c r="G36" s="24" t="n">
+        <v>20.1850825</v>
+      </c>
+      <c r="H36" s="24" t="n">
+        <v>21.6311275</v>
+      </c>
+      <c r="I36" s="24" t="n">
+        <v>18.51206</v>
+      </c>
+      <c r="J36" s="24" t="n">
+        <v>19.9318425</v>
+      </c>
+      <c r="K36" s="24" t="n">
+        <v>15.8907525</v>
+      </c>
+      <c r="L36" s="24" t="n">
+        <v>10.7419175</v>
+      </c>
+      <c r="M36" s="24" t="n">
+        <v>18.3263075</v>
+      </c>
+      <c r="N36" s="24" t="n">
+        <v>12.999495</v>
+      </c>
+      <c r="O36" s="24" t="n">
+        <v>17.97649</v>
+      </c>
+      <c r="P36" s="24" t="n">
+        <v>18.3486125</v>
+      </c>
+      <c r="Q36" s="24" t="n">
+        <v>18.89475</v>
+      </c>
+      <c r="R36" s="24" t="n">
+        <v>19.4629375</v>
+      </c>
+      <c r="S36" s="24" t="n">
+        <v>23.00186</v>
+      </c>
+      <c r="T36" s="24" t="n">
+        <v>20.4578925</v>
+      </c>
+      <c r="U36" s="24" t="n">
+        <v>16.9224525</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="17" t="inlineStr">
+        <is>
+          <t>MHL</t>
+        </is>
+      </c>
+      <c r="B37" s="17" t="inlineStr">
+        <is>
+          <t>Marshall Islands</t>
+        </is>
+      </c>
+      <c r="C37" s="24" t="n">
+        <v>14.849145</v>
+      </c>
+      <c r="D37" s="24" t="n">
+        <v>16.4452075</v>
+      </c>
+      <c r="E37" s="24" t="n">
+        <v>14.66086</v>
+      </c>
+      <c r="F37" s="24" t="n">
+        <v>13.28523</v>
+      </c>
+      <c r="G37" s="24" t="n">
+        <v>10.62002</v>
+      </c>
+      <c r="H37" s="24" t="n">
+        <v>11.4123275</v>
+      </c>
+      <c r="I37" s="24" t="n">
+        <v>16.70911</v>
+      </c>
+      <c r="J37" s="24" t="n">
+        <v>22.29153</v>
+      </c>
+      <c r="K37" s="24" t="n">
+        <v>17.267665</v>
+      </c>
+      <c r="L37" s="24" t="n">
+        <v>19.6456075</v>
+      </c>
+      <c r="M37" s="24" t="n">
+        <v>21.21044</v>
+      </c>
+      <c r="N37" s="24" t="n">
+        <v>22.9750225</v>
+      </c>
+      <c r="O37" s="24" t="n">
+        <v>20.3537275</v>
+      </c>
+      <c r="P37" s="24" t="n">
+        <v>17.21868</v>
+      </c>
+      <c r="Q37" s="24" t="n">
+        <v>23.3268</v>
+      </c>
+      <c r="R37" s="24" t="n">
+        <v>22.8167275</v>
+      </c>
+      <c r="S37" s="24" t="n">
+        <v>21.55924</v>
+      </c>
+      <c r="T37" s="24" t="n">
+        <v>21.5664075</v>
+      </c>
+      <c r="U37" s="24" t="n">
+        <v>21.64473</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="17" t="inlineStr">
+        <is>
+          <t>FSM</t>
+        </is>
+      </c>
+      <c r="B38" s="17" t="inlineStr">
+        <is>
+          <t>Micronesia (Federated States of)</t>
+        </is>
+      </c>
+      <c r="C38" s="24" t="n">
+        <v>8.60426</v>
+      </c>
+      <c r="D38" s="24" t="n">
+        <v>12.581885</v>
+      </c>
+      <c r="E38" s="24" t="n">
+        <v>12.86694</v>
+      </c>
+      <c r="F38" s="24" t="n">
+        <v>12.1076225</v>
+      </c>
+      <c r="G38" s="24" t="n">
+        <v>7.560110000000001</v>
+      </c>
+      <c r="H38" s="24" t="n">
+        <v>5.5293925</v>
+      </c>
+      <c r="I38" s="24" t="n">
+        <v>8.42257</v>
+      </c>
+      <c r="J38" s="24" t="n">
+        <v>6.50492</v>
+      </c>
+      <c r="K38" s="24" t="n">
+        <v>7.077305</v>
+      </c>
+      <c r="L38" s="24" t="n">
+        <v>7.64969</v>
+      </c>
+      <c r="M38" s="24" t="n">
+        <v>7.64969</v>
+      </c>
+      <c r="N38" s="24" t="n">
+        <v>8.05059</v>
+      </c>
+      <c r="O38" s="24" t="n">
+        <v>11.104935</v>
+      </c>
+      <c r="P38" s="24" t="n">
+        <v>12.82949</v>
+      </c>
+      <c r="Q38" s="24" t="n">
+        <v>14.4373775</v>
+      </c>
+      <c r="R38" s="24" t="n">
+        <v>14.97334</v>
+      </c>
+      <c r="S38" s="24" t="n">
+        <v>14.9732475</v>
+      </c>
+      <c r="T38" s="24" t="n">
+        <v>14.97297</v>
+      </c>
+      <c r="U38" s="24" t="n">
+        <v>14.99292</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="17" t="inlineStr">
+        <is>
+          <t>MNG</t>
+        </is>
+      </c>
+      <c r="B39" s="17" t="inlineStr">
+        <is>
+          <t>Mongolia</t>
+        </is>
+      </c>
+      <c r="C39" s="22" t="n"/>
+      <c r="D39" s="22" t="n"/>
+      <c r="E39" s="22" t="n"/>
+      <c r="F39" s="22" t="n"/>
+      <c r="G39" s="22" t="n"/>
+      <c r="H39" s="22" t="n"/>
+      <c r="I39" s="22" t="n"/>
+      <c r="J39" s="22" t="n"/>
+      <c r="K39" s="22" t="n"/>
+      <c r="L39" s="22" t="n"/>
+      <c r="M39" s="22" t="n"/>
+      <c r="N39" s="22" t="n"/>
+      <c r="O39" s="22" t="n"/>
+      <c r="P39" s="22" t="n"/>
+      <c r="Q39" s="22" t="n"/>
+      <c r="R39" s="22" t="n"/>
+      <c r="S39" s="22" t="n"/>
+      <c r="T39" s="22" t="n"/>
+      <c r="U39" s="22" t="n"/>
+    </row>
+    <row r="40">
+      <c r="A40" s="17" t="inlineStr">
+        <is>
+          <t>MMR</t>
+        </is>
+      </c>
+      <c r="B40" s="17" t="inlineStr">
+        <is>
+          <t>Myanmar</t>
+        </is>
+      </c>
+      <c r="C40" s="24" t="n">
+        <v>16.6625175</v>
+      </c>
+      <c r="D40" s="24" t="n">
+        <v>15.488755</v>
+      </c>
+      <c r="E40" s="24" t="n">
+        <v>18.625335</v>
+      </c>
+      <c r="F40" s="24" t="n">
+        <v>22.7532475</v>
+      </c>
+      <c r="G40" s="24" t="n">
+        <v>25.45837</v>
+      </c>
+      <c r="H40" s="24" t="n">
+        <v>25.64648</v>
+      </c>
+      <c r="I40" s="24" t="n">
+        <v>37.2916675</v>
+      </c>
+      <c r="J40" s="24" t="n">
+        <v>39.9086675</v>
+      </c>
+      <c r="K40" s="24" t="n">
+        <v>40.06059999999999</v>
+      </c>
+      <c r="L40" s="24" t="n">
+        <v>47.5433</v>
+      </c>
+      <c r="M40" s="24" t="n">
+        <v>52.72942</v>
+      </c>
+      <c r="N40" s="24" t="n">
+        <v>44.97264</v>
+      </c>
+      <c r="O40" s="24" t="n">
+        <v>43.4245575</v>
+      </c>
+      <c r="P40" s="24" t="n">
+        <v>37.23075</v>
+      </c>
+      <c r="Q40" s="24" t="n">
+        <v>38.3599275</v>
+      </c>
+      <c r="R40" s="24" t="n">
+        <v>32.31519249999999</v>
+      </c>
+      <c r="S40" s="24" t="n">
+        <v>36.2486375</v>
+      </c>
+      <c r="T40" s="24" t="n">
+        <v>47.246375</v>
+      </c>
+      <c r="U40" s="24" t="n">
+        <v>41.1990725</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="17" t="inlineStr">
+        <is>
+          <t>NIU</t>
+        </is>
+      </c>
+      <c r="B41" s="17" t="inlineStr">
+        <is>
+          <t>Niue</t>
+        </is>
+      </c>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="24" t="n">
+        <v>4.27479</v>
+      </c>
+      <c r="H41" s="24" t="n">
+        <v>4.27479</v>
+      </c>
+      <c r="I41" s="24" t="n">
+        <v>4.27479</v>
+      </c>
+      <c r="J41" s="24" t="n">
+        <v>4.5299</v>
+      </c>
+      <c r="K41" s="22" t="n"/>
+      <c r="L41" s="22" t="n"/>
+      <c r="M41" s="22" t="n"/>
+      <c r="N41" s="22" t="n"/>
+      <c r="O41" s="22" t="n"/>
+      <c r="P41" s="22" t="n"/>
+      <c r="Q41" s="24" t="n">
+        <v>5.76222</v>
+      </c>
+      <c r="R41" s="24" t="n">
+        <v>5.76222</v>
+      </c>
+      <c r="S41" s="24" t="n">
+        <v>5.76222</v>
+      </c>
+      <c r="T41" s="24" t="n">
+        <v>5.76222</v>
+      </c>
+      <c r="U41" s="24" t="n">
+        <v>5.76222</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="17" t="inlineStr">
+        <is>
+          <t>NRU</t>
+        </is>
+      </c>
+      <c r="B42" s="17" t="inlineStr">
+        <is>
+          <t>Nauru</t>
+        </is>
+      </c>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="24" t="n">
+        <v>4.22404</v>
+      </c>
+      <c r="H42" s="24" t="n">
+        <v>4.22404</v>
+      </c>
+      <c r="I42" s="24" t="n">
+        <v>4.22404</v>
+      </c>
+      <c r="J42" s="24" t="n">
+        <v>4.157445</v>
+      </c>
+      <c r="K42" s="24" t="n">
+        <v>6.052239999999999</v>
+      </c>
+      <c r="L42" s="24" t="n">
+        <v>6.85534</v>
+      </c>
+      <c r="M42" s="24" t="n">
+        <v>5.240287500000001</v>
+      </c>
+      <c r="N42" s="24" t="n">
+        <v>4.4780375</v>
+      </c>
+      <c r="O42" s="24" t="n">
+        <v>4.8308375</v>
+      </c>
+      <c r="P42" s="24" t="n">
+        <v>4.661475</v>
+      </c>
+      <c r="Q42" s="24" t="n">
+        <v>4.548566666666667</v>
+      </c>
+      <c r="R42" s="22" t="n"/>
+      <c r="S42" s="22" t="n"/>
+      <c r="T42" s="22" t="n"/>
+      <c r="U42" s="22" t="n"/>
+    </row>
+    <row r="43">
+      <c r="A43" s="17" t="inlineStr">
+        <is>
+          <t>NPL</t>
+        </is>
+      </c>
+      <c r="B43" s="17" t="inlineStr">
+        <is>
+          <t>Nepal</t>
+        </is>
+      </c>
+      <c r="C43" s="22" t="n"/>
+      <c r="D43" s="22" t="n"/>
+      <c r="E43" s="22" t="n"/>
+      <c r="F43" s="22" t="n"/>
+      <c r="G43" s="22" t="n"/>
+      <c r="H43" s="22" t="n"/>
+      <c r="I43" s="22" t="n"/>
+      <c r="J43" s="22" t="n"/>
+      <c r="K43" s="22" t="n"/>
+      <c r="L43" s="22" t="n"/>
+      <c r="M43" s="22" t="n"/>
+      <c r="N43" s="22" t="n"/>
+      <c r="O43" s="22" t="n"/>
+      <c r="P43" s="22" t="n"/>
+      <c r="Q43" s="22" t="n"/>
+      <c r="R43" s="22" t="n"/>
+      <c r="S43" s="22" t="n"/>
+      <c r="T43" s="22" t="n"/>
+      <c r="U43" s="22" t="n"/>
+    </row>
+    <row r="44">
+      <c r="A44" s="17" t="inlineStr">
+        <is>
+          <t>NZL</t>
+        </is>
+      </c>
+      <c r="B44" s="17" t="inlineStr">
+        <is>
+          <t>New Zealand</t>
+        </is>
+      </c>
+      <c r="C44" s="24" t="n">
+        <v>91.96336500000001</v>
+      </c>
+      <c r="D44" s="24" t="n">
+        <v>100.549245</v>
+      </c>
+      <c r="E44" s="24" t="n">
+        <v>97.23086499999999</v>
+      </c>
+      <c r="F44" s="24" t="n">
+        <v>88.63100249999999</v>
+      </c>
+      <c r="G44" s="24" t="n">
+        <v>84.22393249999999</v>
+      </c>
+      <c r="H44" s="24" t="n">
+        <v>83.74363500000001</v>
+      </c>
+      <c r="I44" s="24" t="n">
+        <v>87.2449725</v>
+      </c>
+      <c r="J44" s="24" t="n">
+        <v>89.707335</v>
+      </c>
+      <c r="K44" s="24" t="n">
+        <v>92.47419249999999</v>
+      </c>
+      <c r="L44" s="24" t="n">
+        <v>92.7734325</v>
+      </c>
+      <c r="M44" s="24" t="n">
+        <v>89.9740525</v>
+      </c>
+      <c r="N44" s="24" t="n">
+        <v>104.1247975</v>
+      </c>
+      <c r="O44" s="24" t="n">
+        <v>93.80059750000001</v>
+      </c>
+      <c r="P44" s="24" t="n">
+        <v>92.90042750000001</v>
+      </c>
+      <c r="Q44" s="24" t="n">
+        <v>90.41275250000001</v>
+      </c>
+      <c r="R44" s="24" t="n">
+        <v>95.68390749999999</v>
+      </c>
+      <c r="S44" s="24" t="n">
+        <v>100.3846425</v>
+      </c>
+      <c r="T44" s="24" t="n">
+        <v>103.903125</v>
+      </c>
+      <c r="U44" s="24" t="n">
+        <v>98.62545</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="17" t="inlineStr">
+        <is>
+          <t>PAK</t>
+        </is>
+      </c>
+      <c r="B45" s="17" t="inlineStr">
+        <is>
+          <t>Pakistan</t>
+        </is>
+      </c>
+      <c r="C45" s="24" t="n">
+        <v>120.6486525</v>
+      </c>
+      <c r="D45" s="24" t="n">
+        <v>127.412905</v>
+      </c>
+      <c r="E45" s="24" t="n">
+        <v>135.6270475</v>
+      </c>
+      <c r="F45" s="24" t="n">
+        <v>133.3283875</v>
+      </c>
+      <c r="G45" s="24" t="n">
+        <v>136.8365125</v>
+      </c>
+      <c r="H45" s="24" t="n">
+        <v>133.1148275</v>
+      </c>
+      <c r="I45" s="24" t="n">
+        <v>107.0747675</v>
+      </c>
+      <c r="J45" s="24" t="n">
+        <v>114.9573025</v>
+      </c>
+      <c r="K45" s="24" t="n">
+        <v>113.0425975</v>
+      </c>
+      <c r="L45" s="24" t="n">
+        <v>121.71247</v>
+      </c>
+      <c r="M45" s="24" t="n">
+        <v>124.4902125</v>
+      </c>
+      <c r="N45" s="24" t="n">
+        <v>118.1459525</v>
+      </c>
+      <c r="O45" s="24" t="n">
+        <v>123.2361525</v>
+      </c>
+      <c r="P45" s="24" t="n">
+        <v>112.014065</v>
+      </c>
+      <c r="Q45" s="24" t="n">
+        <v>120.645275</v>
+      </c>
+      <c r="R45" s="24" t="n">
+        <v>127.6665025</v>
+      </c>
+      <c r="S45" s="24" t="n">
+        <v>125.05501</v>
+      </c>
+      <c r="T45" s="24" t="n">
+        <v>142.88879</v>
+      </c>
+      <c r="U45" s="24" t="n">
+        <v>156.192275</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="17" t="inlineStr">
+        <is>
+          <t>PLW</t>
+        </is>
+      </c>
+      <c r="B46" s="17" t="inlineStr">
+        <is>
+          <t>Palau</t>
+        </is>
+      </c>
+      <c r="C46" s="24" t="n">
+        <v>9.878665</v>
+      </c>
+      <c r="D46" s="24" t="n">
+        <v>10.8976525</v>
+      </c>
+      <c r="E46" s="24" t="n">
+        <v>12.2616525</v>
+      </c>
+      <c r="F46" s="24" t="n">
+        <v>11.3297</v>
+      </c>
+      <c r="G46" s="24" t="n">
+        <v>11.844755</v>
+      </c>
+      <c r="H46" s="24" t="n">
+        <v>9.404770000000001</v>
+      </c>
+      <c r="I46" s="24" t="n">
+        <v>8.59371</v>
+      </c>
+      <c r="J46" s="24" t="n">
+        <v>8.95575</v>
+      </c>
+      <c r="K46" s="24" t="n">
+        <v>9.078822500000001</v>
+      </c>
+      <c r="L46" s="24" t="n">
+        <v>9.078579999999999</v>
+      </c>
+      <c r="M46" s="24" t="n">
+        <v>9.654283333333332</v>
+      </c>
+      <c r="N46" s="24" t="n">
+        <v>9.258992500000002</v>
+      </c>
+      <c r="O46" s="24" t="n">
+        <v>9.24832</v>
+      </c>
+      <c r="P46" s="24" t="n">
+        <v>8.45134</v>
+      </c>
+      <c r="Q46" s="24" t="n">
+        <v>7.7559675</v>
+      </c>
+      <c r="R46" s="24" t="n">
+        <v>7.3890075</v>
+      </c>
+      <c r="S46" s="24" t="n">
+        <v>6.8808275</v>
+      </c>
+      <c r="T46" s="24" t="n">
+        <v>6.88055</v>
+      </c>
+      <c r="U46" s="24" t="n">
+        <v>6.876182500000001</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="17" t="inlineStr">
+        <is>
+          <t>PNG</t>
+        </is>
+      </c>
+      <c r="B47" s="17" t="inlineStr">
+        <is>
+          <t>Papua New Guinea</t>
+        </is>
+      </c>
+      <c r="C47" s="24" t="n">
+        <v>34.9088225</v>
+      </c>
+      <c r="D47" s="24" t="n">
+        <v>38.6063575</v>
+      </c>
+      <c r="E47" s="24" t="n">
+        <v>40.3613225</v>
+      </c>
+      <c r="F47" s="24" t="n">
+        <v>33.7518775</v>
+      </c>
+      <c r="G47" s="24" t="n">
+        <v>28.8338</v>
+      </c>
+      <c r="H47" s="24" t="n">
+        <v>31.82545</v>
+      </c>
+      <c r="I47" s="24" t="n">
+        <v>38.1850625</v>
+      </c>
+      <c r="J47" s="24" t="n">
+        <v>43.25842</v>
+      </c>
+      <c r="K47" s="24" t="n">
+        <v>43.9988025</v>
+      </c>
+      <c r="L47" s="24" t="n">
+        <v>46.4411075</v>
+      </c>
+      <c r="M47" s="24" t="n">
+        <v>45.824215</v>
+      </c>
+      <c r="N47" s="24" t="n">
+        <v>48.0639275</v>
+      </c>
+      <c r="O47" s="24" t="n">
+        <v>45.689555</v>
+      </c>
+      <c r="P47" s="24" t="n">
+        <v>44.26517</v>
+      </c>
+      <c r="Q47" s="24" t="n">
+        <v>44.580015</v>
+      </c>
+      <c r="R47" s="24" t="n">
+        <v>45.520345</v>
+      </c>
+      <c r="S47" s="24" t="n">
+        <v>45.5192075</v>
+      </c>
+      <c r="T47" s="24" t="n">
+        <v>48.947915</v>
+      </c>
+      <c r="U47" s="24" t="n">
+        <v>49.522515</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="17" t="inlineStr">
+        <is>
+          <t>PHL</t>
+        </is>
+      </c>
+      <c r="B48" s="17" t="inlineStr">
+        <is>
+          <t>Philippines</t>
+        </is>
+      </c>
+      <c r="C48" s="24" t="n">
+        <v>117.5438</v>
+      </c>
+      <c r="D48" s="24" t="n">
+        <v>120.9243525</v>
+      </c>
+      <c r="E48" s="24" t="n">
+        <v>116.97969</v>
+      </c>
+      <c r="F48" s="24" t="n">
+        <v>122.747735</v>
+      </c>
+      <c r="G48" s="24" t="n">
+        <v>130.2891975</v>
+      </c>
+      <c r="H48" s="24" t="n">
+        <v>137.81806</v>
+      </c>
+      <c r="I48" s="24" t="n">
+        <v>134.0695875</v>
+      </c>
+      <c r="J48" s="24" t="n">
+        <v>147.775285</v>
+      </c>
+      <c r="K48" s="24" t="n">
+        <v>145.8026</v>
+      </c>
+      <c r="L48" s="24" t="n">
+        <v>144.0113575</v>
+      </c>
+      <c r="M48" s="24" t="n">
+        <v>166.45739</v>
+      </c>
+      <c r="N48" s="24" t="n">
+        <v>170.780795</v>
+      </c>
+      <c r="O48" s="24" t="n">
+        <v>171.0517425</v>
+      </c>
+      <c r="P48" s="24" t="n">
+        <v>173.7821275</v>
+      </c>
+      <c r="Q48" s="24" t="n">
+        <v>159.3172875</v>
+      </c>
+      <c r="R48" s="24" t="n">
+        <v>150.6053925</v>
+      </c>
+      <c r="S48" s="24" t="n">
+        <v>152.1277975</v>
+      </c>
+      <c r="T48" s="24" t="n">
+        <v>178.998135</v>
+      </c>
+      <c r="U48" s="24" t="n">
+        <v>181.0703825</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="17" t="inlineStr">
+        <is>
+          <t>KOR</t>
+        </is>
+      </c>
+      <c r="B49" s="17" t="inlineStr">
+        <is>
+          <t>Republic of Korea</t>
+        </is>
+      </c>
+      <c r="C49" s="24" t="n">
+        <v>432.6384975</v>
+      </c>
+      <c r="D49" s="24" t="n">
+        <v>451.9465375</v>
+      </c>
+      <c r="E49" s="24" t="n">
+        <v>458.486585</v>
+      </c>
+      <c r="F49" s="24" t="n">
+        <v>464.7838775</v>
+      </c>
+      <c r="G49" s="24" t="n">
+        <v>490.56634</v>
+      </c>
+      <c r="H49" s="24" t="n">
+        <v>523.153505</v>
+      </c>
+      <c r="I49" s="24" t="n">
+        <v>513.5042525</v>
+      </c>
+      <c r="J49" s="24" t="n">
+        <v>520.9385150000001</v>
+      </c>
+      <c r="K49" s="24" t="n">
+        <v>506.73202</v>
+      </c>
+      <c r="L49" s="24" t="n">
+        <v>530.0305375</v>
+      </c>
+      <c r="M49" s="24" t="n">
+        <v>536.4279300000001</v>
+      </c>
+      <c r="N49" s="24" t="n">
+        <v>537.5119099999999</v>
+      </c>
+      <c r="O49" s="24" t="n">
+        <v>552.5195925</v>
+      </c>
+      <c r="P49" s="24" t="n">
+        <v>562.3173724999999</v>
+      </c>
+      <c r="Q49" s="24" t="n">
+        <v>551.8334375000001</v>
+      </c>
+      <c r="R49" s="24" t="n">
+        <v>564.408985</v>
+      </c>
+      <c r="S49" s="24" t="n">
+        <v>591.1953950000001</v>
+      </c>
+      <c r="T49" s="24" t="n">
+        <v>624.9885975</v>
+      </c>
+      <c r="U49" s="24" t="n">
+        <v>639.8283725</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="17" t="inlineStr">
+        <is>
+          <t>WSM</t>
+        </is>
+      </c>
+      <c r="B50" s="17" t="inlineStr">
+        <is>
+          <t>Samoa</t>
+        </is>
+      </c>
+      <c r="C50" s="24" t="n">
+        <v>34.756305</v>
+      </c>
+      <c r="D50" s="24" t="n">
+        <v>34.3442925</v>
+      </c>
+      <c r="E50" s="24" t="n">
+        <v>33.50411</v>
+      </c>
+      <c r="F50" s="24" t="n">
+        <v>29.24864</v>
+      </c>
+      <c r="G50" s="24" t="n">
+        <v>23.75167</v>
+      </c>
+      <c r="H50" s="24" t="n">
+        <v>22.73943</v>
+      </c>
+      <c r="I50" s="24" t="n">
+        <v>23.978795</v>
+      </c>
+      <c r="J50" s="24" t="n">
+        <v>25.99092</v>
+      </c>
+      <c r="K50" s="24" t="n">
+        <v>24.5061375</v>
+      </c>
+      <c r="L50" s="24" t="n">
+        <v>23.393495</v>
+      </c>
+      <c r="M50" s="24" t="n">
+        <v>27.429815</v>
+      </c>
+      <c r="N50" s="24" t="n">
+        <v>24.303045</v>
+      </c>
+      <c r="O50" s="24" t="n">
+        <v>25.8054425</v>
+      </c>
+      <c r="P50" s="24" t="n">
+        <v>29.333925</v>
+      </c>
+      <c r="Q50" s="24" t="n">
+        <v>30.98726</v>
+      </c>
+      <c r="R50" s="24" t="n">
+        <v>32.506925</v>
+      </c>
+      <c r="S50" s="24" t="n">
+        <v>32.41542</v>
+      </c>
+      <c r="T50" s="24" t="n">
+        <v>31.51701</v>
+      </c>
+      <c r="U50" s="24" t="n">
+        <v>29.741925</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="17" t="inlineStr">
+        <is>
+          <t>SGP</t>
+        </is>
+      </c>
+      <c r="B51" s="17" t="inlineStr">
+        <is>
+          <t>Singapore</t>
+        </is>
+      </c>
+      <c r="C51" s="24" t="n">
+        <v>534.5558975</v>
+      </c>
+      <c r="D51" s="24" t="n">
+        <v>551.8822475000001</v>
+      </c>
+      <c r="E51" s="24" t="n">
+        <v>576.73707</v>
+      </c>
+      <c r="F51" s="24" t="n">
+        <v>549.1422349999999</v>
+      </c>
+      <c r="G51" s="24" t="n">
+        <v>568.11302</v>
+      </c>
+      <c r="H51" s="24" t="n">
+        <v>581.0379875</v>
+      </c>
+      <c r="I51" s="24" t="n">
+        <v>560.5578925</v>
+      </c>
+      <c r="J51" s="24" t="n">
+        <v>562.20203</v>
+      </c>
+      <c r="K51" s="24" t="n">
+        <v>546.146105</v>
+      </c>
+      <c r="L51" s="24" t="n">
+        <v>550.2638374999999</v>
+      </c>
+      <c r="M51" s="24" t="n">
+        <v>549.1025374999999</v>
+      </c>
+      <c r="N51" s="24" t="n">
+        <v>561.3567025</v>
+      </c>
+      <c r="O51" s="24" t="n">
+        <v>596.101715</v>
+      </c>
+      <c r="P51" s="24" t="n">
+        <v>570.7605425</v>
+      </c>
+      <c r="Q51" s="24" t="n">
+        <v>571.0911475</v>
+      </c>
+      <c r="R51" s="24" t="n">
+        <v>576.3645125</v>
+      </c>
+      <c r="S51" s="24" t="n">
+        <v>571.0973875000001</v>
+      </c>
+      <c r="T51" s="24" t="n">
+        <v>594.51343</v>
+      </c>
+      <c r="U51" s="24" t="n">
+        <v>587.2538724999999</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="17" t="inlineStr">
+        <is>
+          <t>SLB</t>
+        </is>
+      </c>
+      <c r="B52" s="17" t="inlineStr">
+        <is>
+          <t>Solomon Islands</t>
+        </is>
+      </c>
+      <c r="C52" s="24" t="n">
+        <v>22.4322175</v>
+      </c>
+      <c r="D52" s="24" t="n">
+        <v>21.79798</v>
+      </c>
+      <c r="E52" s="24" t="n">
+        <v>25.3562325</v>
+      </c>
+      <c r="F52" s="24" t="n">
+        <v>26.384865</v>
+      </c>
+      <c r="G52" s="24" t="n">
+        <v>20.150215</v>
+      </c>
+      <c r="H52" s="24" t="n">
+        <v>25.8227825</v>
+      </c>
+      <c r="I52" s="24" t="n">
+        <v>30.6772025</v>
+      </c>
+      <c r="J52" s="24" t="n">
+        <v>33.951335</v>
+      </c>
+      <c r="K52" s="24" t="n">
+        <v>37.691875</v>
+      </c>
+      <c r="L52" s="24" t="n">
+        <v>35.2372775</v>
+      </c>
+      <c r="M52" s="24" t="n">
+        <v>32.8968225</v>
+      </c>
+      <c r="N52" s="24" t="n">
+        <v>34.427645</v>
+      </c>
+      <c r="O52" s="24" t="n">
+        <v>34.17204</v>
+      </c>
+      <c r="P52" s="24" t="n">
+        <v>33.53929</v>
+      </c>
+      <c r="Q52" s="24" t="n">
+        <v>30.158265</v>
+      </c>
+      <c r="R52" s="24" t="n">
+        <v>29.9844275</v>
+      </c>
+      <c r="S52" s="24" t="n">
+        <v>28.41747</v>
+      </c>
+      <c r="T52" s="24" t="n">
+        <v>31.27564</v>
+      </c>
+      <c r="U52" s="24" t="n">
+        <v>30.60893</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="17" t="inlineStr">
+        <is>
+          <t>LKA</t>
+        </is>
+      </c>
+      <c r="B53" s="17" t="inlineStr">
+        <is>
+          <t>Sri Lanka</t>
+        </is>
+      </c>
+      <c r="C53" s="24" t="n">
+        <v>169.5713325</v>
+      </c>
+      <c r="D53" s="24" t="n">
+        <v>184.410745</v>
+      </c>
+      <c r="E53" s="24" t="n">
+        <v>187.825115</v>
+      </c>
+      <c r="F53" s="24" t="n">
+        <v>165.6449675</v>
+      </c>
+      <c r="G53" s="24" t="n">
+        <v>169.48478</v>
+      </c>
+      <c r="H53" s="24" t="n">
+        <v>179.0805175</v>
+      </c>
+      <c r="I53" s="24" t="n">
+        <v>173.49114</v>
+      </c>
+      <c r="J53" s="24" t="n">
+        <v>176.65044</v>
+      </c>
+      <c r="K53" s="24" t="n">
+        <v>180.00714</v>
+      </c>
+      <c r="L53" s="24" t="n">
+        <v>188.550785</v>
+      </c>
+      <c r="M53" s="24" t="n">
+        <v>212.8474175</v>
+      </c>
+      <c r="N53" s="24" t="n">
+        <v>214.0128725</v>
+      </c>
+      <c r="O53" s="24" t="n">
+        <v>217.6195125</v>
+      </c>
+      <c r="P53" s="24" t="n">
+        <v>213.4247</v>
+      </c>
+      <c r="Q53" s="24" t="n">
+        <v>232.970205</v>
+      </c>
+      <c r="R53" s="24" t="n">
+        <v>241.12946</v>
+      </c>
+      <c r="S53" s="24" t="n">
+        <v>237.12204</v>
+      </c>
+      <c r="T53" s="24" t="n">
+        <v>241.6686725</v>
+      </c>
+      <c r="U53" s="24" t="n">
+        <v>255.2400825</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="17" t="inlineStr">
+        <is>
+          <t>TJK</t>
+        </is>
+      </c>
+      <c r="B54" s="17" t="inlineStr">
+        <is>
+          <t>Tajikistan</t>
+        </is>
+      </c>
+      <c r="C54" s="22" t="n"/>
+      <c r="D54" s="22" t="n"/>
+      <c r="E54" s="22" t="n"/>
+      <c r="F54" s="22" t="n"/>
+      <c r="G54" s="22" t="n"/>
+      <c r="H54" s="22" t="n"/>
+      <c r="I54" s="22" t="n"/>
+      <c r="J54" s="22" t="n"/>
+      <c r="K54" s="22" t="n"/>
+      <c r="L54" s="22" t="n"/>
+      <c r="M54" s="22" t="n"/>
+      <c r="N54" s="22" t="n"/>
+      <c r="O54" s="22" t="n"/>
+      <c r="P54" s="22" t="n"/>
+      <c r="Q54" s="22" t="n"/>
+      <c r="R54" s="22" t="n"/>
+      <c r="S54" s="22" t="n"/>
+      <c r="T54" s="22" t="n"/>
+      <c r="U54" s="22" t="n"/>
+    </row>
+    <row r="55">
+      <c r="A55" s="17" t="inlineStr">
+        <is>
+          <t>THA</t>
+        </is>
+      </c>
+      <c r="B55" s="17" t="inlineStr">
+        <is>
+          <t>Thailand</t>
+        </is>
+      </c>
+      <c r="C55" s="24" t="n">
+        <v>198.3288</v>
+      </c>
+      <c r="D55" s="24" t="n">
+        <v>200.2123375</v>
+      </c>
+      <c r="E55" s="24" t="n">
+        <v>189.403525</v>
+      </c>
+      <c r="F55" s="24" t="n">
+        <v>183.0838175</v>
+      </c>
+      <c r="G55" s="24" t="n">
+        <v>200.1647875</v>
+      </c>
+      <c r="H55" s="24" t="n">
+        <v>201.1163225</v>
+      </c>
+      <c r="I55" s="24" t="n">
+        <v>194.7945225</v>
+      </c>
+      <c r="J55" s="24" t="n">
+        <v>203.12117</v>
+      </c>
+      <c r="K55" s="24" t="n">
+        <v>195.81633</v>
+      </c>
+      <c r="L55" s="24" t="n">
+        <v>207.8234925</v>
+      </c>
+      <c r="M55" s="24" t="n">
+        <v>215.6388075</v>
+      </c>
+      <c r="N55" s="24" t="n">
+        <v>210.1484475</v>
+      </c>
+      <c r="O55" s="24" t="n">
+        <v>217.4658675</v>
+      </c>
+      <c r="P55" s="24" t="n">
+        <v>221.71129</v>
+      </c>
+      <c r="Q55" s="24" t="n">
+        <v>225.81493</v>
+      </c>
+      <c r="R55" s="24" t="n">
+        <v>238.9591625</v>
+      </c>
+      <c r="S55" s="24" t="n">
+        <v>252.074275</v>
+      </c>
+      <c r="T55" s="24" t="n">
+        <v>264.7608375</v>
+      </c>
+      <c r="U55" s="24" t="n">
+        <v>263.6409275</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="17" t="inlineStr">
+        <is>
+          <t>TLS</t>
+        </is>
+      </c>
+      <c r="B56" s="17" t="inlineStr">
+        <is>
+          <t>Timor-Leste</t>
+        </is>
+      </c>
+      <c r="C56" s="24" t="n">
+        <v>5.624457499999999</v>
+      </c>
+      <c r="D56" s="24" t="n">
+        <v>3.27132</v>
+      </c>
+      <c r="E56" s="24" t="n">
+        <v>4.06194</v>
+      </c>
+      <c r="F56" s="24" t="n">
+        <v>7.03194</v>
+      </c>
+      <c r="G56" s="24" t="n">
+        <v>7.180422500000001</v>
+      </c>
+      <c r="H56" s="24" t="n">
+        <v>7.78742</v>
+      </c>
+      <c r="I56" s="24" t="n">
+        <v>14.085365</v>
+      </c>
+      <c r="J56" s="24" t="n">
+        <v>17.37351</v>
+      </c>
+      <c r="K56" s="24" t="n">
+        <v>18.6624525</v>
+      </c>
+      <c r="L56" s="24" t="n">
+        <v>13.8840175</v>
+      </c>
+      <c r="M56" s="24" t="n">
+        <v>11.5925875</v>
+      </c>
+      <c r="N56" s="24" t="n">
+        <v>11.3721125</v>
+      </c>
+      <c r="O56" s="24" t="n">
+        <v>11.2689</v>
+      </c>
+      <c r="P56" s="24" t="n">
+        <v>11.2689</v>
+      </c>
+      <c r="Q56" s="24" t="n">
+        <v>11.2689</v>
+      </c>
+      <c r="R56" s="24" t="n">
+        <v>11.77099</v>
+      </c>
+      <c r="S56" s="24" t="n">
+        <v>10.08787</v>
+      </c>
+      <c r="T56" s="24" t="n">
+        <v>12.27019</v>
+      </c>
+      <c r="U56" s="24" t="n">
+        <v>11.995425</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="17" t="inlineStr">
+        <is>
+          <t>TON</t>
+        </is>
+      </c>
+      <c r="B57" s="17" t="inlineStr">
+        <is>
+          <t>Tonga</t>
+        </is>
+      </c>
+      <c r="C57" s="24" t="n">
+        <v>24.39832</v>
+      </c>
+      <c r="D57" s="24" t="n">
+        <v>20.2063025</v>
+      </c>
+      <c r="E57" s="24" t="n">
+        <v>19.2074375</v>
+      </c>
+      <c r="F57" s="24" t="n">
+        <v>21.21826</v>
+      </c>
+      <c r="G57" s="24" t="n">
+        <v>19.92506</v>
+      </c>
+      <c r="H57" s="24" t="n">
+        <v>19.775085</v>
+      </c>
+      <c r="I57" s="24" t="n">
+        <v>21.580135</v>
+      </c>
+      <c r="J57" s="24" t="n">
+        <v>25.695095</v>
+      </c>
+      <c r="K57" s="24" t="n">
+        <v>24.099455</v>
+      </c>
+      <c r="L57" s="24" t="n">
+        <v>19.694775</v>
+      </c>
+      <c r="M57" s="24" t="n">
+        <v>27.044475</v>
+      </c>
+      <c r="N57" s="24" t="n">
+        <v>28.355975</v>
+      </c>
+      <c r="O57" s="24" t="n">
+        <v>27.253925</v>
+      </c>
+      <c r="P57" s="24" t="n">
+        <v>24.67185</v>
+      </c>
+      <c r="Q57" s="24" t="n">
+        <v>24.0121325</v>
+      </c>
+      <c r="R57" s="24" t="n">
+        <v>29.04307</v>
+      </c>
+      <c r="S57" s="24" t="n">
+        <v>27.16023</v>
+      </c>
+      <c r="T57" s="24" t="n">
+        <v>28.748835</v>
+      </c>
+      <c r="U57" s="24" t="n">
+        <v>28.620585</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="17" t="inlineStr">
+        <is>
+          <t>TKM</t>
+        </is>
+      </c>
+      <c r="B58" s="17" t="inlineStr">
+        <is>
+          <t>Turkmenistan</t>
+        </is>
+      </c>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
+      <c r="L58" s="22" t="n"/>
+      <c r="M58" s="22" t="n"/>
+      <c r="N58" s="22" t="n"/>
+      <c r="O58" s="22" t="n"/>
+      <c r="P58" s="22" t="n"/>
+      <c r="Q58" s="22" t="n"/>
+      <c r="R58" s="22" t="n"/>
+      <c r="S58" s="22" t="n"/>
+      <c r="T58" s="22" t="n"/>
+      <c r="U58" s="22" t="n"/>
+    </row>
+    <row r="59">
+      <c r="A59" s="17" t="inlineStr">
+        <is>
+          <t>TUV</t>
+        </is>
+      </c>
+      <c r="B59" s="17" t="inlineStr">
+        <is>
+          <t>Tuvalu</t>
+        </is>
+      </c>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="24" t="n">
+        <v>6.615896666666667</v>
+      </c>
+      <c r="F59" s="24" t="n">
+        <v>5.087632500000001</v>
+      </c>
+      <c r="G59" s="24" t="n">
+        <v>5.63937</v>
+      </c>
+      <c r="H59" s="24" t="n">
+        <v>6.756719999999999</v>
+      </c>
+      <c r="I59" s="24" t="n">
+        <v>10.74888</v>
+      </c>
+      <c r="J59" s="24" t="n">
+        <v>10.522845</v>
+      </c>
+      <c r="K59" s="24" t="n">
+        <v>8.681167499999999</v>
+      </c>
+      <c r="L59" s="24" t="n">
+        <v>8.329247500000001</v>
+      </c>
+      <c r="M59" s="24" t="n">
+        <v>8.788690000000001</v>
+      </c>
+      <c r="N59" s="24" t="n">
+        <v>5.5082325</v>
+      </c>
+      <c r="O59" s="24" t="n">
+        <v>5.425255</v>
+      </c>
+      <c r="P59" s="24" t="n">
         <v>5.05057</v>
       </c>
-      <c r="P32" s="23" t="n">
-[...1568 lines deleted...]
-      <c r="Q59" s="23" t="n">
+      <c r="Q59" s="24" t="n">
+        <v>4.8356525</v>
+      </c>
+      <c r="R59" s="24" t="n">
         <v>4.36876</v>
       </c>
-      <c r="R59" s="23" t="n">
-[...2 lines deleted...]
-      <c r="S59" s="23" t="n">
+      <c r="S59" s="24" t="n">
         <v>4.13937</v>
       </c>
-      <c r="T59" s="23" t="n">
-        <v>5.05057</v>
+      <c r="T59" s="24" t="n">
+        <v>4.761305</v>
+      </c>
+      <c r="U59" s="24" t="n">
+        <v>4.7013175</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="21" t="n"/>
-[...16 lines deleted...]
-      <c r="T60" s="21" t="n"/>
+      <c r="C60" s="22" t="n"/>
+      <c r="D60" s="22" t="n"/>
+      <c r="E60" s="22" t="n"/>
+      <c r="F60" s="22" t="n"/>
+      <c r="G60" s="22" t="n"/>
+      <c r="H60" s="22" t="n"/>
+      <c r="I60" s="22" t="n"/>
+      <c r="J60" s="22" t="n"/>
+      <c r="K60" s="22" t="n"/>
+      <c r="L60" s="22" t="n"/>
+      <c r="M60" s="22" t="n"/>
+      <c r="N60" s="22" t="n"/>
+      <c r="O60" s="22" t="n"/>
+      <c r="P60" s="22" t="n"/>
+      <c r="Q60" s="22" t="n"/>
+      <c r="R60" s="22" t="n"/>
+      <c r="S60" s="22" t="n"/>
+      <c r="T60" s="22" t="n"/>
+      <c r="U60" s="22" t="n"/>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="23" t="n">
-[...51 lines deleted...]
-        <v>25.0856</v>
+      <c r="C61" s="24" t="n">
+        <v>24.7392225</v>
+      </c>
+      <c r="D61" s="24" t="n">
+        <v>25.5851025</v>
+      </c>
+      <c r="E61" s="24" t="n">
+        <v>27.07431</v>
+      </c>
+      <c r="F61" s="24" t="n">
+        <v>22.22084</v>
+      </c>
+      <c r="G61" s="24" t="n">
+        <v>13.4294425</v>
+      </c>
+      <c r="H61" s="24" t="n">
+        <v>20.6552325</v>
+      </c>
+      <c r="I61" s="24" t="n">
+        <v>23.99729</v>
+      </c>
+      <c r="J61" s="24" t="n">
+        <v>27.4670525</v>
+      </c>
+      <c r="K61" s="24" t="n">
+        <v>28.06432</v>
+      </c>
+      <c r="L61" s="24" t="n">
+        <v>24.7658625</v>
+      </c>
+      <c r="M61" s="24" t="n">
+        <v>24.8131375</v>
+      </c>
+      <c r="N61" s="24" t="n">
+        <v>23.9101775</v>
+      </c>
+      <c r="O61" s="24" t="n">
+        <v>22.53835</v>
+      </c>
+      <c r="P61" s="24" t="n">
+        <v>22.47919</v>
+      </c>
+      <c r="Q61" s="24" t="n">
+        <v>23.7723475</v>
+      </c>
+      <c r="R61" s="24" t="n">
+        <v>24.030465</v>
+      </c>
+      <c r="S61" s="24" t="n">
+        <v>23.28174</v>
+      </c>
+      <c r="T61" s="24" t="n">
+        <v>24.5499975</v>
+      </c>
+      <c r="U61" s="24" t="n">
+        <v>25.39697</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="23" t="n">
-[...51 lines deleted...]
-        <v>414.60449</v>
+      <c r="C62" s="24" t="n">
+        <v>138.150035</v>
+      </c>
+      <c r="D62" s="24" t="n">
+        <v>149.2517375</v>
+      </c>
+      <c r="E62" s="24" t="n">
+        <v>166.1446725</v>
+      </c>
+      <c r="F62" s="24" t="n">
+        <v>174.789155</v>
+      </c>
+      <c r="G62" s="24" t="n">
+        <v>210.217665</v>
+      </c>
+      <c r="H62" s="24" t="n">
+        <v>242.391935</v>
+      </c>
+      <c r="I62" s="24" t="n">
+        <v>217.8999425</v>
+      </c>
+      <c r="J62" s="24" t="n">
+        <v>214.92289</v>
+      </c>
+      <c r="K62" s="24" t="n">
+        <v>215.43195</v>
+      </c>
+      <c r="L62" s="24" t="n">
+        <v>250.984195</v>
+      </c>
+      <c r="M62" s="24" t="n">
+        <v>280.8052925</v>
+      </c>
+      <c r="N62" s="24" t="n">
+        <v>285.5574275</v>
+      </c>
+      <c r="O62" s="24" t="n">
+        <v>307.7880675</v>
+      </c>
+      <c r="P62" s="24" t="n">
+        <v>314.1361975</v>
+      </c>
+      <c r="Q62" s="24" t="n">
+        <v>330.0726525</v>
+      </c>
+      <c r="R62" s="24" t="n">
+        <v>350.73449</v>
+      </c>
+      <c r="S62" s="24" t="n">
+        <v>382.5086475</v>
+      </c>
+      <c r="T62" s="24" t="n">
+        <v>406.170605</v>
+      </c>
+      <c r="U62" s="24" t="n">
+        <v>409.660625</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="23" t="n">
-[...51 lines deleted...]
-        <v>387.75518</v>
+      <c r="C63" s="24" t="n">
+        <v>557.0094025</v>
+      </c>
+      <c r="D63" s="24" t="n">
+        <v>570.9269375</v>
+      </c>
+      <c r="E63" s="24" t="n">
+        <v>570.6875574999999</v>
+      </c>
+      <c r="F63" s="24" t="n">
+        <v>522.8493925</v>
+      </c>
+      <c r="G63" s="24" t="n">
+        <v>548.3091975</v>
+      </c>
+      <c r="H63" s="24" t="n">
+        <v>571.85347</v>
+      </c>
+      <c r="I63" s="24" t="n">
+        <v>530.5436975</v>
+      </c>
+      <c r="J63" s="24" t="n">
+        <v>527.0926724999999</v>
+      </c>
+      <c r="K63" s="24" t="n">
+        <v>493.33435</v>
+      </c>
+      <c r="L63" s="24" t="n">
+        <v>488.7507175</v>
+      </c>
+      <c r="M63" s="24" t="n">
+        <v>472.998275</v>
+      </c>
+      <c r="N63" s="24" t="n">
+        <v>464.8558725</v>
+      </c>
+      <c r="O63" s="24" t="n">
+        <v>469.41161</v>
+      </c>
+      <c r="P63" s="24" t="n">
+        <v>444.3982175</v>
+      </c>
+      <c r="Q63" s="24" t="n">
+        <v>429.5949125</v>
+      </c>
+      <c r="R63" s="24" t="n">
+        <v>432.6727525</v>
+      </c>
+      <c r="S63" s="24" t="n">
+        <v>406.6533675</v>
+      </c>
+      <c r="T63" s="24" t="n">
+        <v>399.2623075</v>
+      </c>
+      <c r="U63" s="24" t="n">
+        <v>379.0158825</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="23" t="n">
-[...51 lines deleted...]
-        <v>340.98168</v>
+      <c r="C64" s="24" t="n">
+        <v>352.9869075</v>
+      </c>
+      <c r="D64" s="24" t="n">
+        <v>335.3412075000001</v>
+      </c>
+      <c r="E64" s="24" t="n">
+        <v>338.4861175</v>
+      </c>
+      <c r="F64" s="24" t="n">
+        <v>327.932165</v>
+      </c>
+      <c r="G64" s="24" t="n">
+        <v>333.641045</v>
+      </c>
+      <c r="H64" s="24" t="n">
+        <v>334.6404375</v>
+      </c>
+      <c r="I64" s="24" t="n">
+        <v>324.3341875</v>
+      </c>
+      <c r="J64" s="24" t="n">
+        <v>323.5419775</v>
+      </c>
+      <c r="K64" s="24" t="n">
+        <v>325.3536525</v>
+      </c>
+      <c r="L64" s="24" t="n">
+        <v>347.9612475</v>
+      </c>
+      <c r="M64" s="24" t="n">
+        <v>342.9623225</v>
+      </c>
+      <c r="N64" s="24" t="n">
+        <v>338.7755725</v>
+      </c>
+      <c r="O64" s="24" t="n">
+        <v>346.717355</v>
+      </c>
+      <c r="P64" s="24" t="n">
+        <v>365.0390675</v>
+      </c>
+      <c r="Q64" s="24" t="n">
+        <v>352.03159</v>
+      </c>
+      <c r="R64" s="24" t="n">
+        <v>355.081685</v>
+      </c>
+      <c r="S64" s="24" t="n">
+        <v>344.6235799999999</v>
+      </c>
+      <c r="T64" s="24" t="n">
+        <v>344.2857325</v>
+      </c>
+      <c r="U64" s="24" t="n">
+        <v>338.737835</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="23" t="n">
-[...51 lines deleted...]
-        <v>60.72397</v>
+      <c r="C65" s="24" t="n">
+        <v>100.8116425</v>
+      </c>
+      <c r="D65" s="24" t="n">
+        <v>102.8123675</v>
+      </c>
+      <c r="E65" s="24" t="n">
+        <v>100.34763</v>
+      </c>
+      <c r="F65" s="24" t="n">
+        <v>108.919535</v>
+      </c>
+      <c r="G65" s="24" t="n">
+        <v>120.2131025</v>
+      </c>
+      <c r="H65" s="24" t="n">
+        <v>116.79734</v>
+      </c>
+      <c r="I65" s="24" t="n">
+        <v>85.60504</v>
+      </c>
+      <c r="J65" s="24" t="n">
+        <v>72.1653</v>
+      </c>
+      <c r="K65" s="24" t="n">
+        <v>60.816215</v>
+      </c>
+      <c r="L65" s="24" t="n">
+        <v>74.26494</v>
+      </c>
+      <c r="M65" s="24" t="n">
+        <v>112.29656</v>
+      </c>
+      <c r="N65" s="24" t="n">
+        <v>104.70949</v>
+      </c>
+      <c r="O65" s="24" t="n">
+        <v>86.96362999999999</v>
+      </c>
+      <c r="P65" s="24" t="n">
+        <v>53.19455000000001</v>
+      </c>
+      <c r="Q65" s="24" t="n">
+        <v>53.9989075</v>
+      </c>
+      <c r="R65" s="24" t="n">
+        <v>56.6189025</v>
+      </c>
+      <c r="S65" s="24" t="n">
+        <v>61.8406275</v>
+      </c>
+      <c r="T65" s="24" t="n">
+        <v>60.6674675</v>
+      </c>
+      <c r="U65" s="24" t="n">
+        <v>58.4572625</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="23" t="n">
-[...51 lines deleted...]
-        <v>163.84068</v>
+      <c r="C66" s="24" t="n">
+        <v>129.92996</v>
+      </c>
+      <c r="D66" s="24" t="n">
+        <v>140.3610475</v>
+      </c>
+      <c r="E66" s="24" t="n">
+        <v>152.8587325</v>
+      </c>
+      <c r="F66" s="24" t="n">
+        <v>149.877845</v>
+      </c>
+      <c r="G66" s="24" t="n">
+        <v>156.526665</v>
+      </c>
+      <c r="H66" s="24" t="n">
+        <v>169.2774225</v>
+      </c>
+      <c r="I66" s="24" t="n">
+        <v>215.45588</v>
+      </c>
+      <c r="J66" s="24" t="n">
+        <v>230.3804775</v>
+      </c>
+      <c r="K66" s="24" t="n">
+        <v>236.06444</v>
+      </c>
+      <c r="L66" s="24" t="n">
+        <v>225.8283325</v>
+      </c>
+      <c r="M66" s="24" t="n">
+        <v>212.46509</v>
+      </c>
+      <c r="N66" s="24" t="n">
+        <v>207.6457625</v>
+      </c>
+      <c r="O66" s="24" t="n">
+        <v>201.5731625</v>
+      </c>
+      <c r="P66" s="24" t="n">
+        <v>192.771085</v>
+      </c>
+      <c r="Q66" s="24" t="n">
+        <v>169.4123825</v>
+      </c>
+      <c r="R66" s="24" t="n">
+        <v>178.048385</v>
+      </c>
+      <c r="S66" s="24" t="n">
+        <v>134.63107</v>
+      </c>
+      <c r="T66" s="24" t="n">
+        <v>148.1070775</v>
+      </c>
+      <c r="U66" s="24" t="n">
+        <v>163.040185</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="23" t="n">
-[...51 lines deleted...]
-        <v>284.50541</v>
+      <c r="C67" s="24" t="n">
+        <v>168.07549</v>
+      </c>
+      <c r="D67" s="24" t="n">
+        <v>174.754365</v>
+      </c>
+      <c r="E67" s="24" t="n">
+        <v>192.292455</v>
+      </c>
+      <c r="F67" s="24" t="n">
+        <v>169.7438725</v>
+      </c>
+      <c r="G67" s="24" t="n">
+        <v>172.9862325</v>
+      </c>
+      <c r="H67" s="24" t="n">
+        <v>188.6713925</v>
+      </c>
+      <c r="I67" s="24" t="n">
+        <v>206.1863125</v>
+      </c>
+      <c r="J67" s="24" t="n">
+        <v>217.656635</v>
+      </c>
+      <c r="K67" s="24" t="n">
+        <v>221.03795</v>
+      </c>
+      <c r="L67" s="24" t="n">
+        <v>221.007025</v>
+      </c>
+      <c r="M67" s="24" t="n">
+        <v>220.3618725</v>
+      </c>
+      <c r="N67" s="24" t="n">
+        <v>231.0300925</v>
+      </c>
+      <c r="O67" s="24" t="n">
+        <v>236.2317</v>
+      </c>
+      <c r="P67" s="24" t="n">
+        <v>229.85361</v>
+      </c>
+      <c r="Q67" s="24" t="n">
+        <v>227.4563925</v>
+      </c>
+      <c r="R67" s="24" t="n">
+        <v>231.4928425</v>
+      </c>
+      <c r="S67" s="24" t="n">
+        <v>251.92678</v>
+      </c>
+      <c r="T67" s="24" t="n">
+        <v>277.15177</v>
+      </c>
+      <c r="U67" s="24" t="n">
+        <v>280.501635</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
-    <mergeCell ref="C14:T14"/>
+    <mergeCell ref="C14:U14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AF71"/>
+  <dimension ref="A1:AF72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Liner Shipping Bilateral Connectivity Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-NRC-006</t>
         </is>
       </c>
     </row>
     <row r="4" ht="34" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>UNCTAD's Liner Shipping Bilateral Connectivity Index is meant to reflect specifically the liner shipping connectivity between pairs of countries.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>http://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=96618</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="D14" s="13" t="inlineStr">
+      <c r="D14" s="14" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="E14" s="13" t="inlineStr">
+      <c r="E14" s="14" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="F14" s="13" t="inlineStr">
+      <c r="F14" s="14" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="G14" s="13" t="inlineStr">
+      <c r="G14" s="14" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="H14" s="13" t="inlineStr">
+      <c r="H14" s="14" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="I14" s="13" t="inlineStr">
+      <c r="I14" s="14" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="J14" s="13" t="inlineStr">
+      <c r="J14" s="14" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="K14" s="13" t="inlineStr">
+      <c r="K14" s="14" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="L14" s="13" t="inlineStr">
+      <c r="L14" s="14" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="M14" s="13" t="inlineStr">
+      <c r="M14" s="14" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="N14" s="13" t="inlineStr">
+      <c r="N14" s="14" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="O14" s="13" t="inlineStr">
+      <c r="O14" s="14" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="P14" s="13" t="inlineStr">
+      <c r="P14" s="14" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="Q14" s="13" t="inlineStr">
+      <c r="Q14" s="14" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="R14" s="13" t="inlineStr">
+      <c r="R14" s="14" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="S14" s="13" t="inlineStr">
+      <c r="S14" s="14" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="T14" s="13" t="inlineStr">
+      <c r="T14" s="14" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="U14" s="13" t="inlineStr">
+      <c r="U14" s="14" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="V14" s="13" t="inlineStr">
+      <c r="V14" s="14" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="W14" s="13" t="inlineStr">
+      <c r="W14" s="14" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="X14" s="13" t="inlineStr">
+      <c r="X14" s="14" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="Y14" s="13" t="inlineStr">
+      <c r="Y14" s="14" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="Z14" s="13" t="inlineStr">
+      <c r="Z14" s="14" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="AA14" s="13" t="inlineStr">
+      <c r="AA14" s="14" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="AB14" s="13" t="inlineStr">
+      <c r="AB14" s="14" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="AC14" s="13" t="inlineStr">
+      <c r="AC14" s="14" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="AD14" s="13" t="inlineStr">
+      <c r="AD14" s="14" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="AE14" s="13" t="inlineStr">
+      <c r="AE14" s="14" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="AF14" s="13" t="inlineStr">
+      <c r="AF14" s="14" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="L15" s="15" t="inlineStr">
+      <c r="L15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="M15" s="15" t="inlineStr">
+      <c r="M15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="N15" s="15" t="inlineStr">
+      <c r="N15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O15" s="15" t="inlineStr">
+      <c r="O15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="P15" s="15" t="inlineStr">
+      <c r="P15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="Q15" s="15" t="inlineStr">
+      <c r="Q15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="R15" s="15" t="inlineStr">
+      <c r="R15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="S15" s="15" t="inlineStr">
+      <c r="S15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="T15" s="15" t="inlineStr">
+      <c r="T15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="U15" s="15" t="inlineStr">
+      <c r="U15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="V15" s="15" t="inlineStr">
+      <c r="V15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="W15" s="15" t="inlineStr">
+      <c r="W15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="X15" s="15" t="inlineStr">
+      <c r="X15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="Y15" s="15" t="inlineStr">
+      <c r="Y15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="Z15" s="15" t="inlineStr">
+      <c r="Z15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AA15" s="15" t="inlineStr">
+      <c r="AA15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AB15" s="15" t="inlineStr">
+      <c r="AB15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AC15" s="15" t="inlineStr">
+      <c r="AC15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AD15" s="15" t="inlineStr">
+      <c r="AD15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AE15" s="15" t="inlineStr">
+      <c r="AE15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AF15" s="15" t="inlineStr">
+      <c r="AF15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF16" s="21" t="n"/>
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
+      <c r="F16" s="22" t="n"/>
+      <c r="G16" s="22" t="n"/>
+      <c r="H16" s="22" t="n"/>
+      <c r="I16" s="22" t="n"/>
+      <c r="J16" s="22" t="n"/>
+      <c r="K16" s="22" t="n"/>
+      <c r="L16" s="22" t="n"/>
+      <c r="M16" s="22" t="n"/>
+      <c r="N16" s="22" t="n"/>
+      <c r="O16" s="22" t="n"/>
+      <c r="P16" s="22" t="n"/>
+      <c r="Q16" s="22" t="n"/>
+      <c r="R16" s="22" t="n"/>
+      <c r="S16" s="22" t="n"/>
+      <c r="T16" s="22" t="n"/>
+      <c r="U16" s="22" t="n"/>
+      <c r="V16" s="22" t="n"/>
+      <c r="W16" s="22" t="n"/>
+      <c r="X16" s="22" t="n"/>
+      <c r="Y16" s="22" t="n"/>
+      <c r="Z16" s="22" t="n"/>
+      <c r="AA16" s="22" t="n"/>
+      <c r="AB16" s="22" t="n"/>
+      <c r="AC16" s="22" t="n"/>
+      <c r="AD16" s="22" t="n"/>
+      <c r="AE16" s="22" t="n"/>
+      <c r="AF16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF17" s="21" t="n"/>
+      <c r="C17" s="22" t="n"/>
+      <c r="D17" s="22" t="n"/>
+      <c r="E17" s="22" t="n"/>
+      <c r="F17" s="22" t="n"/>
+      <c r="G17" s="22" t="n"/>
+      <c r="H17" s="22" t="n"/>
+      <c r="I17" s="22" t="n"/>
+      <c r="J17" s="22" t="n"/>
+      <c r="K17" s="22" t="n"/>
+      <c r="L17" s="22" t="n"/>
+      <c r="M17" s="22" t="n"/>
+      <c r="N17" s="22" t="n"/>
+      <c r="O17" s="22" t="n"/>
+      <c r="P17" s="22" t="n"/>
+      <c r="Q17" s="22" t="n"/>
+      <c r="R17" s="22" t="n"/>
+      <c r="S17" s="22" t="n"/>
+      <c r="T17" s="22" t="n"/>
+      <c r="U17" s="22" t="n"/>
+      <c r="V17" s="22" t="n"/>
+      <c r="W17" s="22" t="n"/>
+      <c r="X17" s="22" t="n"/>
+      <c r="Y17" s="22" t="n"/>
+      <c r="Z17" s="22" t="n"/>
+      <c r="AA17" s="22" t="n"/>
+      <c r="AB17" s="22" t="n"/>
+      <c r="AC17" s="22" t="n"/>
+      <c r="AD17" s="22" t="n"/>
+      <c r="AE17" s="22" t="n"/>
+      <c r="AF17" s="22" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="21" t="inlineStr">
+      <c r="C18" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="D18" s="23" t="n">
+      <c r="D18" s="24" t="n">
         <v>0.2513054</v>
       </c>
-      <c r="E18" s="23" t="n">
+      <c r="E18" s="24" t="n">
         <v>0.2191614</v>
       </c>
-      <c r="F18" s="23" t="n">
+      <c r="F18" s="24" t="n">
         <v>0.4994783</v>
       </c>
-      <c r="G18" s="23" t="n">
+      <c r="G18" s="24" t="n">
         <v>0.1746909</v>
       </c>
-      <c r="H18" s="23" t="n">
+      <c r="H18" s="24" t="n">
         <v>0.3221196</v>
       </c>
-      <c r="I18" s="23" t="n">
+      <c r="I18" s="24" t="n">
         <v>0.1915089</v>
       </c>
-      <c r="J18" s="23" t="n">
+      <c r="J18" s="24" t="n">
         <v>0.405775</v>
       </c>
-      <c r="K18" s="23" t="n">
+      <c r="K18" s="24" t="n">
         <v>0.3604575</v>
       </c>
-      <c r="L18" s="23" t="n">
+      <c r="L18" s="24" t="n">
         <v>0.276547</v>
       </c>
-      <c r="M18" s="23" t="n">
+      <c r="M18" s="24" t="n">
         <v>0.4264671</v>
       </c>
-      <c r="N18" s="23" t="n">
+      <c r="N18" s="24" t="n">
         <v>0.4454346</v>
       </c>
-      <c r="O18" s="23" t="n">
+      <c r="O18" s="24" t="n">
         <v>0.2002735</v>
       </c>
-      <c r="P18" s="23" t="n">
+      <c r="P18" s="24" t="n">
         <v>0.1984989</v>
       </c>
-      <c r="Q18" s="23" t="n">
+      <c r="Q18" s="24" t="n">
         <v>0.1948884</v>
       </c>
-      <c r="R18" s="23" t="n">
+      <c r="R18" s="24" t="n">
         <v>0.2319391</v>
       </c>
-      <c r="S18" s="23" t="n">
+      <c r="S18" s="24" t="n">
         <v>0.4142487</v>
       </c>
-      <c r="T18" s="23" t="n">
+      <c r="T18" s="24" t="n">
         <v>0.34087</v>
       </c>
-      <c r="U18" s="23" t="n">
+      <c r="U18" s="24" t="n">
         <v>0.3196122</v>
       </c>
-      <c r="V18" s="23" t="n">
+      <c r="V18" s="24" t="n">
         <v>0.3118297</v>
       </c>
-      <c r="W18" s="23" t="n">
+      <c r="W18" s="24" t="n">
         <v>0.3580272</v>
       </c>
-      <c r="X18" s="23" t="n">
+      <c r="X18" s="24" t="n">
         <v>0.2784272</v>
       </c>
-      <c r="Y18" s="23" t="n">
+      <c r="Y18" s="24" t="n">
         <v>0.4816499</v>
       </c>
-      <c r="Z18" s="23" t="n">
+      <c r="Z18" s="24" t="n">
         <v>0.316184</v>
       </c>
-      <c r="AA18" s="23" t="n">
+      <c r="AA18" s="24" t="n">
         <v>0.4166074</v>
       </c>
-      <c r="AB18" s="23" t="n">
+      <c r="AB18" s="24" t="n">
         <v>0.3855766</v>
       </c>
-      <c r="AC18" s="23" t="n">
+      <c r="AC18" s="24" t="n">
         <v>0.2307036</v>
       </c>
-      <c r="AD18" s="23" t="n">
+      <c r="AD18" s="24" t="n">
         <v>0.2784272</v>
       </c>
-      <c r="AE18" s="23" t="n">
+      <c r="AE18" s="24" t="n">
         <v>0.2802791</v>
       </c>
-      <c r="AF18" s="23" t="n">
+      <c r="AF18" s="24" t="n">
         <v>0.346084</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF19" s="21" t="n"/>
+      <c r="C19" s="22" t="n"/>
+      <c r="D19" s="22" t="n"/>
+      <c r="E19" s="22" t="n"/>
+      <c r="F19" s="22" t="n"/>
+      <c r="G19" s="22" t="n"/>
+      <c r="H19" s="22" t="n"/>
+      <c r="I19" s="22" t="n"/>
+      <c r="J19" s="22" t="n"/>
+      <c r="K19" s="22" t="n"/>
+      <c r="L19" s="22" t="n"/>
+      <c r="M19" s="22" t="n"/>
+      <c r="N19" s="22" t="n"/>
+      <c r="O19" s="22" t="n"/>
+      <c r="P19" s="22" t="n"/>
+      <c r="Q19" s="22" t="n"/>
+      <c r="R19" s="22" t="n"/>
+      <c r="S19" s="22" t="n"/>
+      <c r="T19" s="22" t="n"/>
+      <c r="U19" s="22" t="n"/>
+      <c r="V19" s="22" t="n"/>
+      <c r="W19" s="22" t="n"/>
+      <c r="X19" s="22" t="n"/>
+      <c r="Y19" s="22" t="n"/>
+      <c r="Z19" s="22" t="n"/>
+      <c r="AA19" s="22" t="n"/>
+      <c r="AB19" s="22" t="n"/>
+      <c r="AC19" s="22" t="n"/>
+      <c r="AD19" s="22" t="n"/>
+      <c r="AE19" s="22" t="n"/>
+      <c r="AF19" s="22" t="n"/>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="23" t="n">
+      <c r="C20" s="24" t="n">
         <v>0.2513054</v>
       </c>
-      <c r="D20" s="21" t="inlineStr">
+      <c r="D20" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="E20" s="23" t="n">
+      <c r="E20" s="24" t="n">
         <v>0.1922419</v>
       </c>
-      <c r="F20" s="23" t="n">
+      <c r="F20" s="24" t="n">
         <v>0.3138764</v>
       </c>
-      <c r="G20" s="23" t="n">
+      <c r="G20" s="24" t="n">
         <v>0.0879759</v>
       </c>
-      <c r="H20" s="23" t="n">
+      <c r="H20" s="24" t="n">
         <v>0.1979985</v>
       </c>
-      <c r="I20" s="23" t="n">
+      <c r="I20" s="24" t="n">
         <v>0.1097351</v>
       </c>
-      <c r="J20" s="23" t="n">
+      <c r="J20" s="24" t="n">
         <v>0.2663306</v>
       </c>
-      <c r="K20" s="23" t="n">
+      <c r="K20" s="24" t="n">
         <v>0.2417369</v>
       </c>
-      <c r="L20" s="23" t="n">
+      <c r="L20" s="24" t="n">
         <v>0.1966956</v>
       </c>
-      <c r="M20" s="23" t="n">
+      <c r="M20" s="24" t="n">
         <v>0.2548182</v>
       </c>
-      <c r="N20" s="23" t="n">
+      <c r="N20" s="24" t="n">
         <v>0.3294397</v>
       </c>
-      <c r="O20" s="23" t="n">
+      <c r="O20" s="24" t="n">
         <v>0.1882369</v>
       </c>
-      <c r="P20" s="23" t="n">
+      <c r="P20" s="24" t="n">
         <v>0.1696564</v>
       </c>
-      <c r="Q20" s="23" t="n">
+      <c r="Q20" s="24" t="n">
         <v>0.1687315</v>
       </c>
-      <c r="R20" s="23" t="n">
+      <c r="R20" s="24" t="n">
         <v>0.2580535</v>
       </c>
-      <c r="S20" s="23" t="n">
+      <c r="S20" s="24" t="n">
         <v>0.2231073</v>
       </c>
-      <c r="T20" s="23" t="n">
+      <c r="T20" s="24" t="n">
         <v>0.2459693</v>
       </c>
-      <c r="U20" s="23" t="n">
+      <c r="U20" s="24" t="n">
         <v>0.2043799</v>
       </c>
-      <c r="V20" s="23" t="n">
+      <c r="V20" s="24" t="n">
         <v>0.2415196</v>
       </c>
-      <c r="W20" s="23" t="n">
+      <c r="W20" s="24" t="n">
         <v>0.225942</v>
       </c>
-      <c r="X20" s="23" t="n">
+      <c r="X20" s="24" t="n">
         <v>0.1804729</v>
       </c>
-      <c r="Y20" s="23" t="n">
+      <c r="Y20" s="24" t="n">
         <v>0.3395427</v>
       </c>
-      <c r="Z20" s="23" t="n">
+      <c r="Z20" s="24" t="n">
         <v>0.1979489</v>
       </c>
-      <c r="AA20" s="23" t="n">
+      <c r="AA20" s="24" t="n">
         <v>0.2905964</v>
       </c>
-      <c r="AB20" s="23" t="n">
+      <c r="AB20" s="24" t="n">
         <v>0.2748196</v>
       </c>
-      <c r="AC20" s="23" t="n">
+      <c r="AC20" s="24" t="n">
         <v>0.1532443</v>
       </c>
-      <c r="AD20" s="23" t="n">
+      <c r="AD20" s="24" t="n">
         <v>0.1804729</v>
       </c>
-      <c r="AE20" s="23" t="n">
+      <c r="AE20" s="24" t="n">
         <v>0.1847539</v>
       </c>
-      <c r="AF20" s="23" t="n">
+      <c r="AF20" s="24" t="n">
         <v>0.2842872</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF21" s="21" t="n"/>
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
+      <c r="F21" s="22" t="n"/>
+      <c r="G21" s="22" t="n"/>
+      <c r="H21" s="22" t="n"/>
+      <c r="I21" s="22" t="n"/>
+      <c r="J21" s="22" t="n"/>
+      <c r="K21" s="22" t="n"/>
+      <c r="L21" s="22" t="n"/>
+      <c r="M21" s="22" t="n"/>
+      <c r="N21" s="22" t="n"/>
+      <c r="O21" s="22" t="n"/>
+      <c r="P21" s="22" t="n"/>
+      <c r="Q21" s="22" t="n"/>
+      <c r="R21" s="22" t="n"/>
+      <c r="S21" s="22" t="n"/>
+      <c r="T21" s="22" t="n"/>
+      <c r="U21" s="22" t="n"/>
+      <c r="V21" s="22" t="n"/>
+      <c r="W21" s="22" t="n"/>
+      <c r="X21" s="22" t="n"/>
+      <c r="Y21" s="22" t="n"/>
+      <c r="Z21" s="22" t="n"/>
+      <c r="AA21" s="22" t="n"/>
+      <c r="AB21" s="22" t="n"/>
+      <c r="AC21" s="22" t="n"/>
+      <c r="AD21" s="22" t="n"/>
+      <c r="AE21" s="22" t="n"/>
+      <c r="AF21" s="22" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF22" s="21" t="n"/>
+      <c r="C22" s="22" t="n"/>
+      <c r="D22" s="22" t="n"/>
+      <c r="E22" s="22" t="n"/>
+      <c r="F22" s="22" t="n"/>
+      <c r="G22" s="22" t="n"/>
+      <c r="H22" s="22" t="n"/>
+      <c r="I22" s="22" t="n"/>
+      <c r="J22" s="22" t="n"/>
+      <c r="K22" s="22" t="n"/>
+      <c r="L22" s="22" t="n"/>
+      <c r="M22" s="22" t="n"/>
+      <c r="N22" s="22" t="n"/>
+      <c r="O22" s="22" t="n"/>
+      <c r="P22" s="22" t="n"/>
+      <c r="Q22" s="22" t="n"/>
+      <c r="R22" s="22" t="n"/>
+      <c r="S22" s="22" t="n"/>
+      <c r="T22" s="22" t="n"/>
+      <c r="U22" s="22" t="n"/>
+      <c r="V22" s="22" t="n"/>
+      <c r="W22" s="22" t="n"/>
+      <c r="X22" s="22" t="n"/>
+      <c r="Y22" s="22" t="n"/>
+      <c r="Z22" s="22" t="n"/>
+      <c r="AA22" s="22" t="n"/>
+      <c r="AB22" s="22" t="n"/>
+      <c r="AC22" s="22" t="n"/>
+      <c r="AD22" s="22" t="n"/>
+      <c r="AE22" s="22" t="n"/>
+      <c r="AF22" s="22" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="23" t="n">
+      <c r="C23" s="24" t="n">
         <v>0.2191614</v>
       </c>
-      <c r="D23" s="23" t="n">
+      <c r="D23" s="24" t="n">
         <v>0.1922419</v>
       </c>
-      <c r="E23" s="21" t="inlineStr">
+      <c r="E23" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="F23" s="23" t="n">
+      <c r="F23" s="24" t="n">
         <v>0.296234</v>
       </c>
-      <c r="G23" s="23" t="n">
+      <c r="G23" s="24" t="n">
         <v>0.08562060000000001</v>
       </c>
-      <c r="H23" s="23" t="n">
+      <c r="H23" s="24" t="n">
         <v>0.1944796</v>
       </c>
-      <c r="I23" s="23" t="n">
+      <c r="I23" s="24" t="n">
         <v>0.1069484</v>
       </c>
-      <c r="J23" s="23" t="n">
+      <c r="J23" s="24" t="n">
         <v>0.2202346</v>
       </c>
-      <c r="K23" s="23" t="n">
+      <c r="K23" s="24" t="n">
         <v>0.2089512</v>
       </c>
-      <c r="L23" s="23" t="n">
+      <c r="L23" s="24" t="n">
         <v>0.179646</v>
       </c>
-      <c r="M23" s="23" t="n">
+      <c r="M23" s="24" t="n">
         <v>0.2691881</v>
       </c>
-      <c r="N23" s="23" t="n">
+      <c r="N23" s="24" t="n">
         <v>0.2772124</v>
       </c>
-      <c r="O23" s="23" t="n">
+      <c r="O23" s="24" t="n">
         <v>0.1723955</v>
       </c>
-      <c r="P23" s="23" t="n">
+      <c r="P23" s="24" t="n">
         <v>0.1678595</v>
       </c>
-      <c r="Q23" s="23" t="n">
+      <c r="Q23" s="24" t="n">
         <v>0.16709</v>
       </c>
-      <c r="R23" s="23" t="n">
+      <c r="R23" s="24" t="n">
         <v>0.189638</v>
       </c>
-      <c r="S23" s="23" t="n">
+      <c r="S23" s="24" t="n">
         <v>0.2119625</v>
       </c>
-      <c r="T23" s="23" t="n">
+      <c r="T23" s="24" t="n">
         <v>0.2099989</v>
       </c>
-      <c r="U23" s="23" t="n">
+      <c r="U23" s="24" t="n">
         <v>0.1951721</v>
       </c>
-      <c r="V23" s="23" t="n">
+      <c r="V23" s="24" t="n">
         <v>0.2094783</v>
       </c>
-      <c r="W23" s="23" t="n">
+      <c r="W23" s="24" t="n">
         <v>0.2193838</v>
       </c>
-      <c r="X23" s="23" t="n">
+      <c r="X23" s="24" t="n">
         <v>0.1755426</v>
       </c>
-      <c r="Y23" s="23" t="n">
+      <c r="Y23" s="24" t="n">
         <v>0.2884855</v>
       </c>
-      <c r="Z23" s="23" t="n">
+      <c r="Z23" s="24" t="n">
         <v>0.191608</v>
       </c>
-      <c r="AA23" s="23" t="n">
+      <c r="AA23" s="24" t="n">
         <v>0.2224367</v>
       </c>
-      <c r="AB23" s="23" t="n">
+      <c r="AB23" s="24" t="n">
         <v>0.2772208</v>
       </c>
-      <c r="AC23" s="23" t="n">
+      <c r="AC23" s="24" t="n">
         <v>0.1514199</v>
       </c>
-      <c r="AD23" s="23" t="n">
+      <c r="AD23" s="24" t="n">
         <v>0.1755426</v>
       </c>
-      <c r="AE23" s="23" t="n">
+      <c r="AE23" s="24" t="n">
         <v>0.1766823</v>
       </c>
-      <c r="AF23" s="23" t="n">
+      <c r="AF23" s="24" t="n">
         <v>0.2745734</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="23" t="n">
+      <c r="C24" s="24" t="n">
         <v>0.4994783</v>
       </c>
-      <c r="D24" s="23" t="n">
+      <c r="D24" s="24" t="n">
         <v>0.3138764</v>
       </c>
-      <c r="E24" s="23" t="n">
+      <c r="E24" s="24" t="n">
         <v>0.296234</v>
       </c>
-      <c r="F24" s="21" t="inlineStr">
+      <c r="F24" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="G24" s="23" t="n">
+      <c r="G24" s="24" t="n">
         <v>0.1855345</v>
       </c>
-      <c r="H24" s="23" t="n">
+      <c r="H24" s="24" t="n">
         <v>0.3417149</v>
       </c>
-      <c r="I24" s="23" t="n">
+      <c r="I24" s="24" t="n">
         <v>0.2153002</v>
       </c>
-      <c r="J24" s="23" t="n">
+      <c r="J24" s="24" t="n">
         <v>0.5658335</v>
       </c>
-      <c r="K24" s="23" t="n">
+      <c r="K24" s="24" t="n">
         <v>0.416825</v>
       </c>
-      <c r="L24" s="23" t="n">
+      <c r="L24" s="24" t="n">
         <v>0.3841383</v>
       </c>
-      <c r="M24" s="23" t="n">
+      <c r="M24" s="24" t="n">
         <v>0.663295</v>
       </c>
-      <c r="N24" s="23" t="n">
+      <c r="N24" s="24" t="n">
         <v>0.7548820000000001</v>
       </c>
-      <c r="O24" s="23" t="n">
+      <c r="O24" s="24" t="n">
         <v>0.2167067</v>
       </c>
-      <c r="P24" s="23" t="n">
+      <c r="P24" s="24" t="n">
         <v>0.2893718</v>
       </c>
-      <c r="Q24" s="23" t="n">
+      <c r="Q24" s="24" t="n">
         <v>0.2850462</v>
       </c>
-      <c r="R24" s="23" t="n">
+      <c r="R24" s="24" t="n">
         <v>0.3010403</v>
       </c>
-      <c r="S24" s="23" t="n">
+      <c r="S24" s="24" t="n">
         <v>0.4662504</v>
       </c>
-      <c r="T24" s="23" t="n">
+      <c r="T24" s="24" t="n">
         <v>0.4863274</v>
       </c>
-      <c r="U24" s="23" t="n">
+      <c r="U24" s="24" t="n">
         <v>0.3336432</v>
       </c>
-      <c r="V24" s="23" t="n">
+      <c r="V24" s="24" t="n">
         <v>0.4390565</v>
       </c>
-      <c r="W24" s="23" t="n">
+      <c r="W24" s="24" t="n">
         <v>0.4557813</v>
       </c>
-      <c r="X24" s="23" t="n">
+      <c r="X24" s="24" t="n">
         <v>0.3054836</v>
       </c>
-      <c r="Y24" s="23" t="n">
+      <c r="Y24" s="24" t="n">
         <v>0.7855988</v>
       </c>
-      <c r="Z24" s="23" t="n">
+      <c r="Z24" s="24" t="n">
         <v>0.3427621</v>
       </c>
-      <c r="AA24" s="23" t="n">
+      <c r="AA24" s="24" t="n">
         <v>0.6516170999999999</v>
       </c>
-      <c r="AB24" s="23" t="n">
+      <c r="AB24" s="24" t="n">
         <v>0.5162047</v>
       </c>
-      <c r="AC24" s="23" t="n">
+      <c r="AC24" s="24" t="n">
         <v>0.1778418</v>
       </c>
-      <c r="AD24" s="23" t="n">
+      <c r="AD24" s="24" t="n">
         <v>0.3054836</v>
       </c>
-      <c r="AE24" s="23" t="n">
+      <c r="AE24" s="24" t="n">
         <v>0.3116165</v>
       </c>
-      <c r="AF24" s="23" t="n">
+      <c r="AF24" s="24" t="n">
         <v>0.6260411</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="23" t="n">
+      <c r="C25" s="24" t="n">
         <v>0.1746909</v>
       </c>
-      <c r="D25" s="23" t="n">
+      <c r="D25" s="24" t="n">
         <v>0.0879759</v>
       </c>
-      <c r="E25" s="23" t="n">
+      <c r="E25" s="24" t="n">
         <v>0.08562060000000001</v>
       </c>
-      <c r="F25" s="23" t="n">
+      <c r="F25" s="24" t="n">
         <v>0.1855345</v>
       </c>
-      <c r="G25" s="21" t="inlineStr">
+      <c r="G25" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="H25" s="23" t="n">
+      <c r="H25" s="24" t="n">
         <v>0.2336745</v>
       </c>
-      <c r="I25" s="23" t="n">
+      <c r="I25" s="24" t="n">
         <v>0.0175762</v>
       </c>
-      <c r="J25" s="23" t="n">
+      <c r="J25" s="24" t="n">
         <v>0.102797</v>
       </c>
-      <c r="K25" s="23" t="n">
+      <c r="K25" s="24" t="n">
         <v>0.1588223</v>
       </c>
-      <c r="L25" s="23" t="n">
+      <c r="L25" s="24" t="n">
         <v>0.0899026</v>
       </c>
-      <c r="M25" s="23" t="n">
+      <c r="M25" s="24" t="n">
         <v>0.1763418</v>
       </c>
-      <c r="N25" s="23" t="n">
+      <c r="N25" s="24" t="n">
         <v>0.1761541</v>
       </c>
-      <c r="O25" s="23" t="n">
+      <c r="O25" s="24" t="n">
         <v>0.0834795</v>
       </c>
-      <c r="P25" s="23" t="n">
+      <c r="P25" s="24" t="n">
         <v>0.1532415</v>
       </c>
-      <c r="Q25" s="23" t="n">
+      <c r="Q25" s="24" t="n">
         <v>0.1526679</v>
       </c>
-      <c r="R25" s="23" t="n">
+      <c r="R25" s="24" t="n">
         <v>0.0874257</v>
       </c>
-      <c r="S25" s="23" t="n">
+      <c r="S25" s="24" t="n">
         <v>0.2392239</v>
       </c>
-      <c r="T25" s="23" t="n">
+      <c r="T25" s="24" t="n">
         <v>0.0979283</v>
       </c>
-      <c r="U25" s="23" t="n">
+      <c r="U25" s="24" t="n">
         <v>0.1612763</v>
       </c>
-      <c r="V25" s="23" t="n">
+      <c r="V25" s="24" t="n">
         <v>0.1610671</v>
       </c>
-      <c r="W25" s="23" t="n">
+      <c r="W25" s="24" t="n">
         <v>0.102797</v>
       </c>
-      <c r="X25" s="23" t="n">
+      <c r="X25" s="24" t="n">
         <v>0.2297568</v>
       </c>
-      <c r="Y25" s="23" t="n">
+      <c r="Y25" s="24" t="n">
         <v>0.1803916</v>
       </c>
-      <c r="Z25" s="23" t="n">
+      <c r="Z25" s="24" t="n">
         <v>0.1666794</v>
       </c>
-      <c r="AA25" s="23" t="n">
+      <c r="AA25" s="24" t="n">
         <v>0.103058</v>
       </c>
-      <c r="AB25" s="23" t="n">
+      <c r="AB25" s="24" t="n">
         <v>0.1649565</v>
       </c>
-      <c r="AC25" s="23" t="n">
+      <c r="AC25" s="24" t="n">
         <v>0.0805999</v>
       </c>
-      <c r="AD25" s="23" t="n">
+      <c r="AD25" s="24" t="n">
         <v>0.2297568</v>
       </c>
-      <c r="AE25" s="23" t="n">
+      <c r="AE25" s="24" t="n">
         <v>0.1630901</v>
       </c>
-      <c r="AF25" s="23" t="n">
+      <c r="AF25" s="24" t="n">
         <v>0.09761069999999999</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="23" t="n">
+      <c r="C26" s="24" t="n">
         <v>0.3221196</v>
       </c>
-      <c r="D26" s="23" t="n">
+      <c r="D26" s="24" t="n">
         <v>0.1979985</v>
       </c>
-      <c r="E26" s="23" t="n">
+      <c r="E26" s="24" t="n">
         <v>0.1944796</v>
       </c>
-      <c r="F26" s="23" t="n">
+      <c r="F26" s="24" t="n">
         <v>0.3417149</v>
       </c>
-      <c r="G26" s="23" t="n">
+      <c r="G26" s="24" t="n">
         <v>0.2336745</v>
       </c>
-      <c r="H26" s="21" t="inlineStr">
+      <c r="H26" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="I26" s="23" t="n">
+      <c r="I26" s="24" t="n">
         <v>0.1139054</v>
       </c>
-      <c r="J26" s="23" t="n">
+      <c r="J26" s="24" t="n">
         <v>0.2382023</v>
       </c>
-      <c r="K26" s="23" t="n">
+      <c r="K26" s="24" t="n">
         <v>0.223284</v>
       </c>
-      <c r="L26" s="23" t="n">
+      <c r="L26" s="24" t="n">
         <v>0.1941642</v>
       </c>
-      <c r="M26" s="23" t="n">
+      <c r="M26" s="24" t="n">
         <v>0.323455</v>
       </c>
-      <c r="N26" s="23" t="n">
+      <c r="N26" s="24" t="n">
         <v>0.2593461</v>
       </c>
-      <c r="O26" s="23" t="n">
+      <c r="O26" s="24" t="n">
         <v>0.1757832</v>
       </c>
-      <c r="P26" s="23" t="n">
+      <c r="P26" s="24" t="n">
         <v>0.2564329</v>
       </c>
-      <c r="Q26" s="23" t="n">
+      <c r="Q26" s="24" t="n">
         <v>0.2551249</v>
       </c>
-      <c r="R26" s="23" t="n">
+      <c r="R26" s="24" t="n">
         <v>0.1950283</v>
       </c>
-      <c r="S26" s="23" t="n">
+      <c r="S26" s="24" t="n">
         <v>0.315734</v>
       </c>
-      <c r="T26" s="23" t="n">
+      <c r="T26" s="24" t="n">
         <v>0.2215444</v>
       </c>
-      <c r="U26" s="23" t="n">
+      <c r="U26" s="24" t="n">
         <v>0.2917171</v>
       </c>
-      <c r="V26" s="23" t="n">
+      <c r="V26" s="24" t="n">
         <v>0.2872931</v>
       </c>
-      <c r="W26" s="23" t="n">
+      <c r="W26" s="24" t="n">
         <v>0.2382023</v>
       </c>
-      <c r="X26" s="23" t="n">
+      <c r="X26" s="24" t="n">
         <v>0.285679</v>
       </c>
-      <c r="Y26" s="23" t="n">
+      <c r="Y26" s="24" t="n">
         <v>0.3251966</v>
       </c>
-      <c r="Z26" s="23" t="n">
+      <c r="Z26" s="24" t="n">
         <v>0.3068268</v>
       </c>
-      <c r="AA26" s="23" t="n">
+      <c r="AA26" s="24" t="n">
         <v>0.2406494</v>
       </c>
-      <c r="AB26" s="23" t="n">
+      <c r="AB26" s="24" t="n">
         <v>0.2980141</v>
       </c>
-      <c r="AC26" s="23" t="n">
+      <c r="AC26" s="24" t="n">
         <v>0.1568928</v>
       </c>
-      <c r="AD26" s="23" t="n">
+      <c r="AD26" s="24" t="n">
         <v>0.285679</v>
       </c>
-      <c r="AE26" s="23" t="n">
+      <c r="AE26" s="24" t="n">
         <v>0.2848281</v>
       </c>
-      <c r="AF26" s="23" t="n">
+      <c r="AF26" s="24" t="n">
         <v>0.2282276</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="23" t="n">
+      <c r="C27" s="24" t="n">
         <v>0.1915089</v>
       </c>
-      <c r="D27" s="23" t="n">
+      <c r="D27" s="24" t="n">
         <v>0.1097351</v>
       </c>
-      <c r="E27" s="23" t="n">
+      <c r="E27" s="24" t="n">
         <v>0.1069484</v>
       </c>
-      <c r="F27" s="23" t="n">
+      <c r="F27" s="24" t="n">
         <v>0.2153002</v>
       </c>
-      <c r="G27" s="23" t="n">
+      <c r="G27" s="24" t="n">
         <v>0.0175762</v>
       </c>
-      <c r="H27" s="23" t="n">
+      <c r="H27" s="24" t="n">
         <v>0.1139054</v>
       </c>
-      <c r="I27" s="21" t="inlineStr">
+      <c r="I27" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="J27" s="23" t="n">
+      <c r="J27" s="24" t="n">
         <v>0.2050495</v>
       </c>
-      <c r="K27" s="23" t="n">
+      <c r="K27" s="24" t="n">
         <v>0.1765128</v>
       </c>
-      <c r="L27" s="23" t="n">
+      <c r="L27" s="24" t="n">
         <v>0.1774751</v>
       </c>
-      <c r="M27" s="23" t="n">
+      <c r="M27" s="24" t="n">
         <v>0.1928762</v>
       </c>
-      <c r="N27" s="23" t="n">
+      <c r="N27" s="24" t="n">
         <v>0.2107746</v>
       </c>
-      <c r="O27" s="23" t="n">
+      <c r="O27" s="24" t="n">
         <v>0.104415</v>
       </c>
-      <c r="P27" s="23" t="n">
+      <c r="P27" s="24" t="n">
         <v>0.09165089999999999</v>
       </c>
-      <c r="Q27" s="23" t="n">
+      <c r="Q27" s="24" t="n">
         <v>0.09097230000000001</v>
       </c>
-      <c r="R27" s="23" t="n">
+      <c r="R27" s="24" t="n">
         <v>0.1060221</v>
       </c>
-      <c r="S27" s="23" t="n">
+      <c r="S27" s="24" t="n">
         <v>0.1199764</v>
       </c>
-      <c r="T27" s="23" t="n">
+      <c r="T27" s="24" t="n">
         <v>0.1837733</v>
       </c>
-      <c r="U27" s="23" t="n">
+      <c r="U27" s="24" t="n">
         <v>0.1132021</v>
       </c>
-      <c r="V27" s="23" t="n">
+      <c r="V27" s="24" t="n">
         <v>0.1728764</v>
       </c>
-      <c r="W27" s="23" t="n">
+      <c r="W27" s="24" t="n">
         <v>0.265327</v>
       </c>
-      <c r="X27" s="23" t="n">
+      <c r="X27" s="24" t="n">
         <v>0.1044875</v>
       </c>
-      <c r="Y27" s="23" t="n">
+      <c r="Y27" s="24" t="n">
         <v>0.2135974</v>
       </c>
-      <c r="Z27" s="23" t="n">
+      <c r="Z27" s="24" t="n">
         <v>0.1125101</v>
       </c>
-      <c r="AA27" s="23" t="n">
+      <c r="AA27" s="24" t="n">
         <v>0.2016547</v>
       </c>
-      <c r="AB27" s="23" t="n">
+      <c r="AB27" s="24" t="n">
         <v>0.1815797</v>
       </c>
-      <c r="AC27" s="23" t="n">
+      <c r="AC27" s="24" t="n">
         <v>0.0818342</v>
       </c>
-      <c r="AD27" s="23" t="n">
+      <c r="AD27" s="24" t="n">
         <v>0.1044875</v>
       </c>
-      <c r="AE27" s="23" t="n">
+      <c r="AE27" s="24" t="n">
         <v>0.1082632</v>
       </c>
-      <c r="AF27" s="23" t="n">
+      <c r="AF27" s="24" t="n">
         <v>0.1856643</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="23" t="n">
+      <c r="C28" s="24" t="n">
         <v>0.405775</v>
       </c>
-      <c r="D28" s="23" t="n">
+      <c r="D28" s="24" t="n">
         <v>0.2663306</v>
       </c>
-      <c r="E28" s="23" t="n">
+      <c r="E28" s="24" t="n">
         <v>0.2202346</v>
       </c>
-      <c r="F28" s="23" t="n">
+      <c r="F28" s="24" t="n">
         <v>0.5658335</v>
       </c>
-      <c r="G28" s="23" t="n">
+      <c r="G28" s="24" t="n">
         <v>0.102797</v>
       </c>
-      <c r="H28" s="23" t="n">
+      <c r="H28" s="24" t="n">
         <v>0.2382023</v>
       </c>
-      <c r="I28" s="23" t="n">
+      <c r="I28" s="24" t="n">
         <v>0.2050495</v>
       </c>
-      <c r="J28" s="21" t="inlineStr">
+      <c r="J28" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="K28" s="23" t="n">
+      <c r="K28" s="24" t="n">
         <v>0.3949031</v>
       </c>
-      <c r="L28" s="23" t="n">
+      <c r="L28" s="24" t="n">
         <v>0.3494241</v>
       </c>
-      <c r="M28" s="23" t="n">
+      <c r="M28" s="24" t="n">
         <v>0.4556972</v>
       </c>
-      <c r="N28" s="23" t="n">
+      <c r="N28" s="24" t="n">
         <v>0.5666615</v>
       </c>
-      <c r="O28" s="23" t="n">
+      <c r="O28" s="24" t="n">
         <v>0.2408021</v>
       </c>
-      <c r="P28" s="23" t="n">
+      <c r="P28" s="24" t="n">
         <v>0.194469</v>
       </c>
-      <c r="Q28" s="23" t="n">
+      <c r="Q28" s="24" t="n">
         <v>0.1907147</v>
       </c>
-      <c r="R28" s="23" t="n">
+      <c r="R28" s="24" t="n">
         <v>0.2353166</v>
       </c>
-      <c r="S28" s="23" t="n">
+      <c r="S28" s="24" t="n">
         <v>0.3454798</v>
       </c>
-      <c r="T28" s="23" t="n">
+      <c r="T28" s="24" t="n">
         <v>0.4893417</v>
       </c>
-      <c r="U28" s="23" t="n">
+      <c r="U28" s="24" t="n">
         <v>0.2369752</v>
       </c>
-      <c r="V28" s="23" t="n">
+      <c r="V28" s="24" t="n">
         <v>0.3606254</v>
       </c>
-      <c r="W28" s="23" t="n">
+      <c r="W28" s="24" t="n">
         <v>0.4241778</v>
       </c>
-      <c r="X28" s="23" t="n">
+      <c r="X28" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="Y28" s="23" t="n">
+      <c r="Y28" s="24" t="n">
         <v>0.581831</v>
       </c>
-      <c r="Z28" s="23" t="n">
+      <c r="Z28" s="24" t="n">
         <v>0.2342912</v>
       </c>
-      <c r="AA28" s="23" t="n">
+      <c r="AA28" s="24" t="n">
         <v>0.5790892</v>
       </c>
-      <c r="AB28" s="23" t="n">
+      <c r="AB28" s="24" t="n">
         <v>0.3990116</v>
       </c>
-      <c r="AC28" s="23" t="n">
+      <c r="AC28" s="24" t="n">
         <v>0.1665765</v>
       </c>
-      <c r="AD28" s="23" t="n">
+      <c r="AD28" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="AE28" s="23" t="n">
+      <c r="AE28" s="24" t="n">
         <v>0.2149794</v>
       </c>
-      <c r="AF28" s="23" t="n">
+      <c r="AF28" s="24" t="n">
         <v>0.4182974</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="23" t="n">
+      <c r="C29" s="24" t="n">
         <v>0.3604575</v>
       </c>
-      <c r="D29" s="23" t="n">
+      <c r="D29" s="24" t="n">
         <v>0.2417369</v>
       </c>
-      <c r="E29" s="23" t="n">
+      <c r="E29" s="24" t="n">
         <v>0.2089512</v>
       </c>
-      <c r="F29" s="23" t="n">
+      <c r="F29" s="24" t="n">
         <v>0.416825</v>
       </c>
-      <c r="G29" s="23" t="n">
+      <c r="G29" s="24" t="n">
         <v>0.1588223</v>
       </c>
-      <c r="H29" s="23" t="n">
+      <c r="H29" s="24" t="n">
         <v>0.223284</v>
       </c>
-      <c r="I29" s="23" t="n">
+      <c r="I29" s="24" t="n">
         <v>0.1765128</v>
       </c>
-      <c r="J29" s="23" t="n">
+      <c r="J29" s="24" t="n">
         <v>0.3949031</v>
       </c>
-      <c r="K29" s="21" t="inlineStr">
+      <c r="K29" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="L29" s="23" t="n">
+      <c r="L29" s="24" t="n">
         <v>0.2501146</v>
       </c>
-      <c r="M29" s="23" t="n">
+      <c r="M29" s="24" t="n">
         <v>0.357532</v>
       </c>
-      <c r="N29" s="23" t="n">
+      <c r="N29" s="24" t="n">
         <v>0.4616602</v>
       </c>
-      <c r="O29" s="23" t="n">
+      <c r="O29" s="24" t="n">
         <v>0.1873823</v>
       </c>
-      <c r="P29" s="23" t="n">
+      <c r="P29" s="24" t="n">
         <v>0.1848572</v>
       </c>
-      <c r="Q29" s="23" t="n">
+      <c r="Q29" s="24" t="n">
         <v>0.1817487</v>
       </c>
-      <c r="R29" s="23" t="n">
+      <c r="R29" s="24" t="n">
         <v>0.2614655</v>
       </c>
-      <c r="S29" s="23" t="n">
+      <c r="S29" s="24" t="n">
         <v>0.3128053</v>
       </c>
-      <c r="T29" s="23" t="n">
+      <c r="T29" s="24" t="n">
         <v>0.3324505</v>
       </c>
-      <c r="U29" s="23" t="n">
+      <c r="U29" s="24" t="n">
         <v>0.2900503</v>
       </c>
-      <c r="V29" s="23" t="n">
+      <c r="V29" s="24" t="n">
         <v>0.3227713</v>
       </c>
-      <c r="W29" s="23" t="n">
+      <c r="W29" s="24" t="n">
         <v>0.3319139</v>
       </c>
-      <c r="X29" s="23" t="n">
+      <c r="X29" s="24" t="n">
         <v>0.2011482</v>
       </c>
-      <c r="Y29" s="23" t="n">
+      <c r="Y29" s="24" t="n">
         <v>0.4885084</v>
       </c>
-      <c r="Z29" s="23" t="n">
+      <c r="Z29" s="24" t="n">
         <v>0.2751127</v>
       </c>
-      <c r="AA29" s="23" t="n">
+      <c r="AA29" s="24" t="n">
         <v>0.3937233</v>
       </c>
-      <c r="AB29" s="23" t="n">
+      <c r="AB29" s="24" t="n">
         <v>0.4281807</v>
       </c>
-      <c r="AC29" s="23" t="n">
+      <c r="AC29" s="24" t="n">
         <v>0.2302141</v>
       </c>
-      <c r="AD29" s="23" t="n">
+      <c r="AD29" s="24" t="n">
         <v>0.2011482</v>
       </c>
-      <c r="AE29" s="23" t="n">
+      <c r="AE29" s="24" t="n">
         <v>0.2054292</v>
       </c>
-      <c r="AF29" s="23" t="n">
+      <c r="AF29" s="24" t="n">
         <v>0.417925</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="23" t="n">
+      <c r="C30" s="24" t="n">
         <v>0.4264671</v>
       </c>
-      <c r="D30" s="23" t="n">
+      <c r="D30" s="24" t="n">
         <v>0.2548182</v>
       </c>
-      <c r="E30" s="23" t="n">
+      <c r="E30" s="24" t="n">
         <v>0.2691881</v>
       </c>
-      <c r="F30" s="23" t="n">
+      <c r="F30" s="24" t="n">
         <v>0.663295</v>
       </c>
-      <c r="G30" s="23" t="n">
+      <c r="G30" s="24" t="n">
         <v>0.1763418</v>
       </c>
-      <c r="H30" s="23" t="n">
+      <c r="H30" s="24" t="n">
         <v>0.323455</v>
       </c>
-      <c r="I30" s="23" t="n">
+      <c r="I30" s="24" t="n">
         <v>0.1928762</v>
       </c>
-      <c r="J30" s="23" t="n">
+      <c r="J30" s="24" t="n">
         <v>0.4556972</v>
       </c>
-      <c r="K30" s="23" t="n">
+      <c r="K30" s="24" t="n">
         <v>0.357532</v>
       </c>
-      <c r="L30" s="23" t="n">
+      <c r="L30" s="24" t="n">
         <v>0.2773851</v>
       </c>
-      <c r="M30" s="21" t="inlineStr">
+      <c r="M30" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="N30" s="23" t="n">
+      <c r="N30" s="24" t="n">
         <v>0.5337251</v>
       </c>
-      <c r="O30" s="23" t="n">
+      <c r="O30" s="24" t="n">
         <v>0.1975274</v>
       </c>
-      <c r="P30" s="23" t="n">
+      <c r="P30" s="24" t="n">
         <v>0.2703044</v>
       </c>
-      <c r="Q30" s="23" t="n">
+      <c r="Q30" s="24" t="n">
         <v>0.2665851</v>
       </c>
-      <c r="R30" s="23" t="n">
+      <c r="R30" s="24" t="n">
         <v>0.2344966</v>
       </c>
-      <c r="S30" s="23" t="n">
+      <c r="S30" s="24" t="n">
         <v>0.4341705</v>
       </c>
-      <c r="T30" s="23" t="n">
+      <c r="T30" s="24" t="n">
         <v>0.3807754</v>
       </c>
-      <c r="U30" s="23" t="n">
+      <c r="U30" s="24" t="n">
         <v>0.3119575</v>
       </c>
-      <c r="V30" s="23" t="n">
+      <c r="V30" s="24" t="n">
         <v>0.3437212</v>
       </c>
-      <c r="W30" s="23" t="n">
+      <c r="W30" s="24" t="n">
         <v>0.3545238</v>
       </c>
-      <c r="X30" s="23" t="n">
+      <c r="X30" s="24" t="n">
         <v>0.2949668</v>
       </c>
-      <c r="Y30" s="23" t="n">
+      <c r="Y30" s="24" t="n">
         <v>0.5114746999999999</v>
       </c>
-      <c r="Z30" s="23" t="n">
+      <c r="Z30" s="24" t="n">
         <v>0.3257486</v>
       </c>
-      <c r="AA30" s="23" t="n">
+      <c r="AA30" s="24" t="n">
         <v>0.4769798</v>
       </c>
-      <c r="AB30" s="23" t="n">
+      <c r="AB30" s="24" t="n">
         <v>0.4117782</v>
       </c>
-      <c r="AC30" s="23" t="n">
+      <c r="AC30" s="24" t="n">
         <v>0.1707211</v>
       </c>
-      <c r="AD30" s="23" t="n">
+      <c r="AD30" s="24" t="n">
         <v>0.2949668</v>
       </c>
-      <c r="AE30" s="23" t="n">
+      <c r="AE30" s="24" t="n">
         <v>0.3010997</v>
       </c>
-      <c r="AF30" s="23" t="n">
+      <c r="AF30" s="24" t="n">
         <v>0.412362</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF31" s="21" t="n"/>
+      <c r="C31" s="22" t="n"/>
+      <c r="D31" s="22" t="n"/>
+      <c r="E31" s="22" t="n"/>
+      <c r="F31" s="22" t="n"/>
+      <c r="G31" s="22" t="n"/>
+      <c r="H31" s="22" t="n"/>
+      <c r="I31" s="22" t="n"/>
+      <c r="J31" s="22" t="n"/>
+      <c r="K31" s="22" t="n"/>
+      <c r="L31" s="22" t="n"/>
+      <c r="M31" s="22" t="n"/>
+      <c r="N31" s="22" t="n"/>
+      <c r="O31" s="22" t="n"/>
+      <c r="P31" s="22" t="n"/>
+      <c r="Q31" s="22" t="n"/>
+      <c r="R31" s="22" t="n"/>
+      <c r="S31" s="22" t="n"/>
+      <c r="T31" s="22" t="n"/>
+      <c r="U31" s="22" t="n"/>
+      <c r="V31" s="22" t="n"/>
+      <c r="W31" s="22" t="n"/>
+      <c r="X31" s="22" t="n"/>
+      <c r="Y31" s="22" t="n"/>
+      <c r="Z31" s="22" t="n"/>
+      <c r="AA31" s="22" t="n"/>
+      <c r="AB31" s="22" t="n"/>
+      <c r="AC31" s="22" t="n"/>
+      <c r="AD31" s="22" t="n"/>
+      <c r="AE31" s="22" t="n"/>
+      <c r="AF31" s="22" t="n"/>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF32" s="21" t="n"/>
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="22" t="n"/>
+      <c r="F32" s="22" t="n"/>
+      <c r="G32" s="22" t="n"/>
+      <c r="H32" s="22" t="n"/>
+      <c r="I32" s="22" t="n"/>
+      <c r="J32" s="22" t="n"/>
+      <c r="K32" s="22" t="n"/>
+      <c r="L32" s="22" t="n"/>
+      <c r="M32" s="22" t="n"/>
+      <c r="N32" s="22" t="n"/>
+      <c r="O32" s="22" t="n"/>
+      <c r="P32" s="22" t="n"/>
+      <c r="Q32" s="22" t="n"/>
+      <c r="R32" s="22" t="n"/>
+      <c r="S32" s="22" t="n"/>
+      <c r="T32" s="22" t="n"/>
+      <c r="U32" s="22" t="n"/>
+      <c r="V32" s="22" t="n"/>
+      <c r="W32" s="22" t="n"/>
+      <c r="X32" s="22" t="n"/>
+      <c r="Y32" s="22" t="n"/>
+      <c r="Z32" s="22" t="n"/>
+      <c r="AA32" s="22" t="n"/>
+      <c r="AB32" s="22" t="n"/>
+      <c r="AC32" s="22" t="n"/>
+      <c r="AD32" s="22" t="n"/>
+      <c r="AE32" s="22" t="n"/>
+      <c r="AF32" s="22" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF33" s="21" t="n"/>
+      <c r="C33" s="22" t="n"/>
+      <c r="D33" s="22" t="n"/>
+      <c r="E33" s="22" t="n"/>
+      <c r="F33" s="22" t="n"/>
+      <c r="G33" s="22" t="n"/>
+      <c r="H33" s="22" t="n"/>
+      <c r="I33" s="22" t="n"/>
+      <c r="J33" s="22" t="n"/>
+      <c r="K33" s="22" t="n"/>
+      <c r="L33" s="22" t="n"/>
+      <c r="M33" s="22" t="n"/>
+      <c r="N33" s="22" t="n"/>
+      <c r="O33" s="22" t="n"/>
+      <c r="P33" s="22" t="n"/>
+      <c r="Q33" s="22" t="n"/>
+      <c r="R33" s="22" t="n"/>
+      <c r="S33" s="22" t="n"/>
+      <c r="T33" s="22" t="n"/>
+      <c r="U33" s="22" t="n"/>
+      <c r="V33" s="22" t="n"/>
+      <c r="W33" s="22" t="n"/>
+      <c r="X33" s="22" t="n"/>
+      <c r="Y33" s="22" t="n"/>
+      <c r="Z33" s="22" t="n"/>
+      <c r="AA33" s="22" t="n"/>
+      <c r="AB33" s="22" t="n"/>
+      <c r="AC33" s="22" t="n"/>
+      <c r="AD33" s="22" t="n"/>
+      <c r="AE33" s="22" t="n"/>
+      <c r="AF33" s="22" t="n"/>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF34" s="21" t="n"/>
+      <c r="C34" s="22" t="n"/>
+      <c r="D34" s="22" t="n"/>
+      <c r="E34" s="22" t="n"/>
+      <c r="F34" s="22" t="n"/>
+      <c r="G34" s="22" t="n"/>
+      <c r="H34" s="22" t="n"/>
+      <c r="I34" s="22" t="n"/>
+      <c r="J34" s="22" t="n"/>
+      <c r="K34" s="22" t="n"/>
+      <c r="L34" s="22" t="n"/>
+      <c r="M34" s="22" t="n"/>
+      <c r="N34" s="22" t="n"/>
+      <c r="O34" s="22" t="n"/>
+      <c r="P34" s="22" t="n"/>
+      <c r="Q34" s="22" t="n"/>
+      <c r="R34" s="22" t="n"/>
+      <c r="S34" s="22" t="n"/>
+      <c r="T34" s="22" t="n"/>
+      <c r="U34" s="22" t="n"/>
+      <c r="V34" s="22" t="n"/>
+      <c r="W34" s="22" t="n"/>
+      <c r="X34" s="22" t="n"/>
+      <c r="Y34" s="22" t="n"/>
+      <c r="Z34" s="22" t="n"/>
+      <c r="AA34" s="22" t="n"/>
+      <c r="AB34" s="22" t="n"/>
+      <c r="AC34" s="22" t="n"/>
+      <c r="AD34" s="22" t="n"/>
+      <c r="AE34" s="22" t="n"/>
+      <c r="AF34" s="22" t="n"/>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="23" t="n">
+      <c r="C35" s="24" t="n">
         <v>0.4454346</v>
       </c>
-      <c r="D35" s="23" t="n">
+      <c r="D35" s="24" t="n">
         <v>0.3294397</v>
       </c>
-      <c r="E35" s="23" t="n">
+      <c r="E35" s="24" t="n">
         <v>0.2772124</v>
       </c>
-      <c r="F35" s="23" t="n">
+      <c r="F35" s="24" t="n">
         <v>0.7548820000000001</v>
       </c>
-      <c r="G35" s="23" t="n">
+      <c r="G35" s="24" t="n">
         <v>0.1761541</v>
       </c>
-      <c r="H35" s="23" t="n">
+      <c r="H35" s="24" t="n">
         <v>0.2593461</v>
       </c>
-      <c r="I35" s="23" t="n">
+      <c r="I35" s="24" t="n">
         <v>0.2107746</v>
       </c>
-      <c r="J35" s="23" t="n">
+      <c r="J35" s="24" t="n">
         <v>0.5666615</v>
       </c>
-      <c r="K35" s="23" t="n">
+      <c r="K35" s="24" t="n">
         <v>0.4616602</v>
       </c>
-      <c r="L35" s="23" t="n">
+      <c r="L35" s="24" t="n">
         <v>0.375935</v>
       </c>
-      <c r="M35" s="23" t="n">
+      <c r="M35" s="24" t="n">
         <v>0.5337251</v>
       </c>
-      <c r="N35" s="21" t="inlineStr">
+      <c r="N35" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="O35" s="23" t="n">
+      <c r="O35" s="24" t="n">
         <v>0.2756299</v>
       </c>
-      <c r="P35" s="23" t="n">
+      <c r="P35" s="24" t="n">
         <v>0.2075205</v>
       </c>
-      <c r="Q35" s="23" t="n">
+      <c r="Q35" s="24" t="n">
         <v>0.2034471</v>
       </c>
-      <c r="R35" s="23" t="n">
+      <c r="R35" s="24" t="n">
         <v>0.3059257</v>
       </c>
-      <c r="S35" s="23" t="n">
+      <c r="S35" s="24" t="n">
         <v>0.3951141</v>
       </c>
-      <c r="T35" s="23" t="n">
+      <c r="T35" s="24" t="n">
         <v>0.4811885</v>
       </c>
-      <c r="U35" s="23" t="n">
+      <c r="U35" s="24" t="n">
         <v>0.3185677</v>
       </c>
-      <c r="V35" s="23" t="n">
+      <c r="V35" s="24" t="n">
         <v>0.3888123</v>
       </c>
-      <c r="W35" s="23" t="n">
+      <c r="W35" s="24" t="n">
         <v>0.4267294</v>
       </c>
-      <c r="X35" s="23" t="n">
+      <c r="X35" s="24" t="n">
         <v>0.2264865</v>
       </c>
-      <c r="Y35" s="23" t="n">
+      <c r="Y35" s="24" t="n">
         <v>0.7908495</v>
       </c>
-      <c r="Z35" s="23" t="n">
+      <c r="Z35" s="24" t="n">
         <v>0.3091913</v>
       </c>
-      <c r="AA35" s="23" t="n">
+      <c r="AA35" s="24" t="n">
         <v>0.647075</v>
       </c>
-      <c r="AB35" s="23" t="n">
+      <c r="AB35" s="24" t="n">
         <v>0.4994667</v>
       </c>
-      <c r="AC35" s="23" t="n">
+      <c r="AC35" s="24" t="n">
         <v>0.1748791</v>
       </c>
-      <c r="AD35" s="23" t="n">
+      <c r="AD35" s="24" t="n">
         <v>0.2264865</v>
       </c>
-      <c r="AE35" s="23" t="n">
+      <c r="AE35" s="24" t="n">
         <v>0.2307675</v>
       </c>
-      <c r="AF35" s="23" t="n">
+      <c r="AF35" s="24" t="n">
         <v>0.5514795</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="23" t="n">
+      <c r="C36" s="24" t="n">
         <v>0.2002735</v>
       </c>
-      <c r="D36" s="23" t="n">
+      <c r="D36" s="24" t="n">
         <v>0.1882369</v>
       </c>
-      <c r="E36" s="23" t="n">
+      <c r="E36" s="24" t="n">
         <v>0.1723955</v>
       </c>
-      <c r="F36" s="23" t="n">
+      <c r="F36" s="24" t="n">
         <v>0.2167067</v>
       </c>
-      <c r="G36" s="23" t="n">
+      <c r="G36" s="24" t="n">
         <v>0.0834795</v>
       </c>
-      <c r="H36" s="23" t="n">
+      <c r="H36" s="24" t="n">
         <v>0.1757832</v>
       </c>
-      <c r="I36" s="23" t="n">
+      <c r="I36" s="24" t="n">
         <v>0.104415</v>
       </c>
-      <c r="J36" s="23" t="n">
+      <c r="J36" s="24" t="n">
         <v>0.2408021</v>
       </c>
-      <c r="K36" s="23" t="n">
+      <c r="K36" s="24" t="n">
         <v>0.1873823</v>
       </c>
-      <c r="L36" s="23" t="n">
+      <c r="L36" s="24" t="n">
         <v>0.186092</v>
       </c>
-      <c r="M36" s="23" t="n">
+      <c r="M36" s="24" t="n">
         <v>0.1975274</v>
       </c>
-      <c r="N36" s="23" t="n">
+      <c r="N36" s="24" t="n">
         <v>0.2756299</v>
       </c>
-      <c r="O36" s="21" t="inlineStr">
+      <c r="O36" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="P36" s="23" t="n">
+      <c r="P36" s="24" t="n">
         <v>0.0904684</v>
       </c>
-      <c r="Q36" s="23" t="n">
+      <c r="Q36" s="24" t="n">
         <v>0.08984</v>
       </c>
-      <c r="R36" s="23" t="n">
+      <c r="R36" s="24" t="n">
         <v>0.1716563</v>
       </c>
-      <c r="S36" s="23" t="n">
+      <c r="S36" s="24" t="n">
         <v>0.1895012</v>
       </c>
-      <c r="T36" s="23" t="n">
+      <c r="T36" s="24" t="n">
         <v>0.2037348</v>
       </c>
-      <c r="U36" s="23" t="n">
+      <c r="U36" s="24" t="n">
         <v>0.1771844</v>
       </c>
-      <c r="V36" s="23" t="n">
+      <c r="V36" s="24" t="n">
         <v>0.1915164</v>
       </c>
-      <c r="W36" s="23" t="n">
+      <c r="W36" s="24" t="n">
         <v>0.1954045</v>
       </c>
-      <c r="X36" s="23" t="n">
+      <c r="X36" s="24" t="n">
         <v>0.1031654</v>
       </c>
-      <c r="Y36" s="23" t="n">
+      <c r="Y36" s="24" t="n">
         <v>0.2763914</v>
       </c>
-      <c r="Z36" s="23" t="n">
+      <c r="Z36" s="24" t="n">
         <v>0.1703452</v>
       </c>
-      <c r="AA36" s="23" t="n">
+      <c r="AA36" s="24" t="n">
         <v>0.274169</v>
       </c>
-      <c r="AB36" s="23" t="n">
+      <c r="AB36" s="24" t="n">
         <v>0.1993306</v>
       </c>
-      <c r="AC36" s="23" t="n">
+      <c r="AC36" s="24" t="n">
         <v>0.1497614</v>
       </c>
-      <c r="AD36" s="23" t="n">
+      <c r="AD36" s="24" t="n">
         <v>0.1031654</v>
       </c>
-      <c r="AE36" s="23" t="n">
+      <c r="AE36" s="24" t="n">
         <v>0.1074464</v>
       </c>
-      <c r="AF36" s="23" t="n">
+      <c r="AF36" s="24" t="n">
         <v>0.1996832</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="23" t="n">
+      <c r="C37" s="24" t="n">
         <v>0.1984989</v>
       </c>
-      <c r="D37" s="23" t="n">
+      <c r="D37" s="24" t="n">
         <v>0.1696564</v>
       </c>
-      <c r="E37" s="23" t="n">
+      <c r="E37" s="24" t="n">
         <v>0.1678595</v>
       </c>
-      <c r="F37" s="23" t="n">
+      <c r="F37" s="24" t="n">
         <v>0.2893718</v>
       </c>
-      <c r="G37" s="23" t="n">
+      <c r="G37" s="24" t="n">
         <v>0.1532415</v>
       </c>
-      <c r="H37" s="23" t="n">
+      <c r="H37" s="24" t="n">
         <v>0.2564329</v>
       </c>
-      <c r="I37" s="23" t="n">
+      <c r="I37" s="24" t="n">
         <v>0.09165089999999999</v>
       </c>
-      <c r="J37" s="23" t="n">
+      <c r="J37" s="24" t="n">
         <v>0.194469</v>
       </c>
-      <c r="K37" s="23" t="n">
+      <c r="K37" s="24" t="n">
         <v>0.1848572</v>
       </c>
-      <c r="L37" s="23" t="n">
+      <c r="L37" s="24" t="n">
         <v>0.1731246</v>
       </c>
-      <c r="M37" s="23" t="n">
+      <c r="M37" s="24" t="n">
         <v>0.2703044</v>
       </c>
-      <c r="N37" s="23" t="n">
+      <c r="N37" s="24" t="n">
         <v>0.2075205</v>
       </c>
-      <c r="O37" s="23" t="n">
+      <c r="O37" s="24" t="n">
         <v>0.0904684</v>
       </c>
-      <c r="P37" s="21" t="inlineStr">
+      <c r="P37" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="Q37" s="23" t="n">
+      <c r="Q37" s="24" t="n">
         <v>0.2520997</v>
       </c>
-      <c r="R37" s="23" t="n">
+      <c r="R37" s="24" t="n">
         <v>0.1688041</v>
       </c>
-      <c r="S37" s="23" t="n">
+      <c r="S37" s="24" t="n">
         <v>0.1923246</v>
       </c>
-      <c r="T37" s="23" t="n">
+      <c r="T37" s="24" t="n">
         <v>0.1869265</v>
       </c>
-      <c r="U37" s="23" t="n">
+      <c r="U37" s="24" t="n">
         <v>0.2519734</v>
       </c>
-      <c r="V37" s="23" t="n">
+      <c r="V37" s="24" t="n">
         <v>0.1873178</v>
       </c>
-      <c r="W37" s="23" t="n">
+      <c r="W37" s="24" t="n">
         <v>0.1963209</v>
       </c>
-      <c r="X37" s="23" t="n">
+      <c r="X37" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="Y37" s="23" t="n">
+      <c r="Y37" s="24" t="n">
         <v>0.2130682</v>
       </c>
-      <c r="Z37" s="23" t="n">
+      <c r="Z37" s="24" t="n">
         <v>0.2546061</v>
       </c>
-      <c r="AA37" s="23" t="n">
+      <c r="AA37" s="24" t="n">
         <v>0.1967253</v>
       </c>
-      <c r="AB37" s="23" t="n">
+      <c r="AB37" s="24" t="n">
         <v>0.1933432</v>
       </c>
-      <c r="AC37" s="23" t="n">
+      <c r="AC37" s="24" t="n">
         <v>0.0815969</v>
       </c>
-      <c r="AD37" s="23" t="n">
+      <c r="AD37" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="AE37" s="23" t="n">
+      <c r="AE37" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="AF37" s="23" t="n">
+      <c r="AF37" s="24" t="n">
         <v>0.1882863</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="23" t="n">
+      <c r="C38" s="24" t="n">
         <v>0.1948884</v>
       </c>
-      <c r="D38" s="23" t="n">
+      <c r="D38" s="24" t="n">
         <v>0.1687315</v>
       </c>
-      <c r="E38" s="23" t="n">
+      <c r="E38" s="24" t="n">
         <v>0.16709</v>
       </c>
-      <c r="F38" s="23" t="n">
+      <c r="F38" s="24" t="n">
         <v>0.2850462</v>
       </c>
-      <c r="G38" s="23" t="n">
+      <c r="G38" s="24" t="n">
         <v>0.1526679</v>
       </c>
-      <c r="H38" s="23" t="n">
+      <c r="H38" s="24" t="n">
         <v>0.2551249</v>
       </c>
-      <c r="I38" s="23" t="n">
+      <c r="I38" s="24" t="n">
         <v>0.09097230000000001</v>
       </c>
-      <c r="J38" s="23" t="n">
+      <c r="J38" s="24" t="n">
         <v>0.1907147</v>
       </c>
-      <c r="K38" s="23" t="n">
+      <c r="K38" s="24" t="n">
         <v>0.1817487</v>
       </c>
-      <c r="L38" s="23" t="n">
+      <c r="L38" s="24" t="n">
         <v>0.1718944</v>
       </c>
-      <c r="M38" s="23" t="n">
+      <c r="M38" s="24" t="n">
         <v>0.2665851</v>
       </c>
-      <c r="N38" s="23" t="n">
+      <c r="N38" s="24" t="n">
         <v>0.2034471</v>
       </c>
-      <c r="O38" s="23" t="n">
+      <c r="O38" s="24" t="n">
         <v>0.08984</v>
       </c>
-      <c r="P38" s="23" t="n">
+      <c r="P38" s="24" t="n">
         <v>0.2520997</v>
       </c>
-      <c r="Q38" s="21" t="inlineStr">
+      <c r="Q38" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="R38" s="23" t="n">
+      <c r="R38" s="24" t="n">
         <v>0.1679155</v>
       </c>
-      <c r="S38" s="23" t="n">
+      <c r="S38" s="24" t="n">
         <v>0.188977</v>
       </c>
-      <c r="T38" s="23" t="n">
+      <c r="T38" s="24" t="n">
         <v>0.1834933</v>
       </c>
-      <c r="U38" s="23" t="n">
+      <c r="U38" s="24" t="n">
         <v>0.2508552</v>
       </c>
-      <c r="V38" s="23" t="n">
+      <c r="V38" s="24" t="n">
         <v>0.1860352</v>
       </c>
-      <c r="W38" s="23" t="n">
+      <c r="W38" s="24" t="n">
         <v>0.1925666</v>
       </c>
-      <c r="X38" s="23" t="n">
+      <c r="X38" s="24" t="n">
         <v>0.173978</v>
       </c>
-      <c r="Y38" s="23" t="n">
+      <c r="Y38" s="24" t="n">
         <v>0.2088374</v>
       </c>
-      <c r="Z38" s="23" t="n">
+      <c r="Z38" s="24" t="n">
         <v>0.2533759</v>
       </c>
-      <c r="AA38" s="23" t="n">
+      <c r="AA38" s="24" t="n">
         <v>0.1929538</v>
       </c>
-      <c r="AB38" s="23" t="n">
+      <c r="AB38" s="24" t="n">
         <v>0.1899522</v>
       </c>
-      <c r="AC38" s="23" t="n">
+      <c r="AC38" s="24" t="n">
         <v>0.08115260000000001</v>
       </c>
-      <c r="AD38" s="23" t="n">
+      <c r="AD38" s="24" t="n">
         <v>0.173978</v>
       </c>
-      <c r="AE38" s="23" t="n">
+      <c r="AE38" s="24" t="n">
         <v>0.1758298</v>
       </c>
-      <c r="AF38" s="23" t="n">
+      <c r="AF38" s="24" t="n">
         <v>0.1848741</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF39" s="21" t="n"/>
+      <c r="C39" s="22" t="n"/>
+      <c r="D39" s="22" t="n"/>
+      <c r="E39" s="22" t="n"/>
+      <c r="F39" s="22" t="n"/>
+      <c r="G39" s="22" t="n"/>
+      <c r="H39" s="22" t="n"/>
+      <c r="I39" s="22" t="n"/>
+      <c r="J39" s="22" t="n"/>
+      <c r="K39" s="22" t="n"/>
+      <c r="L39" s="22" t="n"/>
+      <c r="M39" s="22" t="n"/>
+      <c r="N39" s="22" t="n"/>
+      <c r="O39" s="22" t="n"/>
+      <c r="P39" s="22" t="n"/>
+      <c r="Q39" s="22" t="n"/>
+      <c r="R39" s="22" t="n"/>
+      <c r="S39" s="22" t="n"/>
+      <c r="T39" s="22" t="n"/>
+      <c r="U39" s="22" t="n"/>
+      <c r="V39" s="22" t="n"/>
+      <c r="W39" s="22" t="n"/>
+      <c r="X39" s="22" t="n"/>
+      <c r="Y39" s="22" t="n"/>
+      <c r="Z39" s="22" t="n"/>
+      <c r="AA39" s="22" t="n"/>
+      <c r="AB39" s="22" t="n"/>
+      <c r="AC39" s="22" t="n"/>
+      <c r="AD39" s="22" t="n"/>
+      <c r="AE39" s="22" t="n"/>
+      <c r="AF39" s="22" t="n"/>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="23" t="n">
+      <c r="C40" s="24" t="n">
         <v>0.2319391</v>
       </c>
-      <c r="D40" s="23" t="n">
+      <c r="D40" s="24" t="n">
         <v>0.2580535</v>
       </c>
-      <c r="E40" s="23" t="n">
+      <c r="E40" s="24" t="n">
         <v>0.189638</v>
       </c>
-      <c r="F40" s="23" t="n">
+      <c r="F40" s="24" t="n">
         <v>0.3010403</v>
       </c>
-      <c r="G40" s="23" t="n">
+      <c r="G40" s="24" t="n">
         <v>0.0874257</v>
       </c>
-      <c r="H40" s="23" t="n">
+      <c r="H40" s="24" t="n">
         <v>0.1950283</v>
       </c>
-      <c r="I40" s="23" t="n">
+      <c r="I40" s="24" t="n">
         <v>0.1060221</v>
       </c>
-      <c r="J40" s="23" t="n">
+      <c r="J40" s="24" t="n">
         <v>0.2353166</v>
       </c>
-      <c r="K40" s="23" t="n">
+      <c r="K40" s="24" t="n">
         <v>0.2614655</v>
       </c>
-      <c r="L40" s="23" t="n">
+      <c r="L40" s="24" t="n">
         <v>0.1849432</v>
       </c>
-      <c r="M40" s="23" t="n">
+      <c r="M40" s="24" t="n">
         <v>0.2344966</v>
       </c>
-      <c r="N40" s="23" t="n">
+      <c r="N40" s="24" t="n">
         <v>0.3059257</v>
       </c>
-      <c r="O40" s="23" t="n">
+      <c r="O40" s="24" t="n">
         <v>0.1716563</v>
       </c>
-      <c r="P40" s="23" t="n">
+      <c r="P40" s="24" t="n">
         <v>0.1688041</v>
       </c>
-      <c r="Q40" s="23" t="n">
+      <c r="Q40" s="24" t="n">
         <v>0.1679155</v>
       </c>
-      <c r="R40" s="21" t="inlineStr">
+      <c r="R40" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="S40" s="23" t="n">
+      <c r="S40" s="24" t="n">
         <v>0.2166557</v>
       </c>
-      <c r="T40" s="23" t="n">
+      <c r="T40" s="24" t="n">
         <v>0.2203667</v>
       </c>
-      <c r="U40" s="23" t="n">
+      <c r="U40" s="24" t="n">
         <v>0.1996778</v>
       </c>
-      <c r="V40" s="23" t="n">
+      <c r="V40" s="24" t="n">
         <v>0.265803</v>
       </c>
-      <c r="W40" s="23" t="n">
+      <c r="W40" s="24" t="n">
         <v>0.2172485</v>
       </c>
-      <c r="X40" s="23" t="n">
+      <c r="X40" s="24" t="n">
         <v>0.1768173</v>
       </c>
-      <c r="Y40" s="23" t="n">
+      <c r="Y40" s="24" t="n">
         <v>0.313175</v>
       </c>
-      <c r="Z40" s="23" t="n">
+      <c r="Z40" s="24" t="n">
         <v>0.1950533</v>
       </c>
-      <c r="AA40" s="23" t="n">
+      <c r="AA40" s="24" t="n">
         <v>0.2736112</v>
       </c>
-      <c r="AB40" s="23" t="n">
+      <c r="AB40" s="24" t="n">
         <v>0.2804308</v>
       </c>
-      <c r="AC40" s="23" t="n">
+      <c r="AC40" s="24" t="n">
         <v>0.15467</v>
       </c>
-      <c r="AD40" s="23" t="n">
+      <c r="AD40" s="24" t="n">
         <v>0.1768173</v>
       </c>
-      <c r="AE40" s="23" t="n">
+      <c r="AE40" s="24" t="n">
         <v>0.1775308</v>
       </c>
-      <c r="AF40" s="23" t="n">
+      <c r="AF40" s="24" t="n">
         <v>0.277652</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF41" s="21" t="n"/>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="22" t="n"/>
+      <c r="H41" s="22" t="n"/>
+      <c r="I41" s="22" t="n"/>
+      <c r="J41" s="22" t="n"/>
+      <c r="K41" s="22" t="n"/>
+      <c r="L41" s="22" t="n"/>
+      <c r="M41" s="22" t="n"/>
+      <c r="N41" s="22" t="n"/>
+      <c r="O41" s="22" t="n"/>
+      <c r="P41" s="22" t="n"/>
+      <c r="Q41" s="22" t="n"/>
+      <c r="R41" s="22" t="n"/>
+      <c r="S41" s="22" t="n"/>
+      <c r="T41" s="22" t="n"/>
+      <c r="U41" s="22" t="n"/>
+      <c r="V41" s="22" t="n"/>
+      <c r="W41" s="22" t="n"/>
+      <c r="X41" s="22" t="n"/>
+      <c r="Y41" s="22" t="n"/>
+      <c r="Z41" s="22" t="n"/>
+      <c r="AA41" s="22" t="n"/>
+      <c r="AB41" s="22" t="n"/>
+      <c r="AC41" s="22" t="n"/>
+      <c r="AD41" s="22" t="n"/>
+      <c r="AE41" s="22" t="n"/>
+      <c r="AF41" s="22" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF42" s="21" t="n"/>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="22" t="n"/>
+      <c r="H42" s="22" t="n"/>
+      <c r="I42" s="22" t="n"/>
+      <c r="J42" s="22" t="n"/>
+      <c r="K42" s="22" t="n"/>
+      <c r="L42" s="22" t="n"/>
+      <c r="M42" s="22" t="n"/>
+      <c r="N42" s="22" t="n"/>
+      <c r="O42" s="22" t="n"/>
+      <c r="P42" s="22" t="n"/>
+      <c r="Q42" s="22" t="n"/>
+      <c r="R42" s="22" t="n"/>
+      <c r="S42" s="22" t="n"/>
+      <c r="T42" s="22" t="n"/>
+      <c r="U42" s="22" t="n"/>
+      <c r="V42" s="22" t="n"/>
+      <c r="W42" s="22" t="n"/>
+      <c r="X42" s="22" t="n"/>
+      <c r="Y42" s="22" t="n"/>
+      <c r="Z42" s="22" t="n"/>
+      <c r="AA42" s="22" t="n"/>
+      <c r="AB42" s="22" t="n"/>
+      <c r="AC42" s="22" t="n"/>
+      <c r="AD42" s="22" t="n"/>
+      <c r="AE42" s="22" t="n"/>
+      <c r="AF42" s="22" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF43" s="21" t="n"/>
+      <c r="C43" s="22" t="n"/>
+      <c r="D43" s="22" t="n"/>
+      <c r="E43" s="22" t="n"/>
+      <c r="F43" s="22" t="n"/>
+      <c r="G43" s="22" t="n"/>
+      <c r="H43" s="22" t="n"/>
+      <c r="I43" s="22" t="n"/>
+      <c r="J43" s="22" t="n"/>
+      <c r="K43" s="22" t="n"/>
+      <c r="L43" s="22" t="n"/>
+      <c r="M43" s="22" t="n"/>
+      <c r="N43" s="22" t="n"/>
+      <c r="O43" s="22" t="n"/>
+      <c r="P43" s="22" t="n"/>
+      <c r="Q43" s="22" t="n"/>
+      <c r="R43" s="22" t="n"/>
+      <c r="S43" s="22" t="n"/>
+      <c r="T43" s="22" t="n"/>
+      <c r="U43" s="22" t="n"/>
+      <c r="V43" s="22" t="n"/>
+      <c r="W43" s="22" t="n"/>
+      <c r="X43" s="22" t="n"/>
+      <c r="Y43" s="22" t="n"/>
+      <c r="Z43" s="22" t="n"/>
+      <c r="AA43" s="22" t="n"/>
+      <c r="AB43" s="22" t="n"/>
+      <c r="AC43" s="22" t="n"/>
+      <c r="AD43" s="22" t="n"/>
+      <c r="AE43" s="22" t="n"/>
+      <c r="AF43" s="22" t="n"/>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="23" t="n">
+      <c r="C44" s="24" t="n">
         <v>0.4142487</v>
       </c>
-      <c r="D44" s="23" t="n">
+      <c r="D44" s="24" t="n">
         <v>0.2231073</v>
       </c>
-      <c r="E44" s="23" t="n">
+      <c r="E44" s="24" t="n">
         <v>0.2119625</v>
       </c>
-      <c r="F44" s="23" t="n">
+      <c r="F44" s="24" t="n">
         <v>0.4662504</v>
       </c>
-      <c r="G44" s="23" t="n">
+      <c r="G44" s="24" t="n">
         <v>0.2392239</v>
       </c>
-      <c r="H44" s="23" t="n">
+      <c r="H44" s="24" t="n">
         <v>0.315734</v>
       </c>
-      <c r="I44" s="23" t="n">
+      <c r="I44" s="24" t="n">
         <v>0.1199764</v>
       </c>
-      <c r="J44" s="23" t="n">
+      <c r="J44" s="24" t="n">
         <v>0.3454798</v>
       </c>
-      <c r="K44" s="23" t="n">
+      <c r="K44" s="24" t="n">
         <v>0.3128053</v>
       </c>
-      <c r="L44" s="23" t="n">
+      <c r="L44" s="24" t="n">
         <v>0.2541853</v>
       </c>
-      <c r="M44" s="23" t="n">
+      <c r="M44" s="24" t="n">
         <v>0.4341705</v>
       </c>
-      <c r="N44" s="23" t="n">
+      <c r="N44" s="24" t="n">
         <v>0.3951141</v>
       </c>
-      <c r="O44" s="23" t="n">
+      <c r="O44" s="24" t="n">
         <v>0.1895012</v>
       </c>
-      <c r="P44" s="23" t="n">
+      <c r="P44" s="24" t="n">
         <v>0.1923246</v>
       </c>
-      <c r="Q44" s="23" t="n">
+      <c r="Q44" s="24" t="n">
         <v>0.188977</v>
       </c>
-      <c r="R44" s="23" t="n">
+      <c r="R44" s="24" t="n">
         <v>0.2166557</v>
       </c>
-      <c r="S44" s="21" t="inlineStr">
+      <c r="S44" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="T44" s="23" t="n">
+      <c r="T44" s="24" t="n">
         <v>0.3235245</v>
       </c>
-      <c r="U44" s="23" t="n">
+      <c r="U44" s="24" t="n">
         <v>0.2972665</v>
       </c>
-      <c r="V44" s="23" t="n">
+      <c r="V44" s="24" t="n">
         <v>0.2973624</v>
       </c>
-      <c r="W44" s="23" t="n">
+      <c r="W44" s="24" t="n">
         <v>0.289932</v>
       </c>
-      <c r="X44" s="23" t="n">
+      <c r="X44" s="24" t="n">
         <v>0.2797427</v>
       </c>
-      <c r="Y44" s="23" t="n">
+      <c r="Y44" s="24" t="n">
         <v>0.4114451</v>
       </c>
-      <c r="Z44" s="23" t="n">
+      <c r="Z44" s="24" t="n">
         <v>0.3072536</v>
       </c>
-      <c r="AA44" s="23" t="n">
+      <c r="AA44" s="24" t="n">
         <v>0.3498952</v>
       </c>
-      <c r="AB44" s="23" t="n">
+      <c r="AB44" s="24" t="n">
         <v>0.3186158</v>
       </c>
-      <c r="AC44" s="23" t="n">
+      <c r="AC44" s="24" t="n">
         <v>0.1636525</v>
       </c>
-      <c r="AD44" s="23" t="n">
+      <c r="AD44" s="24" t="n">
         <v>0.2797427</v>
       </c>
-      <c r="AE44" s="23" t="n">
+      <c r="AE44" s="24" t="n">
         <v>0.2886345</v>
       </c>
-      <c r="AF44" s="23" t="n">
+      <c r="AF44" s="24" t="n">
         <v>0.3375422</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="23" t="n">
+      <c r="C45" s="24" t="n">
         <v>0.34087</v>
       </c>
-      <c r="D45" s="23" t="n">
+      <c r="D45" s="24" t="n">
         <v>0.2459693</v>
       </c>
-      <c r="E45" s="23" t="n">
+      <c r="E45" s="24" t="n">
         <v>0.2099989</v>
       </c>
-      <c r="F45" s="23" t="n">
+      <c r="F45" s="24" t="n">
         <v>0.4863274</v>
       </c>
-      <c r="G45" s="23" t="n">
+      <c r="G45" s="24" t="n">
         <v>0.0979283</v>
       </c>
-      <c r="H45" s="23" t="n">
+      <c r="H45" s="24" t="n">
         <v>0.2215444</v>
       </c>
-      <c r="I45" s="23" t="n">
+      <c r="I45" s="24" t="n">
         <v>0.1837733</v>
       </c>
-      <c r="J45" s="23" t="n">
+      <c r="J45" s="24" t="n">
         <v>0.4893417</v>
       </c>
-      <c r="K45" s="23" t="n">
+      <c r="K45" s="24" t="n">
         <v>0.3324505</v>
       </c>
-      <c r="L45" s="23" t="n">
+      <c r="L45" s="24" t="n">
         <v>0.3352782</v>
       </c>
-      <c r="M45" s="23" t="n">
+      <c r="M45" s="24" t="n">
         <v>0.3807754</v>
       </c>
-      <c r="N45" s="23" t="n">
+      <c r="N45" s="24" t="n">
         <v>0.4811885</v>
       </c>
-      <c r="O45" s="23" t="n">
+      <c r="O45" s="24" t="n">
         <v>0.2037348</v>
       </c>
-      <c r="P45" s="23" t="n">
+      <c r="P45" s="24" t="n">
         <v>0.1869265</v>
       </c>
-      <c r="Q45" s="23" t="n">
+      <c r="Q45" s="24" t="n">
         <v>0.1834933</v>
       </c>
-      <c r="R45" s="23" t="n">
+      <c r="R45" s="24" t="n">
         <v>0.2203667</v>
       </c>
-      <c r="S45" s="23" t="n">
+      <c r="S45" s="24" t="n">
         <v>0.3235245</v>
       </c>
-      <c r="T45" s="21" t="inlineStr">
+      <c r="T45" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="U45" s="23" t="n">
+      <c r="U45" s="24" t="n">
         <v>0.2219289</v>
       </c>
-      <c r="V45" s="23" t="n">
+      <c r="V45" s="24" t="n">
         <v>0.2927317</v>
       </c>
-      <c r="W45" s="23" t="n">
+      <c r="W45" s="24" t="n">
         <v>0.3299521</v>
       </c>
-      <c r="X45" s="23" t="n">
+      <c r="X45" s="24" t="n">
         <v>0.2004137</v>
       </c>
-      <c r="Y45" s="23" t="n">
+      <c r="Y45" s="24" t="n">
         <v>0.4904679</v>
       </c>
-      <c r="Z45" s="23" t="n">
+      <c r="Z45" s="24" t="n">
         <v>0.2201454</v>
       </c>
-      <c r="AA45" s="23" t="n">
+      <c r="AA45" s="24" t="n">
         <v>0.4439195</v>
       </c>
-      <c r="AB45" s="23" t="n">
+      <c r="AB45" s="24" t="n">
         <v>0.3641252</v>
       </c>
-      <c r="AC45" s="23" t="n">
+      <c r="AC45" s="24" t="n">
         <v>0.1609534</v>
       </c>
-      <c r="AD45" s="23" t="n">
+      <c r="AD45" s="24" t="n">
         <v>0.2004137</v>
       </c>
-      <c r="AE45" s="23" t="n">
+      <c r="AE45" s="24" t="n">
         <v>0.2028429</v>
       </c>
-      <c r="AF45" s="23" t="n">
+      <c r="AF45" s="24" t="n">
         <v>0.3687879</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF46" s="21" t="n"/>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
+      <c r="F46" s="22" t="n"/>
+      <c r="G46" s="22" t="n"/>
+      <c r="H46" s="22" t="n"/>
+      <c r="I46" s="22" t="n"/>
+      <c r="J46" s="22" t="n"/>
+      <c r="K46" s="22" t="n"/>
+      <c r="L46" s="22" t="n"/>
+      <c r="M46" s="22" t="n"/>
+      <c r="N46" s="22" t="n"/>
+      <c r="O46" s="22" t="n"/>
+      <c r="P46" s="22" t="n"/>
+      <c r="Q46" s="22" t="n"/>
+      <c r="R46" s="22" t="n"/>
+      <c r="S46" s="22" t="n"/>
+      <c r="T46" s="22" t="n"/>
+      <c r="U46" s="22" t="n"/>
+      <c r="V46" s="22" t="n"/>
+      <c r="W46" s="22" t="n"/>
+      <c r="X46" s="22" t="n"/>
+      <c r="Y46" s="22" t="n"/>
+      <c r="Z46" s="22" t="n"/>
+      <c r="AA46" s="22" t="n"/>
+      <c r="AB46" s="22" t="n"/>
+      <c r="AC46" s="22" t="n"/>
+      <c r="AD46" s="22" t="n"/>
+      <c r="AE46" s="22" t="n"/>
+      <c r="AF46" s="22" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="23" t="n">
+      <c r="C47" s="24" t="n">
         <v>0.3196122</v>
       </c>
-      <c r="D47" s="23" t="n">
+      <c r="D47" s="24" t="n">
         <v>0.2043799</v>
       </c>
-      <c r="E47" s="23" t="n">
+      <c r="E47" s="24" t="n">
         <v>0.1951721</v>
       </c>
-      <c r="F47" s="23" t="n">
+      <c r="F47" s="24" t="n">
         <v>0.3336432</v>
       </c>
-      <c r="G47" s="23" t="n">
+      <c r="G47" s="24" t="n">
         <v>0.1612763</v>
       </c>
-      <c r="H47" s="23" t="n">
+      <c r="H47" s="24" t="n">
         <v>0.2917171</v>
       </c>
-      <c r="I47" s="23" t="n">
+      <c r="I47" s="24" t="n">
         <v>0.1132021</v>
       </c>
-      <c r="J47" s="23" t="n">
+      <c r="J47" s="24" t="n">
         <v>0.2369752</v>
       </c>
-      <c r="K47" s="23" t="n">
+      <c r="K47" s="24" t="n">
         <v>0.2900503</v>
       </c>
-      <c r="L47" s="23" t="n">
+      <c r="L47" s="24" t="n">
         <v>0.1978888</v>
       </c>
-      <c r="M47" s="23" t="n">
+      <c r="M47" s="24" t="n">
         <v>0.3119575</v>
       </c>
-      <c r="N47" s="23" t="n">
+      <c r="N47" s="24" t="n">
         <v>0.3185677</v>
       </c>
-      <c r="O47" s="23" t="n">
+      <c r="O47" s="24" t="n">
         <v>0.1771844</v>
       </c>
-      <c r="P47" s="23" t="n">
+      <c r="P47" s="24" t="n">
         <v>0.2519734</v>
       </c>
-      <c r="Q47" s="23" t="n">
+      <c r="Q47" s="24" t="n">
         <v>0.2508552</v>
       </c>
-      <c r="R47" s="23" t="n">
+      <c r="R47" s="24" t="n">
         <v>0.1996778</v>
       </c>
-      <c r="S47" s="23" t="n">
+      <c r="S47" s="24" t="n">
         <v>0.2972665</v>
       </c>
-      <c r="T47" s="23" t="n">
+      <c r="T47" s="24" t="n">
         <v>0.2219289</v>
       </c>
-      <c r="U47" s="21" t="inlineStr">
+      <c r="U47" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="V47" s="23" t="n">
+      <c r="V47" s="24" t="n">
         <v>0.28456</v>
       </c>
-      <c r="W47" s="23" t="n">
+      <c r="W47" s="24" t="n">
         <v>0.2334217</v>
       </c>
-      <c r="X47" s="23" t="n">
+      <c r="X47" s="24" t="n">
         <v>0.2012136</v>
       </c>
-      <c r="Y47" s="23" t="n">
+      <c r="Y47" s="24" t="n">
         <v>0.3223672</v>
       </c>
-      <c r="Z47" s="23" t="n">
+      <c r="Z47" s="24" t="n">
         <v>0.2966757</v>
       </c>
-      <c r="AA47" s="23" t="n">
+      <c r="AA47" s="24" t="n">
         <v>0.2411878</v>
       </c>
-      <c r="AB47" s="23" t="n">
+      <c r="AB47" s="24" t="n">
         <v>0.2939937</v>
       </c>
-      <c r="AC47" s="23" t="n">
+      <c r="AC47" s="24" t="n">
         <v>0.1619203</v>
       </c>
-      <c r="AD47" s="23" t="n">
+      <c r="AD47" s="24" t="n">
         <v>0.2012136</v>
       </c>
-      <c r="AE47" s="23" t="n">
+      <c r="AE47" s="24" t="n">
         <v>0.2686077</v>
       </c>
-      <c r="AF47" s="23" t="n">
+      <c r="AF47" s="24" t="n">
         <v>0.230569</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="23" t="n">
+      <c r="C48" s="24" t="n">
         <v>0.3118297</v>
       </c>
-      <c r="D48" s="23" t="n">
+      <c r="D48" s="24" t="n">
         <v>0.2415196</v>
       </c>
-      <c r="E48" s="23" t="n">
+      <c r="E48" s="24" t="n">
         <v>0.2094783</v>
       </c>
-      <c r="F48" s="23" t="n">
+      <c r="F48" s="24" t="n">
         <v>0.4390565</v>
       </c>
-      <c r="G48" s="23" t="n">
+      <c r="G48" s="24" t="n">
         <v>0.1610671</v>
       </c>
-      <c r="H48" s="23" t="n">
+      <c r="H48" s="24" t="n">
         <v>0.2872931</v>
       </c>
-      <c r="I48" s="23" t="n">
+      <c r="I48" s="24" t="n">
         <v>0.1728764</v>
       </c>
-      <c r="J48" s="23" t="n">
+      <c r="J48" s="24" t="n">
         <v>0.3606254</v>
       </c>
-      <c r="K48" s="23" t="n">
+      <c r="K48" s="24" t="n">
         <v>0.3227713</v>
       </c>
-      <c r="L48" s="23" t="n">
+      <c r="L48" s="24" t="n">
         <v>0.2428412</v>
       </c>
-      <c r="M48" s="23" t="n">
+      <c r="M48" s="24" t="n">
         <v>0.3437212</v>
       </c>
-      <c r="N48" s="23" t="n">
+      <c r="N48" s="24" t="n">
         <v>0.3888123</v>
       </c>
-      <c r="O48" s="23" t="n">
+      <c r="O48" s="24" t="n">
         <v>0.1915164</v>
       </c>
-      <c r="P48" s="23" t="n">
+      <c r="P48" s="24" t="n">
         <v>0.1873178</v>
       </c>
-      <c r="Q48" s="23" t="n">
+      <c r="Q48" s="24" t="n">
         <v>0.1860352</v>
       </c>
-      <c r="R48" s="23" t="n">
+      <c r="R48" s="24" t="n">
         <v>0.265803</v>
       </c>
-      <c r="S48" s="23" t="n">
+      <c r="S48" s="24" t="n">
         <v>0.2973624</v>
       </c>
-      <c r="T48" s="23" t="n">
+      <c r="T48" s="24" t="n">
         <v>0.2927317</v>
       </c>
-      <c r="U48" s="23" t="n">
+      <c r="U48" s="24" t="n">
         <v>0.28456</v>
       </c>
-      <c r="V48" s="21" t="inlineStr">
+      <c r="V48" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="W48" s="23" t="n">
+      <c r="W48" s="24" t="n">
         <v>0.3153634</v>
       </c>
-      <c r="X48" s="23" t="n">
+      <c r="X48" s="24" t="n">
         <v>0.2018287</v>
       </c>
-      <c r="Y48" s="23" t="n">
+      <c r="Y48" s="24" t="n">
         <v>0.4068094</v>
       </c>
-      <c r="Z48" s="23" t="n">
+      <c r="Z48" s="24" t="n">
         <v>0.2252468</v>
       </c>
-      <c r="AA48" s="23" t="n">
+      <c r="AA48" s="24" t="n">
         <v>0.3187477</v>
       </c>
-      <c r="AB48" s="23" t="n">
+      <c r="AB48" s="24" t="n">
         <v>0.3356323</v>
       </c>
-      <c r="AC48" s="23" t="n">
+      <c r="AC48" s="24" t="n">
         <v>0.1638518</v>
       </c>
-      <c r="AD48" s="23" t="n">
+      <c r="AD48" s="24" t="n">
         <v>0.2018287</v>
       </c>
-      <c r="AE48" s="23" t="n">
+      <c r="AE48" s="24" t="n">
         <v>0.2079616</v>
       </c>
-      <c r="AF48" s="23" t="n">
+      <c r="AF48" s="24" t="n">
         <v>0.3309438</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="23" t="n">
+      <c r="C49" s="24" t="n">
         <v>0.4652599</v>
       </c>
-      <c r="D49" s="23" t="n">
+      <c r="D49" s="24" t="n">
         <v>0.2976838</v>
       </c>
-      <c r="E49" s="23" t="n">
+      <c r="E49" s="24" t="n">
         <v>0.2793084</v>
       </c>
-      <c r="F49" s="23" t="n">
+      <c r="F49" s="24" t="n">
         <v>0.8532025</v>
       </c>
-      <c r="G49" s="23" t="n">
+      <c r="G49" s="24" t="n">
         <v>0.183885</v>
       </c>
-      <c r="H49" s="23" t="n">
+      <c r="H49" s="24" t="n">
         <v>0.3406562</v>
       </c>
-      <c r="I49" s="23" t="n">
+      <c r="I49" s="24" t="n">
         <v>0.2133485</v>
       </c>
-      <c r="J49" s="23" t="n">
+      <c r="J49" s="24" t="n">
         <v>0.5230147000000001</v>
       </c>
-      <c r="K49" s="23" t="n">
+      <c r="K49" s="24" t="n">
         <v>0.3807085</v>
       </c>
-      <c r="L49" s="23" t="n">
+      <c r="L49" s="24" t="n">
         <v>0.32004</v>
       </c>
-      <c r="M49" s="23" t="n">
+      <c r="M49" s="24" t="n">
         <v>0.6348328</v>
       </c>
-      <c r="N49" s="23" t="n">
+      <c r="N49" s="24" t="n">
         <v>0.7093543</v>
       </c>
-      <c r="O49" s="23" t="n">
+      <c r="O49" s="24" t="n">
         <v>0.2103452</v>
       </c>
-      <c r="P49" s="23" t="n">
+      <c r="P49" s="24" t="n">
         <v>0.2819903</v>
       </c>
-      <c r="Q49" s="23" t="n">
+      <c r="Q49" s="24" t="n">
         <v>0.2777735</v>
       </c>
-      <c r="R49" s="23" t="n">
+      <c r="R49" s="24" t="n">
         <v>0.2929704</v>
       </c>
-      <c r="S49" s="23" t="n">
+      <c r="S49" s="24" t="n">
         <v>0.4538409</v>
       </c>
-      <c r="T49" s="23" t="n">
+      <c r="T49" s="24" t="n">
         <v>0.4374489</v>
       </c>
-      <c r="U49" s="23" t="n">
+      <c r="U49" s="24" t="n">
         <v>0.3266619</v>
       </c>
-      <c r="V49" s="23" t="n">
+      <c r="V49" s="24" t="n">
         <v>0.4135963</v>
       </c>
-      <c r="W49" s="23" t="n">
+      <c r="W49" s="24" t="n">
         <v>0.4574175</v>
       </c>
-      <c r="X49" s="23" t="n">
+      <c r="X49" s="24" t="n">
         <v>0.308032</v>
       </c>
-      <c r="Y49" s="23" t="n">
+      <c r="Y49" s="24" t="n">
         <v>0.7475188</v>
       </c>
-      <c r="Z49" s="23" t="n">
+      <c r="Z49" s="24" t="n">
         <v>0.341927</v>
       </c>
-      <c r="AA49" s="23" t="n">
+      <c r="AA49" s="24" t="n">
         <v>0.5059047</v>
       </c>
-      <c r="AB49" s="23" t="n">
+      <c r="AB49" s="24" t="n">
         <v>0.4689428</v>
       </c>
-      <c r="AC49" s="23" t="n">
+      <c r="AC49" s="24" t="n">
         <v>0.176564</v>
       </c>
-      <c r="AD49" s="23" t="n">
+      <c r="AD49" s="24" t="n">
         <v>0.308032</v>
       </c>
-      <c r="AE49" s="23" t="n">
+      <c r="AE49" s="24" t="n">
         <v>0.3141649</v>
       </c>
-      <c r="AF49" s="23" t="n">
+      <c r="AF49" s="24" t="n">
         <v>0.5509568</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="23" t="n">
+      <c r="C50" s="24" t="n">
         <v>0.2784272</v>
       </c>
-      <c r="D50" s="23" t="n">
+      <c r="D50" s="24" t="n">
         <v>0.1804729</v>
       </c>
-      <c r="E50" s="23" t="n">
+      <c r="E50" s="24" t="n">
         <v>0.1755426</v>
       </c>
-      <c r="F50" s="23" t="n">
+      <c r="F50" s="24" t="n">
         <v>0.3054836</v>
       </c>
-      <c r="G50" s="23" t="n">
+      <c r="G50" s="24" t="n">
         <v>0.2297568</v>
       </c>
-      <c r="H50" s="23" t="n">
+      <c r="H50" s="24" t="n">
         <v>0.285679</v>
       </c>
-      <c r="I50" s="23" t="n">
+      <c r="I50" s="24" t="n">
         <v>0.1044875</v>
       </c>
-      <c r="J50" s="23" t="n">
+      <c r="J50" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="K50" s="23" t="n">
+      <c r="K50" s="24" t="n">
         <v>0.2011482</v>
       </c>
-      <c r="L50" s="23" t="n">
+      <c r="L50" s="24" t="n">
         <v>0.1839368</v>
       </c>
-      <c r="M50" s="23" t="n">
+      <c r="M50" s="24" t="n">
         <v>0.2949668</v>
       </c>
-      <c r="N50" s="23" t="n">
+      <c r="N50" s="24" t="n">
         <v>0.2264865</v>
       </c>
-      <c r="O50" s="23" t="n">
+      <c r="O50" s="24" t="n">
         <v>0.1031654</v>
       </c>
-      <c r="P50" s="23" t="n">
+      <c r="P50" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="Q50" s="23" t="n">
+      <c r="Q50" s="24" t="n">
         <v>0.173978</v>
       </c>
-      <c r="R50" s="23" t="n">
+      <c r="R50" s="24" t="n">
         <v>0.1768173</v>
       </c>
-      <c r="S50" s="23" t="n">
+      <c r="S50" s="24" t="n">
         <v>0.2797427</v>
       </c>
-      <c r="T50" s="23" t="n">
+      <c r="T50" s="24" t="n">
         <v>0.2004137</v>
       </c>
-      <c r="U50" s="23" t="n">
+      <c r="U50" s="24" t="n">
         <v>0.2012136</v>
       </c>
-      <c r="V50" s="23" t="n">
+      <c r="V50" s="24" t="n">
         <v>0.2018287</v>
       </c>
-      <c r="W50" s="23" t="n">
+      <c r="W50" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="X50" s="21" t="inlineStr">
+      <c r="X50" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="Y50" s="23" t="n">
+      <c r="Y50" s="24" t="n">
         <v>0.2343222</v>
       </c>
-      <c r="Z50" s="23" t="n">
+      <c r="Z50" s="24" t="n">
         <v>0.2763792</v>
       </c>
-      <c r="AA50" s="23" t="n">
+      <c r="AA50" s="24" t="n">
         <v>0.2148542</v>
       </c>
-      <c r="AB50" s="23" t="n">
+      <c r="AB50" s="24" t="n">
         <v>0.2122691</v>
       </c>
-      <c r="AC50" s="23" t="n">
+      <c r="AC50" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="AD50" s="23" t="n">
+      <c r="AD50" s="24" t="n">
         <v>0.2801223</v>
       </c>
-      <c r="AE50" s="23" t="n">
+      <c r="AE50" s="24" t="n">
         <v>0.2728651</v>
       </c>
-      <c r="AF50" s="23" t="n">
+      <c r="AF50" s="24" t="n">
         <v>0.2054192</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="23" t="n">
+      <c r="C51" s="24" t="n">
         <v>0.4816499</v>
       </c>
-      <c r="D51" s="23" t="n">
+      <c r="D51" s="24" t="n">
         <v>0.3395427</v>
       </c>
-      <c r="E51" s="23" t="n">
+      <c r="E51" s="24" t="n">
         <v>0.2884855</v>
       </c>
-      <c r="F51" s="23" t="n">
+      <c r="F51" s="24" t="n">
         <v>0.7855988</v>
       </c>
-      <c r="G51" s="23" t="n">
+      <c r="G51" s="24" t="n">
         <v>0.1803916</v>
       </c>
-      <c r="H51" s="23" t="n">
+      <c r="H51" s="24" t="n">
         <v>0.3251966</v>
       </c>
-      <c r="I51" s="23" t="n">
+      <c r="I51" s="24" t="n">
         <v>0.2135974</v>
       </c>
-      <c r="J51" s="23" t="n">
+      <c r="J51" s="24" t="n">
         <v>0.581831</v>
       </c>
-      <c r="K51" s="23" t="n">
+      <c r="K51" s="24" t="n">
         <v>0.4885084</v>
       </c>
-      <c r="L51" s="23" t="n">
+      <c r="L51" s="24" t="n">
         <v>0.3260466</v>
       </c>
-      <c r="M51" s="23" t="n">
+      <c r="M51" s="24" t="n">
         <v>0.5114746999999999</v>
       </c>
-      <c r="N51" s="23" t="n">
+      <c r="N51" s="24" t="n">
         <v>0.7908495</v>
       </c>
-      <c r="O51" s="23" t="n">
+      <c r="O51" s="24" t="n">
         <v>0.2763914</v>
       </c>
-      <c r="P51" s="23" t="n">
+      <c r="P51" s="24" t="n">
         <v>0.2130682</v>
       </c>
-      <c r="Q51" s="23" t="n">
+      <c r="Q51" s="24" t="n">
         <v>0.2088374</v>
       </c>
-      <c r="R51" s="23" t="n">
+      <c r="R51" s="24" t="n">
         <v>0.313175</v>
       </c>
-      <c r="S51" s="23" t="n">
+      <c r="S51" s="24" t="n">
         <v>0.4114451</v>
       </c>
-      <c r="T51" s="23" t="n">
+      <c r="T51" s="24" t="n">
         <v>0.4904679</v>
       </c>
-      <c r="U51" s="23" t="n">
+      <c r="U51" s="24" t="n">
         <v>0.3223672</v>
       </c>
-      <c r="V51" s="23" t="n">
+      <c r="V51" s="24" t="n">
         <v>0.4068094</v>
       </c>
-      <c r="W51" s="23" t="n">
+      <c r="W51" s="24" t="n">
         <v>0.4383453</v>
       </c>
-      <c r="X51" s="23" t="n">
+      <c r="X51" s="24" t="n">
         <v>0.2343222</v>
       </c>
-      <c r="Y51" s="21" t="inlineStr">
+      <c r="Y51" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="Z51" s="23" t="n">
+      <c r="Z51" s="24" t="n">
         <v>0.3134571</v>
       </c>
-      <c r="AA51" s="23" t="n">
+      <c r="AA51" s="24" t="n">
         <v>0.6054713</v>
       </c>
-      <c r="AB51" s="23" t="n">
+      <c r="AB51" s="24" t="n">
         <v>0.5598731</v>
       </c>
-      <c r="AC51" s="23" t="n">
+      <c r="AC51" s="24" t="n">
         <v>0.238839</v>
       </c>
-      <c r="AD51" s="23" t="n">
+      <c r="AD51" s="24" t="n">
         <v>0.2343222</v>
       </c>
-      <c r="AE51" s="23" t="n">
+      <c r="AE51" s="24" t="n">
         <v>0.2386033</v>
       </c>
-      <c r="AF51" s="23" t="n">
+      <c r="AF51" s="24" t="n">
         <v>0.5905445</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="23" t="n">
+      <c r="C52" s="24" t="n">
         <v>0.316184</v>
       </c>
-      <c r="D52" s="23" t="n">
+      <c r="D52" s="24" t="n">
         <v>0.1979489</v>
       </c>
-      <c r="E52" s="23" t="n">
+      <c r="E52" s="24" t="n">
         <v>0.191608</v>
       </c>
-      <c r="F52" s="23" t="n">
+      <c r="F52" s="24" t="n">
         <v>0.3427621</v>
       </c>
-      <c r="G52" s="23" t="n">
+      <c r="G52" s="24" t="n">
         <v>0.1666794</v>
       </c>
-      <c r="H52" s="23" t="n">
+      <c r="H52" s="24" t="n">
         <v>0.3068268</v>
       </c>
-      <c r="I52" s="23" t="n">
+      <c r="I52" s="24" t="n">
         <v>0.1125101</v>
       </c>
-      <c r="J52" s="23" t="n">
+      <c r="J52" s="24" t="n">
         <v>0.2342912</v>
       </c>
-      <c r="K52" s="23" t="n">
+      <c r="K52" s="24" t="n">
         <v>0.2751127</v>
       </c>
-      <c r="L52" s="23" t="n">
+      <c r="L52" s="24" t="n">
         <v>0.1977679</v>
       </c>
-      <c r="M52" s="23" t="n">
+      <c r="M52" s="24" t="n">
         <v>0.3257486</v>
       </c>
-      <c r="N52" s="23" t="n">
+      <c r="N52" s="24" t="n">
         <v>0.3091913</v>
       </c>
-      <c r="O52" s="23" t="n">
+      <c r="O52" s="24" t="n">
         <v>0.1703452</v>
       </c>
-      <c r="P52" s="23" t="n">
+      <c r="P52" s="24" t="n">
         <v>0.2546061</v>
       </c>
-      <c r="Q52" s="23" t="n">
+      <c r="Q52" s="24" t="n">
         <v>0.2533759</v>
       </c>
-      <c r="R52" s="23" t="n">
+      <c r="R52" s="24" t="n">
         <v>0.1950533</v>
       </c>
-      <c r="S52" s="23" t="n">
+      <c r="S52" s="24" t="n">
         <v>0.3072536</v>
       </c>
-      <c r="T52" s="23" t="n">
+      <c r="T52" s="24" t="n">
         <v>0.2201454</v>
       </c>
-      <c r="U52" s="23" t="n">
+      <c r="U52" s="24" t="n">
         <v>0.2966757</v>
       </c>
-      <c r="V52" s="23" t="n">
+      <c r="V52" s="24" t="n">
         <v>0.2252468</v>
       </c>
-      <c r="W52" s="23" t="n">
+      <c r="W52" s="24" t="n">
         <v>0.2361431</v>
       </c>
-      <c r="X52" s="23" t="n">
+      <c r="X52" s="24" t="n">
         <v>0.2763792</v>
       </c>
-      <c r="Y52" s="23" t="n">
+      <c r="Y52" s="24" t="n">
         <v>0.3134571</v>
       </c>
-      <c r="Z52" s="21" t="inlineStr">
+      <c r="Z52" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AA52" s="23" t="n">
+      <c r="AA52" s="24" t="n">
         <v>0.2385548</v>
       </c>
-      <c r="AB52" s="23" t="n">
+      <c r="AB52" s="24" t="n">
         <v>0.288001</v>
       </c>
-      <c r="AC52" s="23" t="n">
+      <c r="AC52" s="24" t="n">
         <v>0.1578313</v>
       </c>
-      <c r="AD52" s="23" t="n">
+      <c r="AD52" s="24" t="n">
         <v>0.2763792</v>
       </c>
-      <c r="AE52" s="23" t="n">
+      <c r="AE52" s="24" t="n">
         <v>0.284364</v>
       </c>
-      <c r="AF52" s="23" t="n">
+      <c r="AF52" s="24" t="n">
         <v>0.2268717</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="23" t="n">
+      <c r="C53" s="24" t="n">
         <v>0.4166074</v>
       </c>
-      <c r="D53" s="23" t="n">
+      <c r="D53" s="24" t="n">
         <v>0.2905964</v>
       </c>
-      <c r="E53" s="23" t="n">
+      <c r="E53" s="24" t="n">
         <v>0.2224367</v>
       </c>
-      <c r="F53" s="23" t="n">
+      <c r="F53" s="24" t="n">
         <v>0.6516170999999999</v>
       </c>
-      <c r="G53" s="23" t="n">
+      <c r="G53" s="24" t="n">
         <v>0.103058</v>
       </c>
-      <c r="H53" s="23" t="n">
+      <c r="H53" s="24" t="n">
         <v>0.2406494</v>
       </c>
-      <c r="I53" s="23" t="n">
+      <c r="I53" s="24" t="n">
         <v>0.2016547</v>
       </c>
-      <c r="J53" s="23" t="n">
+      <c r="J53" s="24" t="n">
         <v>0.5790892</v>
       </c>
-      <c r="K53" s="23" t="n">
+      <c r="K53" s="24" t="n">
         <v>0.3937233</v>
       </c>
-      <c r="L53" s="23" t="n">
+      <c r="L53" s="24" t="n">
         <v>0.3481321</v>
       </c>
-      <c r="M53" s="23" t="n">
+      <c r="M53" s="24" t="n">
         <v>0.4769798</v>
       </c>
-      <c r="N53" s="23" t="n">
+      <c r="N53" s="24" t="n">
         <v>0.647075</v>
       </c>
-      <c r="O53" s="23" t="n">
+      <c r="O53" s="24" t="n">
         <v>0.274169</v>
       </c>
-      <c r="P53" s="23" t="n">
+      <c r="P53" s="24" t="n">
         <v>0.1967253</v>
       </c>
-      <c r="Q53" s="23" t="n">
+      <c r="Q53" s="24" t="n">
         <v>0.1929538</v>
       </c>
-      <c r="R53" s="23" t="n">
+      <c r="R53" s="24" t="n">
         <v>0.2736112</v>
       </c>
-      <c r="S53" s="23" t="n">
+      <c r="S53" s="24" t="n">
         <v>0.3498952</v>
       </c>
-      <c r="T53" s="23" t="n">
+      <c r="T53" s="24" t="n">
         <v>0.4439195</v>
       </c>
-      <c r="U53" s="23" t="n">
+      <c r="U53" s="24" t="n">
         <v>0.2411878</v>
       </c>
-      <c r="V53" s="23" t="n">
+      <c r="V53" s="24" t="n">
         <v>0.3187477</v>
       </c>
-      <c r="W53" s="23" t="n">
+      <c r="W53" s="24" t="n">
         <v>0.3809995</v>
       </c>
-      <c r="X53" s="23" t="n">
+      <c r="X53" s="24" t="n">
         <v>0.2148542</v>
       </c>
-      <c r="Y53" s="23" t="n">
+      <c r="Y53" s="24" t="n">
         <v>0.6054713</v>
       </c>
-      <c r="Z53" s="23" t="n">
+      <c r="Z53" s="24" t="n">
         <v>0.2385548</v>
       </c>
-      <c r="AA53" s="21" t="inlineStr">
+      <c r="AA53" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AB53" s="23" t="n">
+      <c r="AB53" s="24" t="n">
         <v>0.4858335</v>
       </c>
-      <c r="AC53" s="23" t="n">
+      <c r="AC53" s="24" t="n">
         <v>0.1686306</v>
       </c>
-      <c r="AD53" s="23" t="n">
+      <c r="AD53" s="24" t="n">
         <v>0.2148542</v>
       </c>
-      <c r="AE53" s="23" t="n">
+      <c r="AE53" s="24" t="n">
         <v>0.2172834</v>
       </c>
-      <c r="AF53" s="23" t="n">
+      <c r="AF53" s="24" t="n">
         <v>0.4953192</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF54" s="21" t="n"/>
+      <c r="C54" s="22" t="n"/>
+      <c r="D54" s="22" t="n"/>
+      <c r="E54" s="22" t="n"/>
+      <c r="F54" s="22" t="n"/>
+      <c r="G54" s="22" t="n"/>
+      <c r="H54" s="22" t="n"/>
+      <c r="I54" s="22" t="n"/>
+      <c r="J54" s="22" t="n"/>
+      <c r="K54" s="22" t="n"/>
+      <c r="L54" s="22" t="n"/>
+      <c r="M54" s="22" t="n"/>
+      <c r="N54" s="22" t="n"/>
+      <c r="O54" s="22" t="n"/>
+      <c r="P54" s="22" t="n"/>
+      <c r="Q54" s="22" t="n"/>
+      <c r="R54" s="22" t="n"/>
+      <c r="S54" s="22" t="n"/>
+      <c r="T54" s="22" t="n"/>
+      <c r="U54" s="22" t="n"/>
+      <c r="V54" s="22" t="n"/>
+      <c r="W54" s="22" t="n"/>
+      <c r="X54" s="22" t="n"/>
+      <c r="Y54" s="22" t="n"/>
+      <c r="Z54" s="22" t="n"/>
+      <c r="AA54" s="22" t="n"/>
+      <c r="AB54" s="22" t="n"/>
+      <c r="AC54" s="22" t="n"/>
+      <c r="AD54" s="22" t="n"/>
+      <c r="AE54" s="22" t="n"/>
+      <c r="AF54" s="22" t="n"/>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="23" t="n">
+      <c r="C55" s="24" t="n">
         <v>0.3855766</v>
       </c>
-      <c r="D55" s="23" t="n">
+      <c r="D55" s="24" t="n">
         <v>0.2748196</v>
       </c>
-      <c r="E55" s="23" t="n">
+      <c r="E55" s="24" t="n">
         <v>0.2772208</v>
       </c>
-      <c r="F55" s="23" t="n">
+      <c r="F55" s="24" t="n">
         <v>0.5162047</v>
       </c>
-      <c r="G55" s="23" t="n">
+      <c r="G55" s="24" t="n">
         <v>0.1649565</v>
       </c>
-      <c r="H55" s="23" t="n">
+      <c r="H55" s="24" t="n">
         <v>0.2980141</v>
       </c>
-      <c r="I55" s="23" t="n">
+      <c r="I55" s="24" t="n">
         <v>0.1815797</v>
       </c>
-      <c r="J55" s="23" t="n">
+      <c r="J55" s="24" t="n">
         <v>0.3990116</v>
       </c>
-      <c r="K55" s="23" t="n">
+      <c r="K55" s="24" t="n">
         <v>0.4281807</v>
       </c>
-      <c r="L55" s="23" t="n">
+      <c r="L55" s="24" t="n">
         <v>0.2793693</v>
       </c>
-      <c r="M55" s="23" t="n">
+      <c r="M55" s="24" t="n">
         <v>0.4117782</v>
       </c>
-      <c r="N55" s="23" t="n">
+      <c r="N55" s="24" t="n">
         <v>0.4994667</v>
       </c>
-      <c r="O55" s="23" t="n">
+      <c r="O55" s="24" t="n">
         <v>0.1993306</v>
       </c>
-      <c r="P55" s="23" t="n">
+      <c r="P55" s="24" t="n">
         <v>0.1933432</v>
       </c>
-      <c r="Q55" s="23" t="n">
+      <c r="Q55" s="24" t="n">
         <v>0.1899522</v>
       </c>
-      <c r="R55" s="23" t="n">
+      <c r="R55" s="24" t="n">
         <v>0.2804308</v>
       </c>
-      <c r="S55" s="23" t="n">
+      <c r="S55" s="24" t="n">
         <v>0.3186158</v>
       </c>
-      <c r="T55" s="23" t="n">
+      <c r="T55" s="24" t="n">
         <v>0.3641252</v>
       </c>
-      <c r="U55" s="23" t="n">
+      <c r="U55" s="24" t="n">
         <v>0.2939937</v>
       </c>
-      <c r="V55" s="23" t="n">
+      <c r="V55" s="24" t="n">
         <v>0.3356323</v>
       </c>
-      <c r="W55" s="23" t="n">
+      <c r="W55" s="24" t="n">
         <v>0.3449298</v>
       </c>
-      <c r="X55" s="23" t="n">
+      <c r="X55" s="24" t="n">
         <v>0.2122691</v>
       </c>
-      <c r="Y55" s="23" t="n">
+      <c r="Y55" s="24" t="n">
         <v>0.5598731</v>
       </c>
-      <c r="Z55" s="23" t="n">
+      <c r="Z55" s="24" t="n">
         <v>0.288001</v>
       </c>
-      <c r="AA55" s="23" t="n">
+      <c r="AA55" s="24" t="n">
         <v>0.4858335</v>
       </c>
-      <c r="AB55" s="21" t="inlineStr">
+      <c r="AB55" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AC55" s="23" t="n">
+      <c r="AC55" s="24" t="n">
         <v>0.1668645</v>
       </c>
-      <c r="AD55" s="23" t="n">
+      <c r="AD55" s="24" t="n">
         <v>0.2122691</v>
       </c>
-      <c r="AE55" s="23" t="n">
+      <c r="AE55" s="24" t="n">
         <v>0.2165501</v>
       </c>
-      <c r="AF55" s="23" t="n">
+      <c r="AF55" s="24" t="n">
         <v>0.5244200999999999</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="23" t="n">
+      <c r="C56" s="24" t="n">
         <v>0.2307036</v>
       </c>
-      <c r="D56" s="23" t="n">
+      <c r="D56" s="24" t="n">
         <v>0.1532443</v>
       </c>
-      <c r="E56" s="23" t="n">
+      <c r="E56" s="24" t="n">
         <v>0.1514199</v>
       </c>
-      <c r="F56" s="23" t="n">
+      <c r="F56" s="24" t="n">
         <v>0.1778418</v>
       </c>
-      <c r="G56" s="23" t="n">
+      <c r="G56" s="24" t="n">
         <v>0.0805999</v>
       </c>
-      <c r="H56" s="23" t="n">
+      <c r="H56" s="24" t="n">
         <v>0.1568928</v>
       </c>
-      <c r="I56" s="23" t="n">
+      <c r="I56" s="24" t="n">
         <v>0.0818342</v>
       </c>
-      <c r="J56" s="23" t="n">
+      <c r="J56" s="24" t="n">
         <v>0.1665765</v>
       </c>
-      <c r="K56" s="23" t="n">
+      <c r="K56" s="24" t="n">
         <v>0.2302141</v>
       </c>
-      <c r="L56" s="23" t="n">
+      <c r="L56" s="24" t="n">
         <v>0.08831170000000001</v>
       </c>
-      <c r="M56" s="23" t="n">
+      <c r="M56" s="24" t="n">
         <v>0.1707211</v>
       </c>
-      <c r="N56" s="23" t="n">
+      <c r="N56" s="24" t="n">
         <v>0.1748791</v>
       </c>
-      <c r="O56" s="23" t="n">
+      <c r="O56" s="24" t="n">
         <v>0.1497614</v>
       </c>
-      <c r="P56" s="23" t="n">
+      <c r="P56" s="24" t="n">
         <v>0.0815969</v>
       </c>
-      <c r="Q56" s="23" t="n">
+      <c r="Q56" s="24" t="n">
         <v>0.08115260000000001</v>
       </c>
-      <c r="R56" s="23" t="n">
+      <c r="R56" s="24" t="n">
         <v>0.15467</v>
       </c>
-      <c r="S56" s="23" t="n">
+      <c r="S56" s="24" t="n">
         <v>0.1636525</v>
       </c>
-      <c r="T56" s="23" t="n">
+      <c r="T56" s="24" t="n">
         <v>0.1609534</v>
       </c>
-      <c r="U56" s="23" t="n">
+      <c r="U56" s="24" t="n">
         <v>0.1619203</v>
       </c>
-      <c r="V56" s="23" t="n">
+      <c r="V56" s="24" t="n">
         <v>0.1638518</v>
       </c>
-      <c r="W56" s="23" t="n">
+      <c r="W56" s="24" t="n">
         <v>0.1638738</v>
       </c>
-      <c r="X56" s="23" t="n">
+      <c r="X56" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="Y56" s="23" t="n">
+      <c r="Y56" s="24" t="n">
         <v>0.238839</v>
       </c>
-      <c r="Z56" s="23" t="n">
+      <c r="Z56" s="24" t="n">
         <v>0.1578313</v>
       </c>
-      <c r="AA56" s="23" t="n">
+      <c r="AA56" s="24" t="n">
         <v>0.1686306</v>
       </c>
-      <c r="AB56" s="23" t="n">
+      <c r="AB56" s="24" t="n">
         <v>0.1668645</v>
       </c>
-      <c r="AC56" s="21" t="inlineStr">
+      <c r="AC56" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AD56" s="23" t="n">
+      <c r="AD56" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="AE56" s="23" t="n">
+      <c r="AE56" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="AF56" s="23" t="n">
+      <c r="AF56" s="24" t="n">
         <v>0.1671138</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="23" t="n">
+      <c r="C57" s="24" t="n">
         <v>0.2784272</v>
       </c>
-      <c r="D57" s="23" t="n">
+      <c r="D57" s="24" t="n">
         <v>0.1804729</v>
       </c>
-      <c r="E57" s="23" t="n">
+      <c r="E57" s="24" t="n">
         <v>0.1755426</v>
       </c>
-      <c r="F57" s="23" t="n">
+      <c r="F57" s="24" t="n">
         <v>0.3054836</v>
       </c>
-      <c r="G57" s="23" t="n">
+      <c r="G57" s="24" t="n">
         <v>0.2297568</v>
       </c>
-      <c r="H57" s="23" t="n">
+      <c r="H57" s="24" t="n">
         <v>0.285679</v>
       </c>
-      <c r="I57" s="23" t="n">
+      <c r="I57" s="24" t="n">
         <v>0.1044875</v>
       </c>
-      <c r="J57" s="23" t="n">
+      <c r="J57" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="K57" s="23" t="n">
+      <c r="K57" s="24" t="n">
         <v>0.2011482</v>
       </c>
-      <c r="L57" s="23" t="n">
+      <c r="L57" s="24" t="n">
         <v>0.1839368</v>
       </c>
-      <c r="M57" s="23" t="n">
+      <c r="M57" s="24" t="n">
         <v>0.2949668</v>
       </c>
-      <c r="N57" s="23" t="n">
+      <c r="N57" s="24" t="n">
         <v>0.2264865</v>
       </c>
-      <c r="O57" s="23" t="n">
+      <c r="O57" s="24" t="n">
         <v>0.1031654</v>
       </c>
-      <c r="P57" s="23" t="n">
+      <c r="P57" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="Q57" s="23" t="n">
+      <c r="Q57" s="24" t="n">
         <v>0.173978</v>
       </c>
-      <c r="R57" s="23" t="n">
+      <c r="R57" s="24" t="n">
         <v>0.1768173</v>
       </c>
-      <c r="S57" s="23" t="n">
+      <c r="S57" s="24" t="n">
         <v>0.2797427</v>
       </c>
-      <c r="T57" s="23" t="n">
+      <c r="T57" s="24" t="n">
         <v>0.2004137</v>
       </c>
-      <c r="U57" s="23" t="n">
+      <c r="U57" s="24" t="n">
         <v>0.2012136</v>
       </c>
-      <c r="V57" s="23" t="n">
+      <c r="V57" s="24" t="n">
         <v>0.2018287</v>
       </c>
-      <c r="W57" s="23" t="n">
+      <c r="W57" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="X57" s="23" t="n">
+      <c r="X57" s="24" t="n">
         <v>0.2801223</v>
       </c>
-      <c r="Y57" s="23" t="n">
+      <c r="Y57" s="24" t="n">
         <v>0.2343222</v>
       </c>
-      <c r="Z57" s="23" t="n">
+      <c r="Z57" s="24" t="n">
         <v>0.2763792</v>
       </c>
-      <c r="AA57" s="23" t="n">
+      <c r="AA57" s="24" t="n">
         <v>0.2148542</v>
       </c>
-      <c r="AB57" s="23" t="n">
+      <c r="AB57" s="24" t="n">
         <v>0.2122691</v>
       </c>
-      <c r="AC57" s="23" t="n">
+      <c r="AC57" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="AD57" s="21" t="inlineStr">
+      <c r="AD57" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AE57" s="23" t="n">
+      <c r="AE57" s="24" t="n">
         <v>0.2728651</v>
       </c>
-      <c r="AF57" s="23" t="n">
+      <c r="AF57" s="24" t="n">
         <v>0.2054192</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF58" s="21" t="n"/>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
+      <c r="L58" s="22" t="n"/>
+      <c r="M58" s="22" t="n"/>
+      <c r="N58" s="22" t="n"/>
+      <c r="O58" s="22" t="n"/>
+      <c r="P58" s="22" t="n"/>
+      <c r="Q58" s="22" t="n"/>
+      <c r="R58" s="22" t="n"/>
+      <c r="S58" s="22" t="n"/>
+      <c r="T58" s="22" t="n"/>
+      <c r="U58" s="22" t="n"/>
+      <c r="V58" s="22" t="n"/>
+      <c r="W58" s="22" t="n"/>
+      <c r="X58" s="22" t="n"/>
+      <c r="Y58" s="22" t="n"/>
+      <c r="Z58" s="22" t="n"/>
+      <c r="AA58" s="22" t="n"/>
+      <c r="AB58" s="22" t="n"/>
+      <c r="AC58" s="22" t="n"/>
+      <c r="AD58" s="22" t="n"/>
+      <c r="AE58" s="22" t="n"/>
+      <c r="AF58" s="22" t="n"/>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF59" s="21" t="n"/>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
+      <c r="F59" s="22" t="n"/>
+      <c r="G59" s="22" t="n"/>
+      <c r="H59" s="22" t="n"/>
+      <c r="I59" s="22" t="n"/>
+      <c r="J59" s="22" t="n"/>
+      <c r="K59" s="22" t="n"/>
+      <c r="L59" s="22" t="n"/>
+      <c r="M59" s="22" t="n"/>
+      <c r="N59" s="22" t="n"/>
+      <c r="O59" s="22" t="n"/>
+      <c r="P59" s="22" t="n"/>
+      <c r="Q59" s="22" t="n"/>
+      <c r="R59" s="22" t="n"/>
+      <c r="S59" s="22" t="n"/>
+      <c r="T59" s="22" t="n"/>
+      <c r="U59" s="22" t="n"/>
+      <c r="V59" s="22" t="n"/>
+      <c r="W59" s="22" t="n"/>
+      <c r="X59" s="22" t="n"/>
+      <c r="Y59" s="22" t="n"/>
+      <c r="Z59" s="22" t="n"/>
+      <c r="AA59" s="22" t="n"/>
+      <c r="AB59" s="22" t="n"/>
+      <c r="AC59" s="22" t="n"/>
+      <c r="AD59" s="22" t="n"/>
+      <c r="AE59" s="22" t="n"/>
+      <c r="AF59" s="22" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF60" s="21" t="n"/>
+      <c r="C60" s="22" t="n"/>
+      <c r="D60" s="22" t="n"/>
+      <c r="E60" s="22" t="n"/>
+      <c r="F60" s="22" t="n"/>
+      <c r="G60" s="22" t="n"/>
+      <c r="H60" s="22" t="n"/>
+      <c r="I60" s="22" t="n"/>
+      <c r="J60" s="22" t="n"/>
+      <c r="K60" s="22" t="n"/>
+      <c r="L60" s="22" t="n"/>
+      <c r="M60" s="22" t="n"/>
+      <c r="N60" s="22" t="n"/>
+      <c r="O60" s="22" t="n"/>
+      <c r="P60" s="22" t="n"/>
+      <c r="Q60" s="22" t="n"/>
+      <c r="R60" s="22" t="n"/>
+      <c r="S60" s="22" t="n"/>
+      <c r="T60" s="22" t="n"/>
+      <c r="U60" s="22" t="n"/>
+      <c r="V60" s="22" t="n"/>
+      <c r="W60" s="22" t="n"/>
+      <c r="X60" s="22" t="n"/>
+      <c r="Y60" s="22" t="n"/>
+      <c r="Z60" s="22" t="n"/>
+      <c r="AA60" s="22" t="n"/>
+      <c r="AB60" s="22" t="n"/>
+      <c r="AC60" s="22" t="n"/>
+      <c r="AD60" s="22" t="n"/>
+      <c r="AE60" s="22" t="n"/>
+      <c r="AF60" s="22" t="n"/>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="23" t="n">
+      <c r="C61" s="24" t="n">
         <v>0.2802791</v>
       </c>
-      <c r="D61" s="23" t="n">
+      <c r="D61" s="24" t="n">
         <v>0.1847539</v>
       </c>
-      <c r="E61" s="23" t="n">
+      <c r="E61" s="24" t="n">
         <v>0.1766823</v>
       </c>
-      <c r="F61" s="23" t="n">
+      <c r="F61" s="24" t="n">
         <v>0.3116165</v>
       </c>
-      <c r="G61" s="23" t="n">
+      <c r="G61" s="24" t="n">
         <v>0.1630901</v>
       </c>
-      <c r="H61" s="23" t="n">
+      <c r="H61" s="24" t="n">
         <v>0.2848281</v>
       </c>
-      <c r="I61" s="23" t="n">
+      <c r="I61" s="24" t="n">
         <v>0.1082632</v>
       </c>
-      <c r="J61" s="23" t="n">
+      <c r="J61" s="24" t="n">
         <v>0.2149794</v>
       </c>
-      <c r="K61" s="23" t="n">
+      <c r="K61" s="24" t="n">
         <v>0.2054292</v>
       </c>
-      <c r="L61" s="23" t="n">
+      <c r="L61" s="24" t="n">
         <v>0.1882178</v>
       </c>
-      <c r="M61" s="23" t="n">
+      <c r="M61" s="24" t="n">
         <v>0.3010997</v>
       </c>
-      <c r="N61" s="23" t="n">
+      <c r="N61" s="24" t="n">
         <v>0.2307675</v>
       </c>
-      <c r="O61" s="23" t="n">
+      <c r="O61" s="24" t="n">
         <v>0.1074464</v>
       </c>
-      <c r="P61" s="23" t="n">
+      <c r="P61" s="24" t="n">
         <v>0.1768233</v>
       </c>
-      <c r="Q61" s="23" t="n">
+      <c r="Q61" s="24" t="n">
         <v>0.1758298</v>
       </c>
-      <c r="R61" s="23" t="n">
+      <c r="R61" s="24" t="n">
         <v>0.1775308</v>
       </c>
-      <c r="S61" s="23" t="n">
+      <c r="S61" s="24" t="n">
         <v>0.2886345</v>
       </c>
-      <c r="T61" s="23" t="n">
+      <c r="T61" s="24" t="n">
         <v>0.2028429</v>
       </c>
-      <c r="U61" s="23" t="n">
+      <c r="U61" s="24" t="n">
         <v>0.2686077</v>
       </c>
-      <c r="V61" s="23" t="n">
+      <c r="V61" s="24" t="n">
         <v>0.2079616</v>
       </c>
-      <c r="W61" s="23" t="n">
+      <c r="W61" s="24" t="n">
         <v>0.2149794</v>
       </c>
-      <c r="X61" s="23" t="n">
+      <c r="X61" s="24" t="n">
         <v>0.2728651</v>
       </c>
-      <c r="Y61" s="23" t="n">
+      <c r="Y61" s="24" t="n">
         <v>0.2386033</v>
       </c>
-      <c r="Z61" s="23" t="n">
+      <c r="Z61" s="24" t="n">
         <v>0.284364</v>
       </c>
-      <c r="AA61" s="23" t="n">
+      <c r="AA61" s="24" t="n">
         <v>0.2172834</v>
       </c>
-      <c r="AB61" s="23" t="n">
+      <c r="AB61" s="24" t="n">
         <v>0.2165501</v>
       </c>
-      <c r="AC61" s="23" t="n">
+      <c r="AC61" s="24" t="n">
         <v>0.1513473</v>
       </c>
-      <c r="AD61" s="23" t="n">
+      <c r="AD61" s="24" t="n">
         <v>0.2728651</v>
       </c>
-      <c r="AE61" s="21" t="inlineStr">
+      <c r="AE61" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="AF61" s="23" t="n">
+      <c r="AF61" s="24" t="n">
         <v>0.2078484</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="23" t="n">
+      <c r="C62" s="24" t="n">
         <v>0.346084</v>
       </c>
-      <c r="D62" s="23" t="n">
+      <c r="D62" s="24" t="n">
         <v>0.2842872</v>
       </c>
-      <c r="E62" s="23" t="n">
+      <c r="E62" s="24" t="n">
         <v>0.2745734</v>
       </c>
-      <c r="F62" s="23" t="n">
+      <c r="F62" s="24" t="n">
         <v>0.6260411</v>
       </c>
-      <c r="G62" s="23" t="n">
+      <c r="G62" s="24" t="n">
         <v>0.09761069999999999</v>
       </c>
-      <c r="H62" s="23" t="n">
+      <c r="H62" s="24" t="n">
         <v>0.2282276</v>
       </c>
-      <c r="I62" s="23" t="n">
+      <c r="I62" s="24" t="n">
         <v>0.1856643</v>
       </c>
-      <c r="J62" s="23" t="n">
+      <c r="J62" s="24" t="n">
         <v>0.4182974</v>
       </c>
-      <c r="K62" s="23" t="n">
+      <c r="K62" s="24" t="n">
         <v>0.417925</v>
       </c>
-      <c r="L62" s="23" t="n">
+      <c r="L62" s="24" t="n">
         <v>0.2700997</v>
       </c>
-      <c r="M62" s="23" t="n">
+      <c r="M62" s="24" t="n">
         <v>0.412362</v>
       </c>
-      <c r="N62" s="23" t="n">
+      <c r="N62" s="24" t="n">
         <v>0.5514795</v>
       </c>
-      <c r="O62" s="23" t="n">
+      <c r="O62" s="24" t="n">
         <v>0.1996832</v>
       </c>
-      <c r="P62" s="23" t="n">
+      <c r="P62" s="24" t="n">
         <v>0.1882863</v>
       </c>
-      <c r="Q62" s="23" t="n">
+      <c r="Q62" s="24" t="n">
         <v>0.1848741</v>
       </c>
-      <c r="R62" s="23" t="n">
+      <c r="R62" s="24" t="n">
         <v>0.277652</v>
       </c>
-      <c r="S62" s="23" t="n">
+      <c r="S62" s="24" t="n">
         <v>0.3375422</v>
       </c>
-      <c r="T62" s="23" t="n">
+      <c r="T62" s="24" t="n">
         <v>0.3687879</v>
       </c>
-      <c r="U62" s="23" t="n">
+      <c r="U62" s="24" t="n">
         <v>0.230569</v>
       </c>
-      <c r="V62" s="23" t="n">
+      <c r="V62" s="24" t="n">
         <v>0.3309438</v>
       </c>
-      <c r="W62" s="23" t="n">
+      <c r="W62" s="24" t="n">
         <v>0.3571085</v>
       </c>
-      <c r="X62" s="23" t="n">
+      <c r="X62" s="24" t="n">
         <v>0.2054192</v>
       </c>
-      <c r="Y62" s="23" t="n">
+      <c r="Y62" s="24" t="n">
         <v>0.5905445</v>
       </c>
-      <c r="Z62" s="23" t="n">
+      <c r="Z62" s="24" t="n">
         <v>0.2268717</v>
       </c>
-      <c r="AA62" s="23" t="n">
+      <c r="AA62" s="24" t="n">
         <v>0.4953192</v>
       </c>
-      <c r="AB62" s="23" t="n">
+      <c r="AB62" s="24" t="n">
         <v>0.5244200999999999</v>
       </c>
-      <c r="AC62" s="23" t="n">
+      <c r="AC62" s="24" t="n">
         <v>0.1671138</v>
       </c>
-      <c r="AD62" s="23" t="n">
+      <c r="AD62" s="24" t="n">
         <v>0.2054192</v>
       </c>
-      <c r="AE62" s="23" t="n">
+      <c r="AE62" s="24" t="n">
         <v>0.2078484</v>
       </c>
-      <c r="AF62" s="21" t="inlineStr">
+      <c r="AF62" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="23" t="n">
+      <c r="C63" s="24" t="n">
         <v>0.4250365</v>
       </c>
-      <c r="D63" s="23" t="n">
+      <c r="D63" s="24" t="n">
         <v>0.2945594</v>
       </c>
-      <c r="E63" s="23" t="n">
+      <c r="E63" s="24" t="n">
         <v>0.2814005</v>
       </c>
-      <c r="F63" s="23" t="n">
+      <c r="F63" s="24" t="n">
         <v>0.7519194</v>
       </c>
-      <c r="G63" s="23" t="n">
+      <c r="G63" s="24" t="n">
         <v>0.17445</v>
       </c>
-      <c r="H63" s="23" t="n">
+      <c r="H63" s="24" t="n">
         <v>0.3036689</v>
       </c>
-      <c r="I63" s="23" t="n">
+      <c r="I63" s="24" t="n">
         <v>0.2010116</v>
       </c>
-      <c r="J63" s="23" t="n">
+      <c r="J63" s="24" t="n">
         <v>0.471936</v>
       </c>
-      <c r="K63" s="23" t="n">
+      <c r="K63" s="24" t="n">
         <v>0.4330985</v>
       </c>
-      <c r="L63" s="23" t="n">
+      <c r="L63" s="24" t="n">
         <v>0.3040439</v>
       </c>
-      <c r="M63" s="23" t="n">
+      <c r="M63" s="24" t="n">
         <v>0.5550305</v>
       </c>
-      <c r="N63" s="23" t="n">
+      <c r="N63" s="24" t="n">
         <v>0.6458687</v>
       </c>
-      <c r="O63" s="23" t="n">
+      <c r="O63" s="24" t="n">
         <v>0.2067695</v>
       </c>
-      <c r="P63" s="23" t="n">
+      <c r="P63" s="24" t="n">
         <v>0.2760856</v>
       </c>
-      <c r="Q63" s="23" t="n">
+      <c r="Q63" s="24" t="n">
         <v>0.2722468</v>
       </c>
-      <c r="R63" s="23" t="n">
+      <c r="R63" s="24" t="n">
         <v>0.287754</v>
       </c>
-      <c r="S63" s="23" t="n">
+      <c r="S63" s="24" t="n">
         <v>0.4313379</v>
       </c>
-      <c r="T63" s="23" t="n">
+      <c r="T63" s="24" t="n">
         <v>0.4140912</v>
       </c>
-      <c r="U63" s="23" t="n">
+      <c r="U63" s="24" t="n">
         <v>0.3045556</v>
       </c>
-      <c r="V63" s="23" t="n">
+      <c r="V63" s="24" t="n">
         <v>0.3763623</v>
       </c>
-      <c r="W63" s="23" t="n">
+      <c r="W63" s="24" t="n">
         <v>0.394565</v>
       </c>
-      <c r="X63" s="23" t="n">
+      <c r="X63" s="24" t="n">
         <v>0.2221791</v>
       </c>
-      <c r="Y63" s="23" t="n">
+      <c r="Y63" s="24" t="n">
         <v>0.6689559</v>
       </c>
-      <c r="Z63" s="23" t="n">
+      <c r="Z63" s="24" t="n">
         <v>0.3014358</v>
       </c>
-      <c r="AA63" s="23" t="n">
+      <c r="AA63" s="24" t="n">
         <v>0.5217989</v>
       </c>
-      <c r="AB63" s="23" t="n">
+      <c r="AB63" s="24" t="n">
         <v>0.4872222</v>
       </c>
-      <c r="AC63" s="23" t="n">
+      <c r="AC63" s="24" t="n">
         <v>0.1721246</v>
       </c>
-      <c r="AD63" s="23" t="n">
+      <c r="AD63" s="24" t="n">
         <v>0.2221791</v>
       </c>
-      <c r="AE63" s="23" t="n">
+      <c r="AE63" s="24" t="n">
         <v>0.2264602</v>
       </c>
-      <c r="AF63" s="23" t="n">
+      <c r="AF63" s="24" t="n">
         <v>0.5654489</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="23" t="n">
+      <c r="C64" s="24" t="n">
         <v>0.4611677</v>
       </c>
-      <c r="D64" s="23" t="n">
+      <c r="D64" s="24" t="n">
         <v>0.2987209</v>
       </c>
-      <c r="E64" s="23" t="n">
+      <c r="E64" s="24" t="n">
         <v>0.277437</v>
       </c>
-      <c r="F64" s="23" t="n">
+      <c r="F64" s="24" t="n">
         <v>0.7398195</v>
       </c>
-      <c r="G64" s="23" t="n">
+      <c r="G64" s="24" t="n">
         <v>0.1798626</v>
       </c>
-      <c r="H64" s="23" t="n">
+      <c r="H64" s="24" t="n">
         <v>0.3223746</v>
       </c>
-      <c r="I64" s="23" t="n">
+      <c r="I64" s="24" t="n">
         <v>0.2048855</v>
       </c>
-      <c r="J64" s="23" t="n">
+      <c r="J64" s="24" t="n">
         <v>0.4728119</v>
       </c>
-      <c r="K64" s="23" t="n">
+      <c r="K64" s="24" t="n">
         <v>0.3827769</v>
       </c>
-      <c r="L64" s="23" t="n">
+      <c r="L64" s="24" t="n">
         <v>0.3664179</v>
       </c>
-      <c r="M64" s="23" t="n">
+      <c r="M64" s="24" t="n">
         <v>0.5293885</v>
       </c>
-      <c r="N64" s="23" t="n">
+      <c r="N64" s="24" t="n">
         <v>0.6338764</v>
       </c>
-      <c r="O64" s="23" t="n">
+      <c r="O64" s="24" t="n">
         <v>0.2086416</v>
       </c>
-      <c r="P64" s="23" t="n">
+      <c r="P64" s="24" t="n">
         <v>0.2102146</v>
       </c>
-      <c r="Q64" s="23" t="n">
+      <c r="Q64" s="24" t="n">
         <v>0.2062631</v>
       </c>
-      <c r="R64" s="23" t="n">
+      <c r="R64" s="24" t="n">
         <v>0.286848</v>
       </c>
-      <c r="S64" s="23" t="n">
+      <c r="S64" s="24" t="n">
         <v>0.4487572</v>
       </c>
-      <c r="T64" s="23" t="n">
+      <c r="T64" s="24" t="n">
         <v>0.4061474</v>
       </c>
-      <c r="U64" s="23" t="n">
+      <c r="U64" s="24" t="n">
         <v>0.3188829</v>
       </c>
-      <c r="V64" s="23" t="n">
+      <c r="V64" s="24" t="n">
         <v>0.3762747</v>
       </c>
-      <c r="W64" s="23" t="n">
+      <c r="W64" s="24" t="n">
         <v>0.4094922</v>
       </c>
-      <c r="X64" s="23" t="n">
+      <c r="X64" s="24" t="n">
         <v>0.2956596</v>
       </c>
-      <c r="Y64" s="23" t="n">
+      <c r="Y64" s="24" t="n">
         <v>0.6153031</v>
       </c>
-      <c r="Z64" s="23" t="n">
+      <c r="Z64" s="24" t="n">
         <v>0.3241909</v>
       </c>
-      <c r="AA64" s="23" t="n">
+      <c r="AA64" s="24" t="n">
         <v>0.5806832</v>
       </c>
-      <c r="AB64" s="23" t="n">
+      <c r="AB64" s="24" t="n">
         <v>0.4594439</v>
       </c>
-      <c r="AC64" s="23" t="n">
+      <c r="AC64" s="24" t="n">
         <v>0.1734483</v>
       </c>
-      <c r="AD64" s="23" t="n">
+      <c r="AD64" s="24" t="n">
         <v>0.2956596</v>
       </c>
-      <c r="AE64" s="23" t="n">
+      <c r="AE64" s="24" t="n">
         <v>0.3017925</v>
       </c>
-      <c r="AF64" s="23" t="n">
+      <c r="AF64" s="24" t="n">
         <v>0.5288565</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="23" t="n">
+      <c r="C65" s="24" t="n">
         <v>0.276547</v>
       </c>
-      <c r="D65" s="23" t="n">
+      <c r="D65" s="24" t="n">
         <v>0.1966956</v>
       </c>
-      <c r="E65" s="23" t="n">
+      <c r="E65" s="24" t="n">
         <v>0.179646</v>
       </c>
-      <c r="F65" s="23" t="n">
+      <c r="F65" s="24" t="n">
         <v>0.3841383</v>
       </c>
-      <c r="G65" s="23" t="n">
+      <c r="G65" s="24" t="n">
         <v>0.0899026</v>
       </c>
-      <c r="H65" s="23" t="n">
+      <c r="H65" s="24" t="n">
         <v>0.1941642</v>
       </c>
-      <c r="I65" s="23" t="n">
+      <c r="I65" s="24" t="n">
         <v>0.1774751</v>
       </c>
-      <c r="J65" s="23" t="n">
+      <c r="J65" s="24" t="n">
         <v>0.3494241</v>
       </c>
-      <c r="K65" s="23" t="n">
+      <c r="K65" s="24" t="n">
         <v>0.2501146</v>
       </c>
-      <c r="L65" s="21" t="inlineStr">
+      <c r="L65" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="M65" s="23" t="n">
+      <c r="M65" s="24" t="n">
         <v>0.2773851</v>
       </c>
-      <c r="N65" s="23" t="n">
+      <c r="N65" s="24" t="n">
         <v>0.375935</v>
       </c>
-      <c r="O65" s="23" t="n">
+      <c r="O65" s="24" t="n">
         <v>0.186092</v>
       </c>
-      <c r="P65" s="23" t="n">
+      <c r="P65" s="24" t="n">
         <v>0.1731246</v>
       </c>
-      <c r="Q65" s="23" t="n">
+      <c r="Q65" s="24" t="n">
         <v>0.1718944</v>
       </c>
-      <c r="R65" s="23" t="n">
+      <c r="R65" s="24" t="n">
         <v>0.1849432</v>
       </c>
-      <c r="S65" s="23" t="n">
+      <c r="S65" s="24" t="n">
         <v>0.2541853</v>
       </c>
-      <c r="T65" s="23" t="n">
+      <c r="T65" s="24" t="n">
         <v>0.3352782</v>
       </c>
-      <c r="U65" s="23" t="n">
+      <c r="U65" s="24" t="n">
         <v>0.1978888</v>
       </c>
-      <c r="V65" s="23" t="n">
+      <c r="V65" s="24" t="n">
         <v>0.2428412</v>
       </c>
-      <c r="W65" s="23" t="n">
+      <c r="W65" s="24" t="n">
         <v>0.2840758</v>
       </c>
-      <c r="X65" s="23" t="n">
+      <c r="X65" s="24" t="n">
         <v>0.1839368</v>
       </c>
-      <c r="Y65" s="23" t="n">
+      <c r="Y65" s="24" t="n">
         <v>0.3260466</v>
       </c>
-      <c r="Z65" s="23" t="n">
+      <c r="Z65" s="24" t="n">
         <v>0.1977679</v>
       </c>
-      <c r="AA65" s="23" t="n">
+      <c r="AA65" s="24" t="n">
         <v>0.3481321</v>
       </c>
-      <c r="AB65" s="23" t="n">
+      <c r="AB65" s="24" t="n">
         <v>0.2793693</v>
       </c>
-      <c r="AC65" s="23" t="n">
+      <c r="AC65" s="24" t="n">
         <v>0.08831170000000001</v>
       </c>
-      <c r="AD65" s="23" t="n">
+      <c r="AD65" s="24" t="n">
         <v>0.1839368</v>
       </c>
-      <c r="AE65" s="23" t="n">
+      <c r="AE65" s="24" t="n">
         <v>0.1882178</v>
       </c>
-      <c r="AF65" s="23" t="n">
+      <c r="AF65" s="24" t="n">
         <v>0.2700997</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="23" t="n">
+      <c r="C66" s="24" t="n">
         <v>0.3580272</v>
       </c>
-      <c r="D66" s="23" t="n">
+      <c r="D66" s="24" t="n">
         <v>0.225942</v>
       </c>
-      <c r="E66" s="23" t="n">
+      <c r="E66" s="24" t="n">
         <v>0.2193838</v>
       </c>
-      <c r="F66" s="23" t="n">
+      <c r="F66" s="24" t="n">
         <v>0.4557813</v>
       </c>
-      <c r="G66" s="23" t="n">
+      <c r="G66" s="24" t="n">
         <v>0.102797</v>
       </c>
-      <c r="H66" s="23" t="n">
+      <c r="H66" s="24" t="n">
         <v>0.2382023</v>
       </c>
-      <c r="I66" s="23" t="n">
+      <c r="I66" s="24" t="n">
         <v>0.265327</v>
       </c>
-      <c r="J66" s="23" t="n">
+      <c r="J66" s="24" t="n">
         <v>0.4241778</v>
       </c>
-      <c r="K66" s="23" t="n">
+      <c r="K66" s="24" t="n">
         <v>0.3319139</v>
       </c>
-      <c r="L66" s="23" t="n">
+      <c r="L66" s="24" t="n">
         <v>0.2840758</v>
       </c>
-      <c r="M66" s="23" t="n">
+      <c r="M66" s="24" t="n">
         <v>0.3545238</v>
       </c>
-      <c r="N66" s="23" t="n">
+      <c r="N66" s="24" t="n">
         <v>0.4267294</v>
       </c>
-      <c r="O66" s="23" t="n">
+      <c r="O66" s="24" t="n">
         <v>0.1954045</v>
       </c>
-      <c r="P66" s="23" t="n">
+      <c r="P66" s="24" t="n">
         <v>0.1963209</v>
       </c>
-      <c r="Q66" s="23" t="n">
+      <c r="Q66" s="24" t="n">
         <v>0.1925666</v>
       </c>
-      <c r="R66" s="23" t="n">
+      <c r="R66" s="24" t="n">
         <v>0.2172485</v>
       </c>
-      <c r="S66" s="23" t="n">
+      <c r="S66" s="24" t="n">
         <v>0.289932</v>
       </c>
-      <c r="T66" s="23" t="n">
+      <c r="T66" s="24" t="n">
         <v>0.3299521</v>
       </c>
-      <c r="U66" s="23" t="n">
+      <c r="U66" s="24" t="n">
         <v>0.2334217</v>
       </c>
-      <c r="V66" s="23" t="n">
+      <c r="V66" s="24" t="n">
         <v>0.3153634</v>
       </c>
-      <c r="W66" s="21" t="inlineStr">
+      <c r="W66" s="22" t="inlineStr">
         <is>
           <t>_</t>
         </is>
       </c>
-      <c r="X66" s="23" t="n">
+      <c r="X66" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="Y66" s="23" t="n">
+      <c r="Y66" s="24" t="n">
         <v>0.4383453</v>
       </c>
-      <c r="Z66" s="23" t="n">
+      <c r="Z66" s="24" t="n">
         <v>0.2361431</v>
       </c>
-      <c r="AA66" s="23" t="n">
+      <c r="AA66" s="24" t="n">
         <v>0.3809995</v>
       </c>
-      <c r="AB66" s="23" t="n">
+      <c r="AB66" s="24" t="n">
         <v>0.3449298</v>
       </c>
-      <c r="AC66" s="23" t="n">
+      <c r="AC66" s="24" t="n">
         <v>0.1638738</v>
       </c>
-      <c r="AD66" s="23" t="n">
+      <c r="AD66" s="24" t="n">
         <v>0.2125502</v>
       </c>
-      <c r="AE66" s="23" t="n">
+      <c r="AE66" s="24" t="n">
         <v>0.2149794</v>
       </c>
-      <c r="AF66" s="23" t="n">
+      <c r="AF66" s="24" t="n">
         <v>0.3571085</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="21" t="n"/>
-[...28 lines deleted...]
-      <c r="AF67" s="21" t="n"/>
+      <c r="C67" s="22" t="n"/>
+      <c r="D67" s="22" t="n"/>
+      <c r="E67" s="22" t="n"/>
+      <c r="F67" s="22" t="n"/>
+      <c r="G67" s="22" t="n"/>
+      <c r="H67" s="22" t="n"/>
+      <c r="I67" s="22" t="n"/>
+      <c r="J67" s="22" t="n"/>
+      <c r="K67" s="22" t="n"/>
+      <c r="L67" s="22" t="n"/>
+      <c r="M67" s="22" t="n"/>
+      <c r="N67" s="22" t="n"/>
+      <c r="O67" s="22" t="n"/>
+      <c r="P67" s="22" t="n"/>
+      <c r="Q67" s="22" t="n"/>
+      <c r="R67" s="22" t="n"/>
+      <c r="S67" s="22" t="n"/>
+      <c r="T67" s="22" t="n"/>
+      <c r="U67" s="22" t="n"/>
+      <c r="V67" s="22" t="n"/>
+      <c r="W67" s="22" t="n"/>
+      <c r="X67" s="22" t="n"/>
+      <c r="Y67" s="22" t="n"/>
+      <c r="Z67" s="22" t="n"/>
+      <c r="AA67" s="22" t="n"/>
+      <c r="AB67" s="22" t="n"/>
+      <c r="AC67" s="22" t="n"/>
+      <c r="AD67" s="22" t="n"/>
+      <c r="AE67" s="22" t="n"/>
+      <c r="AF67" s="22" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="K14"/>
     <mergeCell ref="M14"/>
     <mergeCell ref="O14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="U14"/>
     <mergeCell ref="F14"/>
     <mergeCell ref="W14"/>
     <mergeCell ref="H14"/>
     <mergeCell ref="AA14"/>
     <mergeCell ref="P14"/>
     <mergeCell ref="Z14"/>
     <mergeCell ref="R14"/>
     <mergeCell ref="J14"/>
     <mergeCell ref="C14"/>
     <mergeCell ref="T14"/>
     <mergeCell ref="E14"/>
     <mergeCell ref="V14"/>
     <mergeCell ref="AB14"/>
     <mergeCell ref="AD14"/>
     <mergeCell ref="X14"/>
     <mergeCell ref="Q14"/>
     <mergeCell ref="S14"/>
     <mergeCell ref="Y14"/>
     <mergeCell ref="L14"/>
     <mergeCell ref="AC14"/>
     <mergeCell ref="N14"/>
     <mergeCell ref="AE14"/>
     <mergeCell ref="G14"/>
     <mergeCell ref="I14"/>
     <mergeCell ref="AF14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Remoteness Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>ACC-ACG-001</t>
+      <c r="B3" s="9" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(1)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="51" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t xml:space="preserve">The average distance to world markets is in km, the adjusted value is an index based on average distance and landlockedness. Remoteness is defined as the tradeweighted average of the distance from world markets. </t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
-[...1 lines deleted...]
-          <t>kilometers, index</t>
+      <c r="B8" s="9" t="inlineStr">
+        <is>
+          <t>Kilometers, Index</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>UN</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://www.un.org/development/desa/dpad/least-developed-country-category/evi-indicators-ldc.html</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13">
-      <c r="C13" s="13" t="inlineStr">
+      <c r="C13" s="14" t="inlineStr">
         <is>
           <t>Kilometers</t>
         </is>
       </c>
-      <c r="D13" s="13" t="inlineStr">
+      <c r="D13" s="14" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
     </row>
     <row r="14">
-      <c r="C14" s="25" t="inlineStr">
-[...6 lines deleted...]
-          <t>(index)</t>
+      <c r="C14" s="26" t="inlineStr">
+        <is>
+          <t>(Kilometers)</t>
+        </is>
+      </c>
+      <c r="D14" s="26" t="inlineStr">
+        <is>
+          <t>(Index)</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="26" t="n">
+      <c r="C16" s="27" t="n">
         <v>4057.720286667138</v>
       </c>
-      <c r="D16" s="26" t="n">
+      <c r="D16" s="27" t="n">
         <v>51.69031211461633</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="26" t="n">
+      <c r="C17" s="27" t="n">
         <v>2929.495457757116</v>
       </c>
-      <c r="D17" s="26" t="n">
+      <c r="D17" s="27" t="n">
         <v>34.79446155565434</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="26" t="n"/>
-      <c r="D18" s="26" t="n"/>
+      <c r="C18" s="27" t="n"/>
+      <c r="D18" s="27" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="26" t="n">
+      <c r="C19" s="27" t="n">
         <v>3190.682982289411</v>
       </c>
-      <c r="D19" s="26" t="n">
+      <c r="D19" s="27" t="n">
         <v>39.22363868358605</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="26" t="n">
+      <c r="C20" s="27" t="n">
         <v>4204.772642098074</v>
       </c>
-      <c r="D20" s="26" t="n">
+      <c r="D20" s="27" t="n">
         <v>38.53650717177563</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="26" t="n">
+      <c r="C21" s="27" t="n">
         <v>4069.508265926141</v>
       </c>
-      <c r="D21" s="26" t="n">
+      <c r="D21" s="27" t="n">
         <v>51.84075374551168</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="26" t="n">
+      <c r="C22" s="27" t="n">
         <v>5518.246838922721</v>
       </c>
-      <c r="D22" s="26" t="n">
+      <c r="D22" s="27" t="n">
         <v>52.63439918874281</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="26" t="n">
+      <c r="C23" s="27" t="n">
         <v>4819.203428320559</v>
       </c>
-      <c r="D23" s="26" t="n">
+      <c r="D23" s="27" t="n">
         <v>45.60974667099063</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="26" t="n">
+      <c r="C24" s="27" t="n">
         <v>3848.301932503724</v>
       </c>
-      <c r="D24" s="26" t="n">
+      <c r="D24" s="27" t="n">
         <v>33.94223349436668</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="26" t="n"/>
-      <c r="D25" s="26" t="n"/>
+      <c r="C25" s="27" t="n"/>
+      <c r="D25" s="27" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="26" t="n">
+      <c r="C26" s="27" t="n">
         <v>9939.57061384708</v>
       </c>
-      <c r="D26" s="26" t="n">
+      <c r="D26" s="27" t="n">
         <v>83.15270756580391</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="26" t="n">
+      <c r="C27" s="27" t="n">
         <v>2892.226043303674</v>
       </c>
-      <c r="D27" s="26" t="n">
+      <c r="D27" s="27" t="n">
         <v>19.13044651764634</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="26" t="n">
+      <c r="C28" s="27" t="n">
         <v>4147.225789970753</v>
       </c>
-      <c r="D28" s="26" t="n">
+      <c r="D28" s="27" t="n">
         <v>37.82183169630144</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="26" t="n">
+      <c r="C29" s="27" t="n">
         <v>6123.628776450474</v>
       </c>
-      <c r="D29" s="26" t="n">
+      <c r="D29" s="27" t="n">
         <v>58.03285128163979</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="26" t="n"/>
-      <c r="D30" s="26" t="n"/>
+      <c r="C30" s="27" t="n"/>
+      <c r="D30" s="27" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="26" t="n">
+      <c r="C31" s="27" t="n">
         <v>3917.312582792757</v>
       </c>
-      <c r="D31" s="26" t="n">
+      <c r="D31" s="27" t="n">
         <v>49.86400348006404</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="26" t="n">
+      <c r="C32" s="27" t="n">
         <v>8727.918582337581</v>
       </c>
-      <c r="D32" s="26" t="n">
+      <c r="D32" s="27" t="n">
         <v>76.41093892648455</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="26" t="n">
+      <c r="C33" s="27" t="n">
         <v>3903.027529740125</v>
       </c>
-      <c r="D33" s="26" t="n">
+      <c r="D33" s="27" t="n">
         <v>49.67453911545822</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="26" t="n">
+      <c r="C34" s="27" t="n">
         <v>4440.936866513828</v>
       </c>
-      <c r="D34" s="26" t="n">
+      <c r="D34" s="27" t="n">
         <v>56.37045831673664</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="26" t="n">
+      <c r="C35" s="27" t="n">
         <v>5325.404766423722</v>
       </c>
-      <c r="D35" s="26" t="n">
+      <c r="D35" s="27" t="n">
         <v>50.78962648758676</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="26" t="n">
+      <c r="C36" s="27" t="n">
         <v>5567.251740056639</v>
       </c>
-      <c r="D36" s="26" t="n">
+      <c r="D36" s="27" t="n">
         <v>53.09291884070257</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="26" t="n">
+      <c r="C37" s="27" t="n">
         <v>8338.017220577356</v>
       </c>
-      <c r="D37" s="26" t="n">
+      <c r="D37" s="27" t="n">
         <v>74.04081495172514</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="26" t="n">
+      <c r="C38" s="27" t="n">
         <v>7830.68037829176</v>
       </c>
-      <c r="D38" s="26" t="n">
+      <c r="D38" s="27" t="n">
         <v>70.785186824462</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="26" t="n">
+      <c r="C39" s="27" t="n">
         <v>3921.274264687299</v>
       </c>
-      <c r="D39" s="26" t="n">
+      <c r="D39" s="27" t="n">
         <v>49.91642537329272</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="26" t="n">
+      <c r="C40" s="27" t="n">
         <v>4502.675012083675</v>
       </c>
-      <c r="D40" s="26" t="n">
+      <c r="D40" s="27" t="n">
         <v>42.08646713846451</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="26" t="n"/>
-      <c r="D41" s="26" t="n"/>
+      <c r="C41" s="27" t="n"/>
+      <c r="D41" s="27" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="26" t="n">
+      <c r="C42" s="27" t="n">
         <v>8670.220106232984</v>
       </c>
-      <c r="D42" s="26" t="n">
+      <c r="D42" s="27" t="n">
         <v>76.06695829850372</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="26" t="n">
+      <c r="C43" s="27" t="n">
         <v>4096.927108334077</v>
       </c>
-      <c r="D43" s="26" t="n">
+      <c r="D43" s="27" t="n">
         <v>52.18900208643186</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="26" t="n"/>
-      <c r="D44" s="26" t="n"/>
+      <c r="C44" s="27" t="n"/>
+      <c r="D44" s="27" t="n"/>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="26" t="n">
+      <c r="C45" s="27" t="n">
         <v>4064.310733679188</v>
       </c>
-      <c r="D45" s="26" t="n">
+      <c r="D45" s="27" t="n">
         <v>36.77447510586526</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="26" t="n">
+      <c r="C46" s="27" t="n">
         <v>6308.377960549705</v>
       </c>
-      <c r="D46" s="26" t="n">
+      <c r="D46" s="27" t="n">
         <v>59.57435332208887</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="26" t="n">
+      <c r="C47" s="27" t="n">
         <v>8252.169784045387</v>
       </c>
-      <c r="D47" s="26" t="n">
+      <c r="D47" s="27" t="n">
         <v>73.50409126184088</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="26" t="n">
+      <c r="C48" s="27" t="n">
         <v>5097.160420522071</v>
       </c>
-      <c r="D48" s="26" t="n">
+      <c r="D48" s="27" t="n">
         <v>48.51784955560966</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="26" t="n">
+      <c r="C49" s="27" t="n">
         <v>4343.809907309796</v>
       </c>
-      <c r="D49" s="26" t="n">
+      <c r="D49" s="27" t="n">
         <v>40.22362822272349</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="26" t="n">
+      <c r="C50" s="27" t="n">
         <v>9567.259122961008</v>
       </c>
-      <c r="D50" s="26" t="n">
+      <c r="D50" s="27" t="n">
         <v>81.17280723074806</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="26" t="n">
+      <c r="C51" s="27" t="n">
         <v>5473.64193234745</v>
       </c>
-      <c r="D51" s="26" t="n">
+      <c r="D51" s="27" t="n">
         <v>52.21349472524034</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="26" t="n">
+      <c r="C52" s="27" t="n">
         <v>8945.314384514219</v>
       </c>
-      <c r="D52" s="26" t="n">
+      <c r="D52" s="27" t="n">
         <v>77.68687200232863</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="26" t="n">
+      <c r="C53" s="27" t="n">
         <v>5264.436395108927</v>
       </c>
-      <c r="D53" s="26" t="n">
+      <c r="D53" s="27" t="n">
         <v>50.19246638460272</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="26" t="n">
+      <c r="C54" s="27" t="n">
         <v>3943.358213243807</v>
       </c>
-      <c r="D54" s="26" t="n">
+      <c r="D54" s="27" t="n">
         <v>50.20767828392942</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="26" t="n">
+      <c r="C55" s="27" t="n">
         <v>4650.027375682821</v>
       </c>
-      <c r="D55" s="26" t="n">
+      <c r="D55" s="27" t="n">
         <v>43.75646582474648</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="26" t="n">
+      <c r="C56" s="27" t="n">
         <v>6998.231103857329</v>
       </c>
-      <c r="D56" s="26" t="n">
+      <c r="D56" s="27" t="n">
         <v>64.95642681970472</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="26" t="n">
+      <c r="C57" s="27" t="n">
         <v>10218.19468733763</v>
       </c>
-      <c r="D57" s="26" t="n">
+      <c r="D57" s="27" t="n">
         <v>84.58646192473812</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="26" t="n">
+      <c r="C58" s="27" t="n">
         <v>3714.764395491396</v>
       </c>
-      <c r="D58" s="26" t="n">
+      <c r="D58" s="27" t="n">
         <v>47.11067232334776</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="26" t="n">
+      <c r="C59" s="27" t="n">
         <v>9420.965082245399</v>
       </c>
-      <c r="D59" s="26" t="n">
+      <c r="D59" s="27" t="n">
         <v>80.37366935278391</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="26" t="n">
+      <c r="C60" s="27" t="n">
         <v>3885.6404264102</v>
       </c>
-      <c r="D60" s="26" t="n">
+      <c r="D60" s="27" t="n">
         <v>49.4429940098497</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="26" t="n">
+      <c r="C61" s="27" t="n">
         <v>9717.983427648354</v>
       </c>
-      <c r="D61" s="26" t="n">
+      <c r="D61" s="27" t="n">
         <v>81.98346558909019</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="26" t="n">
+      <c r="C62" s="27" t="n">
         <v>4317.260493456238</v>
       </c>
-      <c r="D62" s="26" t="n">
+      <c r="D62" s="27" t="n">
         <v>39.90568061090081</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="26" t="n"/>
-      <c r="D63" s="26" t="n"/>
+      <c r="C63" s="27" t="n"/>
+      <c r="D63" s="27" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="26" t="n"/>
-      <c r="D64" s="26" t="n"/>
+      <c r="C64" s="27" t="n"/>
+      <c r="D64" s="27" t="n"/>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="26" t="n">
+      <c r="C65" s="27" t="n">
         <v>3461.096139875486</v>
       </c>
-      <c r="D65" s="26" t="n">
+      <c r="D65" s="27" t="n">
         <v>28.4425486232294</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="26" t="n"/>
-      <c r="D66" s="26" t="n"/>
+      <c r="C66" s="27" t="n"/>
+      <c r="D66" s="27" t="n"/>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="26" t="n"/>
-      <c r="D67" s="26" t="n"/>
+      <c r="C67" s="27" t="n"/>
+      <c r="D67" s="27" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="D13"/>
     <mergeCell ref="C13"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+    <pageSetUpPr/>
+  </sheetPr>
+  <dimension ref="A1:L72"/>
+  <sheetViews>
+    <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
+      <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight"/>
+      <selection pane="bottomLeft"/>
+      <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
+  <cols>
+    <col width="27" customWidth="1" min="1" max="1"/>
+    <col width="47" customWidth="1" min="2" max="2"/>
+    <col width="14" customWidth="1" min="3" max="3"/>
+    <col width="14" customWidth="1" min="4" max="4"/>
+    <col width="14" customWidth="1" min="5" max="5"/>
+    <col width="14" customWidth="1" min="6" max="6"/>
+    <col width="14" customWidth="1" min="7" max="7"/>
+    <col width="14" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="40" customHeight="1">
+      <c r="B1" s="7" t="inlineStr">
+        <is>
+          <t>Asian Transport Observatory National Database</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="8" t="inlineStr">
+        <is>
+          <t>Indicator:</t>
+        </is>
+      </c>
+      <c r="B2" s="9" t="inlineStr">
+        <is>
+          <t>Remoteness Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="8" t="inlineStr">
+        <is>
+          <t>Indicator ATO Code:</t>
+        </is>
+      </c>
+      <c r="B3" s="9" t="inlineStr">
+        <is>
+          <t>ACC-ACG-001(2)</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="102" customHeight="1">
+      <c r="A4" s="10" t="inlineStr">
+        <is>
+          <t>Description:</t>
+        </is>
+      </c>
+      <c r="B4" s="11" t="inlineStr">
+        <is>
+          <t>The index covers six dimensions. The first three capture distance: from economic markets (weighted by GDP and trade), from financing sources (FDI, ODA, and major firms), and from cultural and political centers (weighted by soft power and global presence indices). The remaining three capture connectivity: transport (maritime, air, and land links), social and political (migration, student mobility, diplomatic ties, and treaty memberships), and digital (internet access, bandwidth, and network latency). All indicators are min-max scaled to 0–100 and averaged equally across dimensions, with higher scores indicating greater remoteness.</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="8" t="inlineStr">
+        <is>
+          <t>Scope:</t>
+        </is>
+      </c>
+      <c r="B5" s="9" t="inlineStr">
+        <is>
+          <t>Regional</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="8" t="inlineStr">
+        <is>
+          <t>Mode:</t>
+        </is>
+      </c>
+      <c r="B6" s="9" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="8" t="inlineStr">
+        <is>
+          <t>Sector:</t>
+        </is>
+      </c>
+      <c r="B7" s="9" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="8" t="inlineStr">
+        <is>
+          <t>Units:</t>
+        </is>
+      </c>
+      <c r="B8" s="9" t="inlineStr">
+        <is>
+          <t>Index</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="8" t="inlineStr">
+        <is>
+          <t>Source:</t>
+        </is>
+      </c>
+      <c r="B9" s="9" t="inlineStr">
+        <is>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="8" t="inlineStr">
+        <is>
+          <t>Website:</t>
+        </is>
+      </c>
+      <c r="B10" s="12" t="inlineStr">
+        <is>
+          <t>https://unctad.org/system/files/official-document/ser-rp-2021d10_en.pdf</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="B12" s="13" t="inlineStr">
+        <is>
+          <t>&lt;&lt; Table of Contents</t>
+        </is>
+      </c>
+    </row>
+    <row r="13"/>
+    <row r="14">
+      <c r="C14" s="14" t="inlineStr">
+        <is>
+          <t>Distance from markets</t>
+        </is>
+      </c>
+      <c r="D14" s="14" t="inlineStr">
+        <is>
+          <t>Distance from financing sources</t>
+        </is>
+      </c>
+      <c r="E14" s="14" t="inlineStr">
+        <is>
+          <t>Distance from cultural and political centers</t>
+        </is>
+      </c>
+      <c r="F14" s="14" t="inlineStr">
+        <is>
+          <t>Transport connectivity</t>
+        </is>
+      </c>
+      <c r="G14" s="14" t="inlineStr">
+        <is>
+          <t>Cultural and political connectivity</t>
+        </is>
+      </c>
+      <c r="H14" s="14" t="inlineStr">
+        <is>
+          <t>Digital connectivity</t>
+        </is>
+      </c>
+      <c r="I14" s="14" t="inlineStr">
+        <is>
+          <t>Overall index</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="15" t="inlineStr">
+        <is>
+          <t>Economy Code</t>
+        </is>
+      </c>
+      <c r="B15" s="15" t="inlineStr">
+        <is>
+          <t>Economy Name</t>
+        </is>
+      </c>
+      <c r="C15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="D15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="E15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="F15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="G15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="H15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="I15" s="16" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="17" t="inlineStr">
+        <is>
+          <t>AFG</t>
+        </is>
+      </c>
+      <c r="B16" s="17" t="inlineStr">
+        <is>
+          <t>Afghanistan</t>
+        </is>
+      </c>
+      <c r="C16" s="25" t="n">
+        <v>11.9</v>
+      </c>
+      <c r="D16" s="25" t="n">
+        <v>22.1</v>
+      </c>
+      <c r="E16" s="25" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="F16" s="25" t="n">
+        <v>97.5</v>
+      </c>
+      <c r="G16" s="25" t="n">
+        <v>83.59999999999999</v>
+      </c>
+      <c r="H16" s="25" t="n">
+        <v>81.90000000000001</v>
+      </c>
+      <c r="I16" s="25" t="n">
+        <v>52.1</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="17" t="inlineStr">
+        <is>
+          <t>ARM</t>
+        </is>
+      </c>
+      <c r="B17" s="17" t="inlineStr">
+        <is>
+          <t>Armenia</t>
+        </is>
+      </c>
+      <c r="C17" s="25" t="n">
+        <v>10.3</v>
+      </c>
+      <c r="D17" s="25" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="E17" s="25" t="n">
+        <v>7.3</v>
+      </c>
+      <c r="F17" s="25" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="G17" s="25" t="n">
+        <v>69.2</v>
+      </c>
+      <c r="H17" s="25" t="n">
+        <v>43.1</v>
+      </c>
+      <c r="I17" s="25" t="n">
+        <v>38.1</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="17" t="inlineStr">
+        <is>
+          <t>AUS</t>
+        </is>
+      </c>
+      <c r="B18" s="17" t="inlineStr">
+        <is>
+          <t>Australia</t>
+        </is>
+      </c>
+      <c r="C18" s="25" t="n">
+        <v>75</v>
+      </c>
+      <c r="D18" s="25" t="n">
+        <v>92.8</v>
+      </c>
+      <c r="E18" s="25" t="n">
+        <v>87.59999999999999</v>
+      </c>
+      <c r="F18" s="25" t="n">
+        <v>84.8</v>
+      </c>
+      <c r="G18" s="25" t="n">
+        <v>47.7</v>
+      </c>
+      <c r="H18" s="25" t="n">
+        <v>36.8</v>
+      </c>
+      <c r="I18" s="25" t="n">
+        <v>70.8</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="17" t="inlineStr">
+        <is>
+          <t>AZE</t>
+        </is>
+      </c>
+      <c r="B19" s="17" t="inlineStr">
+        <is>
+          <t>Azerbaijan</t>
+        </is>
+      </c>
+      <c r="C19" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="D19" s="25" t="n">
+        <v>14.6</v>
+      </c>
+      <c r="E19" s="25" t="n">
+        <v>8.199999999999999</v>
+      </c>
+      <c r="F19" s="25" t="n">
+        <v>87.3</v>
+      </c>
+      <c r="G19" s="25" t="n">
+        <v>73.90000000000001</v>
+      </c>
+      <c r="H19" s="25" t="n">
+        <v>44.2</v>
+      </c>
+      <c r="I19" s="25" t="n">
+        <v>39.9</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="17" t="inlineStr">
+        <is>
+          <t>BGD</t>
+        </is>
+      </c>
+      <c r="B20" s="17" t="inlineStr">
+        <is>
+          <t>Bangladesh</t>
+        </is>
+      </c>
+      <c r="C20" s="25" t="n">
+        <v>29.2</v>
+      </c>
+      <c r="D20" s="25" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="E20" s="25" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="F20" s="25" t="n">
+        <v>47.1</v>
+      </c>
+      <c r="G20" s="25" t="n">
+        <v>65.40000000000001</v>
+      </c>
+      <c r="H20" s="25" t="n">
+        <v>65.7</v>
+      </c>
+      <c r="I20" s="25" t="n">
+        <v>44.9</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="17" t="inlineStr">
+        <is>
+          <t>BTN</t>
+        </is>
+      </c>
+      <c r="B21" s="17" t="inlineStr">
+        <is>
+          <t>Bhutan</t>
+        </is>
+      </c>
+      <c r="C21" s="25" t="n">
+        <v>10.7</v>
+      </c>
+      <c r="D21" s="25" t="n">
+        <v>30.6</v>
+      </c>
+      <c r="E21" s="25" t="n">
+        <v>25.7</v>
+      </c>
+      <c r="F21" s="25" t="n">
+        <v>80.5</v>
+      </c>
+      <c r="G21" s="25" t="n">
+        <v>98.8</v>
+      </c>
+      <c r="H21" s="25" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="I21" s="25" t="n">
+        <v>51.9</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="17" t="inlineStr">
+        <is>
+          <t>BRN</t>
+        </is>
+      </c>
+      <c r="B22" s="17" t="inlineStr">
+        <is>
+          <t>Brunei Darussalam</t>
+        </is>
+      </c>
+      <c r="C22" s="25" t="n">
+        <v>30.6</v>
+      </c>
+      <c r="D22" s="25" t="n">
+        <v>52.9</v>
+      </c>
+      <c r="E22" s="25" t="n">
+        <v>48.4</v>
+      </c>
+      <c r="F22" s="25" t="n">
+        <v>55.6</v>
+      </c>
+      <c r="G22" s="25" t="n">
+        <v>75.09999999999999</v>
+      </c>
+      <c r="H22" s="25" t="n">
+        <v>33.4</v>
+      </c>
+      <c r="I22" s="25" t="n">
+        <v>49.3</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="17" t="inlineStr">
+        <is>
+          <t>KHM</t>
+        </is>
+      </c>
+      <c r="B23" s="17" t="inlineStr">
+        <is>
+          <t>Cambodia</t>
+        </is>
+      </c>
+      <c r="C23" s="25" t="n">
+        <v>30.3</v>
+      </c>
+      <c r="D23" s="25" t="n">
+        <v>45</v>
+      </c>
+      <c r="E23" s="25" t="n">
+        <v>39.9</v>
+      </c>
+      <c r="F23" s="25" t="n">
+        <v>85.09999999999999</v>
+      </c>
+      <c r="G23" s="25" t="n">
+        <v>85.8</v>
+      </c>
+      <c r="H23" s="25" t="n">
+        <v>59.9</v>
+      </c>
+      <c r="I23" s="25" t="n">
+        <v>57.7</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="17" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+      <c r="B24" s="17" t="inlineStr">
+        <is>
+          <t>People's Republic of China</t>
+        </is>
+      </c>
+      <c r="C24" s="25" t="n">
+        <v>37.8</v>
+      </c>
+      <c r="D24" s="25" t="n">
+        <v>36.7</v>
+      </c>
+      <c r="E24" s="25" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="F24" s="25" t="n">
+        <v>35.8</v>
+      </c>
+      <c r="G24" s="25" t="n">
+        <v>54.2</v>
+      </c>
+      <c r="H24" s="25" t="n">
+        <v>54.4</v>
+      </c>
+      <c r="I24" s="25" t="n">
+        <v>42.1</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="17" t="inlineStr">
+        <is>
+          <t>COK</t>
+        </is>
+      </c>
+      <c r="B25" s="17" t="inlineStr">
+        <is>
+          <t>Cook Islands</t>
+        </is>
+      </c>
+      <c r="C25" s="25" t="n"/>
+      <c r="D25" s="25" t="n"/>
+      <c r="E25" s="25" t="n"/>
+      <c r="F25" s="25" t="n"/>
+      <c r="G25" s="25" t="n"/>
+      <c r="H25" s="25" t="n"/>
+      <c r="I25" s="25" t="n"/>
+    </row>
+    <row r="26">
+      <c r="A26" s="17" t="inlineStr">
+        <is>
+          <t>FJI</t>
+        </is>
+      </c>
+      <c r="B26" s="17" t="inlineStr">
+        <is>
+          <t>Fiji</t>
+        </is>
+      </c>
+      <c r="C26" s="25" t="n">
+        <v>82.59999999999999</v>
+      </c>
+      <c r="D26" s="25" t="n">
+        <v>81.90000000000001</v>
+      </c>
+      <c r="E26" s="25" t="n">
+        <v>85.8</v>
+      </c>
+      <c r="F26" s="25" t="n">
+        <v>91</v>
+      </c>
+      <c r="G26" s="25" t="n">
+        <v>80.7</v>
+      </c>
+      <c r="H26" s="25" t="n">
+        <v>57.3</v>
+      </c>
+      <c r="I26" s="25" t="n">
+        <v>79.90000000000001</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="17" t="inlineStr">
+        <is>
+          <t>GEO</t>
+        </is>
+      </c>
+      <c r="B27" s="17" t="inlineStr">
+        <is>
+          <t>Georgia</t>
+        </is>
+      </c>
+      <c r="C27" s="25" t="n">
+        <v>9.800000000000001</v>
+      </c>
+      <c r="D27" s="25" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="E27" s="25" t="n">
+        <v>6.6</v>
+      </c>
+      <c r="F27" s="25" t="n">
+        <v>80.40000000000001</v>
+      </c>
+      <c r="G27" s="25" t="n">
+        <v>62</v>
+      </c>
+      <c r="H27" s="25" t="n">
+        <v>42.4</v>
+      </c>
+      <c r="I27" s="25" t="n">
+        <v>35.6</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="17" t="inlineStr">
+        <is>
+          <t>IND</t>
+        </is>
+      </c>
+      <c r="B28" s="17" t="inlineStr">
+        <is>
+          <t>India</t>
+        </is>
+      </c>
+      <c r="C28" s="25" t="n">
+        <v>31.3</v>
+      </c>
+      <c r="D28" s="25" t="n">
+        <v>33.6</v>
+      </c>
+      <c r="E28" s="25" t="n">
+        <v>26.3</v>
+      </c>
+      <c r="F28" s="25" t="n">
+        <v>66.7</v>
+      </c>
+      <c r="G28" s="25" t="n">
+        <v>48.4</v>
+      </c>
+      <c r="H28" s="25" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="I28" s="25" t="n">
+        <v>44.4</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="17" t="inlineStr">
+        <is>
+          <t>IDN</t>
+        </is>
+      </c>
+      <c r="B29" s="17" t="inlineStr">
+        <is>
+          <t>Indonesia</t>
+        </is>
+      </c>
+      <c r="C29" s="25" t="n">
+        <v>43.7</v>
+      </c>
+      <c r="D29" s="25" t="n">
+        <v>61.3</v>
+      </c>
+      <c r="E29" s="25" t="n">
+        <v>54.4</v>
+      </c>
+      <c r="F29" s="25" t="n">
+        <v>80.3</v>
+      </c>
+      <c r="G29" s="25" t="n">
+        <v>56.5</v>
+      </c>
+      <c r="H29" s="25" t="n">
+        <v>48.4</v>
+      </c>
+      <c r="I29" s="25" t="n">
+        <v>57.4</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="17" t="inlineStr">
+        <is>
+          <t>JPN</t>
+        </is>
+      </c>
+      <c r="B30" s="17" t="inlineStr">
+        <is>
+          <t>Japan</t>
+        </is>
+      </c>
+      <c r="C30" s="25" t="n">
+        <v>32.4</v>
+      </c>
+      <c r="D30" s="25" t="n">
+        <v>35.8</v>
+      </c>
+      <c r="E30" s="25" t="n">
+        <v>39.1</v>
+      </c>
+      <c r="F30" s="25" t="n">
+        <v>70.8</v>
+      </c>
+      <c r="G30" s="25" t="n">
+        <v>50.2</v>
+      </c>
+      <c r="H30" s="25" t="n">
+        <v>35.6</v>
+      </c>
+      <c r="I30" s="25" t="n">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="17" t="inlineStr">
+        <is>
+          <t>KAZ</t>
+        </is>
+      </c>
+      <c r="B31" s="17" t="inlineStr">
+        <is>
+          <t>Kazakhstan</t>
+        </is>
+      </c>
+      <c r="C31" s="25" t="n">
+        <v>12.6</v>
+      </c>
+      <c r="D31" s="25" t="n">
+        <v>14.7</v>
+      </c>
+      <c r="E31" s="25" t="n">
+        <v>12.2</v>
+      </c>
+      <c r="F31" s="25" t="n">
+        <v>98.2</v>
+      </c>
+      <c r="G31" s="25" t="n">
+        <v>63.5</v>
+      </c>
+      <c r="H31" s="25" t="n">
+        <v>45.8</v>
+      </c>
+      <c r="I31" s="25" t="n">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="17" t="inlineStr">
+        <is>
+          <t>KIR</t>
+        </is>
+      </c>
+      <c r="B32" s="17" t="inlineStr">
+        <is>
+          <t>Kiribati</t>
+        </is>
+      </c>
+      <c r="C32" s="25" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="D32" s="25" t="n">
+        <v>64.7</v>
+      </c>
+      <c r="E32" s="25" t="n">
+        <v>70.90000000000001</v>
+      </c>
+      <c r="F32" s="25" t="n">
+        <v>96.7</v>
+      </c>
+      <c r="G32" s="25" t="n">
+        <v>100</v>
+      </c>
+      <c r="H32" s="25" t="n">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="I32" s="25" t="n">
+        <v>81.3</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="17" t="inlineStr">
+        <is>
+          <t>KGZ</t>
+        </is>
+      </c>
+      <c r="B33" s="17" t="inlineStr">
+        <is>
+          <t>Kyrgyz Republic</t>
+        </is>
+      </c>
+      <c r="C33" s="25" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="D33" s="25" t="n">
+        <v>18.3</v>
+      </c>
+      <c r="E33" s="25" t="n">
+        <v>14.3</v>
+      </c>
+      <c r="F33" s="25" t="n">
+        <v>89.09999999999999</v>
+      </c>
+      <c r="G33" s="25" t="n">
+        <v>82.40000000000001</v>
+      </c>
+      <c r="H33" s="25" t="n">
+        <v>64</v>
+      </c>
+      <c r="I33" s="25" t="n">
+        <v>46.6</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="17" t="inlineStr">
+        <is>
+          <t>LAO</t>
+        </is>
+      </c>
+      <c r="B34" s="17" t="inlineStr">
+        <is>
+          <t>Lao People's Democratic Republic</t>
+        </is>
+      </c>
+      <c r="C34" s="25" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="D34" s="25" t="n">
+        <v>39.6</v>
+      </c>
+      <c r="E34" s="25" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="F34" s="25" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="G34" s="25" t="n">
+        <v>84.3</v>
+      </c>
+      <c r="H34" s="25" t="n">
+        <v>69.90000000000001</v>
+      </c>
+      <c r="I34" s="25" t="n">
+        <v>55.7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="17" t="inlineStr">
+        <is>
+          <t>MYS</t>
+        </is>
+      </c>
+      <c r="B35" s="17" t="inlineStr">
+        <is>
+          <t>Malaysia</t>
+        </is>
+      </c>
+      <c r="C35" s="25" t="n">
+        <v>36.7</v>
+      </c>
+      <c r="D35" s="25" t="n">
+        <v>52.7</v>
+      </c>
+      <c r="E35" s="25" t="n">
+        <v>46.5</v>
+      </c>
+      <c r="F35" s="25" t="n">
+        <v>49.7</v>
+      </c>
+      <c r="G35" s="25" t="n">
+        <v>53.1</v>
+      </c>
+      <c r="H35" s="25" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="I35" s="25" t="n">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="17" t="inlineStr">
+        <is>
+          <t>MDV</t>
+        </is>
+      </c>
+      <c r="B36" s="17" t="inlineStr">
+        <is>
+          <t>Maldives</t>
+        </is>
+      </c>
+      <c r="C36" s="25" t="n">
+        <v>45.9</v>
+      </c>
+      <c r="D36" s="25" t="n">
+        <v>48.1</v>
+      </c>
+      <c r="E36" s="25" t="n">
+        <v>36.4</v>
+      </c>
+      <c r="F36" s="25" t="n">
+        <v>76.90000000000001</v>
+      </c>
+      <c r="G36" s="25" t="n">
+        <v>95.90000000000001</v>
+      </c>
+      <c r="H36" s="25" t="n">
+        <v>53</v>
+      </c>
+      <c r="I36" s="25" t="n">
+        <v>59.4</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="17" t="inlineStr">
+        <is>
+          <t>MHL</t>
+        </is>
+      </c>
+      <c r="B37" s="17" t="inlineStr">
+        <is>
+          <t>Marshall Islands</t>
+        </is>
+      </c>
+      <c r="C37" s="25" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="D37" s="25" t="n">
+        <v>58.7</v>
+      </c>
+      <c r="E37" s="25" t="n">
+        <v>65.2</v>
+      </c>
+      <c r="F37" s="25" t="n">
+        <v>73</v>
+      </c>
+      <c r="G37" s="25" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="H37" s="25" t="n">
+        <v>70.3</v>
+      </c>
+      <c r="I37" s="25" t="n">
+        <v>76.90000000000001</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="17" t="inlineStr">
+        <is>
+          <t>FSM</t>
+        </is>
+      </c>
+      <c r="B38" s="17" t="inlineStr">
+        <is>
+          <t>Micronesia (Federated States of)</t>
+        </is>
+      </c>
+      <c r="C38" s="25" t="n">
+        <v>71.40000000000001</v>
+      </c>
+      <c r="D38" s="25" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="E38" s="25" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="F38" s="25" t="n">
+        <v>82.7</v>
+      </c>
+      <c r="G38" s="25" t="n">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="H38" s="25" t="n">
+        <v>71.09999999999999</v>
+      </c>
+      <c r="I38" s="25" t="n">
+        <v>73.40000000000001</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="17" t="inlineStr">
+        <is>
+          <t>MNG</t>
+        </is>
+      </c>
+      <c r="B39" s="17" t="inlineStr">
+        <is>
+          <t>Mongolia</t>
+        </is>
+      </c>
+      <c r="C39" s="25" t="n">
+        <v>10.1</v>
+      </c>
+      <c r="D39" s="25" t="n">
+        <v>18.7</v>
+      </c>
+      <c r="E39" s="25" t="n">
+        <v>21</v>
+      </c>
+      <c r="F39" s="25" t="n">
+        <v>97</v>
+      </c>
+      <c r="G39" s="25" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="H39" s="25" t="n">
+        <v>57.9</v>
+      </c>
+      <c r="I39" s="25" t="n">
+        <v>49.7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="17" t="inlineStr">
+        <is>
+          <t>MMR</t>
+        </is>
+      </c>
+      <c r="B40" s="17" t="inlineStr">
+        <is>
+          <t>Myanmar</t>
+        </is>
+      </c>
+      <c r="C40" s="25" t="n">
+        <v>22.3</v>
+      </c>
+      <c r="D40" s="25" t="n">
+        <v>38.7</v>
+      </c>
+      <c r="E40" s="25" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="F40" s="25" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="G40" s="25" t="n">
+        <v>64.5</v>
+      </c>
+      <c r="H40" s="25" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="I40" s="25" t="n">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="17" t="inlineStr">
+        <is>
+          <t>NIU</t>
+        </is>
+      </c>
+      <c r="B41" s="17" t="inlineStr">
+        <is>
+          <t>Niue</t>
+        </is>
+      </c>
+      <c r="C41" s="25" t="n"/>
+      <c r="D41" s="25" t="n"/>
+      <c r="E41" s="25" t="n"/>
+      <c r="F41" s="25" t="n"/>
+      <c r="G41" s="25" t="n"/>
+      <c r="H41" s="25" t="n"/>
+      <c r="I41" s="25" t="n"/>
+    </row>
+    <row r="42">
+      <c r="A42" s="17" t="inlineStr">
+        <is>
+          <t>NRU</t>
+        </is>
+      </c>
+      <c r="B42" s="17" t="inlineStr">
+        <is>
+          <t>Nauru</t>
+        </is>
+      </c>
+      <c r="C42" s="25" t="n">
+        <v>83.2</v>
+      </c>
+      <c r="D42" s="25" t="n">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="E42" s="25" t="n">
+        <v>70.40000000000001</v>
+      </c>
+      <c r="F42" s="25" t="n">
+        <v>53.1</v>
+      </c>
+      <c r="G42" s="25" t="n">
+        <v>94.09999999999999</v>
+      </c>
+      <c r="H42" s="25" t="n">
+        <v>65.3</v>
+      </c>
+      <c r="I42" s="25" t="n">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="17" t="inlineStr">
+        <is>
+          <t>NPL</t>
+        </is>
+      </c>
+      <c r="B43" s="17" t="inlineStr">
+        <is>
+          <t>Nepal</t>
+        </is>
+      </c>
+      <c r="C43" s="25" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="D43" s="25" t="n">
+        <v>29.7</v>
+      </c>
+      <c r="E43" s="25" t="n">
+        <v>24</v>
+      </c>
+      <c r="F43" s="25" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="G43" s="25" t="n">
+        <v>87.7</v>
+      </c>
+      <c r="H43" s="25" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="I43" s="25" t="n">
+        <v>51.6</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="17" t="inlineStr">
+        <is>
+          <t>NZL</t>
+        </is>
+      </c>
+      <c r="B44" s="17" t="inlineStr">
+        <is>
+          <t>New Zealand</t>
+        </is>
+      </c>
+      <c r="C44" s="25" t="n">
+        <v>100</v>
+      </c>
+      <c r="D44" s="25" t="n">
+        <v>100</v>
+      </c>
+      <c r="E44" s="25" t="n">
+        <v>100</v>
+      </c>
+      <c r="F44" s="25" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="G44" s="25" t="n">
+        <v>63.8</v>
+      </c>
+      <c r="H44" s="25" t="n">
+        <v>31.2</v>
+      </c>
+      <c r="I44" s="25" t="n">
+        <v>79.8</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="17" t="inlineStr">
+        <is>
+          <t>PAK</t>
+        </is>
+      </c>
+      <c r="B45" s="17" t="inlineStr">
+        <is>
+          <t>Pakistan</t>
+        </is>
+      </c>
+      <c r="C45" s="25" t="n">
+        <v>22.8</v>
+      </c>
+      <c r="D45" s="25" t="n">
+        <v>26.5</v>
+      </c>
+      <c r="E45" s="25" t="n">
+        <v>19.5</v>
+      </c>
+      <c r="F45" s="25" t="n">
+        <v>78.5</v>
+      </c>
+      <c r="G45" s="25" t="n">
+        <v>55.2</v>
+      </c>
+      <c r="H45" s="25" t="n">
+        <v>74.5</v>
+      </c>
+      <c r="I45" s="25" t="n">
+        <v>46.2</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="17" t="inlineStr">
+        <is>
+          <t>PLW</t>
+        </is>
+      </c>
+      <c r="B46" s="17" t="inlineStr">
+        <is>
+          <t>Palau</t>
+        </is>
+      </c>
+      <c r="C46" s="25" t="n">
+        <v>52.8</v>
+      </c>
+      <c r="D46" s="25" t="n">
+        <v>53.6</v>
+      </c>
+      <c r="E46" s="25" t="n">
+        <v>54</v>
+      </c>
+      <c r="F46" s="25" t="n">
+        <v>58.5</v>
+      </c>
+      <c r="G46" s="25" t="n">
+        <v>96.8</v>
+      </c>
+      <c r="H46" s="25" t="n">
+        <v>40.3</v>
+      </c>
+      <c r="I46" s="25" t="n">
+        <v>59.3</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="17" t="inlineStr">
+        <is>
+          <t>PNG</t>
+        </is>
+      </c>
+      <c r="B47" s="17" t="inlineStr">
+        <is>
+          <t>Papua New Guinea</t>
+        </is>
+      </c>
+      <c r="C47" s="25" t="n">
+        <v>45.2</v>
+      </c>
+      <c r="D47" s="25" t="n">
+        <v>69.09999999999999</v>
+      </c>
+      <c r="E47" s="25" t="n">
+        <v>69</v>
+      </c>
+      <c r="F47" s="25" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="G47" s="25" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="H47" s="25" t="n">
+        <v>71.7</v>
+      </c>
+      <c r="I47" s="25" t="n">
+        <v>72.5</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="17" t="inlineStr">
+        <is>
+          <t>PHL</t>
+        </is>
+      </c>
+      <c r="B48" s="17" t="inlineStr">
+        <is>
+          <t>Philippines</t>
+        </is>
+      </c>
+      <c r="C48" s="25" t="n">
+        <v>33.3</v>
+      </c>
+      <c r="D48" s="25" t="n">
+        <v>46</v>
+      </c>
+      <c r="E48" s="25" t="n">
+        <v>45.7</v>
+      </c>
+      <c r="F48" s="25" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="G48" s="25" t="n">
+        <v>55.9</v>
+      </c>
+      <c r="H48" s="25" t="n">
+        <v>58.5</v>
+      </c>
+      <c r="I48" s="25" t="n">
+        <v>54.7</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="17" t="inlineStr">
+        <is>
+          <t>KOR</t>
+        </is>
+      </c>
+      <c r="B49" s="17" t="inlineStr">
+        <is>
+          <t>Republic of Korea</t>
+        </is>
+      </c>
+      <c r="C49" s="25" t="n">
+        <v>25.3</v>
+      </c>
+      <c r="D49" s="25" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="E49" s="25" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="F49" s="25" t="n">
+        <v>57.3</v>
+      </c>
+      <c r="G49" s="25" t="n">
+        <v>37.9</v>
+      </c>
+      <c r="H49" s="25" t="n">
+        <v>33.5</v>
+      </c>
+      <c r="I49" s="25" t="n">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="17" t="inlineStr">
+        <is>
+          <t>WSM</t>
+        </is>
+      </c>
+      <c r="B50" s="17" t="inlineStr">
+        <is>
+          <t>Samoa</t>
+        </is>
+      </c>
+      <c r="C50" s="25" t="n">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="D50" s="25" t="n">
+        <v>78.59999999999999</v>
+      </c>
+      <c r="E50" s="25" t="n">
+        <v>84.8</v>
+      </c>
+      <c r="F50" s="25" t="n">
+        <v>92.40000000000001</v>
+      </c>
+      <c r="G50" s="25" t="n">
+        <v>79.5</v>
+      </c>
+      <c r="H50" s="25" t="n">
+        <v>66.8</v>
+      </c>
+      <c r="I50" s="25" t="n">
+        <v>82.8</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="17" t="inlineStr">
+        <is>
+          <t>SGP</t>
+        </is>
+      </c>
+      <c r="B51" s="17" t="inlineStr">
+        <is>
+          <t>Singapore</t>
+        </is>
+      </c>
+      <c r="C51" s="25" t="n">
+        <v>40.2</v>
+      </c>
+      <c r="D51" s="25" t="n">
+        <v>56.2</v>
+      </c>
+      <c r="E51" s="25" t="n">
+        <v>48.6</v>
+      </c>
+      <c r="F51" s="25" t="n">
+        <v>33.2</v>
+      </c>
+      <c r="G51" s="25" t="n">
+        <v>26.8</v>
+      </c>
+      <c r="H51" s="25" t="n">
+        <v>4.1</v>
+      </c>
+      <c r="I51" s="25" t="n">
+        <v>34.9</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="17" t="inlineStr">
+        <is>
+          <t>SLB</t>
+        </is>
+      </c>
+      <c r="B52" s="17" t="inlineStr">
+        <is>
+          <t>Solomon Islands</t>
+        </is>
+      </c>
+      <c r="C52" s="25" t="n">
+        <v>70.40000000000001</v>
+      </c>
+      <c r="D52" s="25" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="E52" s="25" t="n">
+        <v>74.5</v>
+      </c>
+      <c r="F52" s="25" t="n">
+        <v>97</v>
+      </c>
+      <c r="G52" s="25" t="n">
+        <v>89.59999999999999</v>
+      </c>
+      <c r="H52" s="25" t="n">
+        <v>84.59999999999999</v>
+      </c>
+      <c r="I52" s="25" t="n">
+        <v>81.40000000000001</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="17" t="inlineStr">
+        <is>
+          <t>LKA</t>
+        </is>
+      </c>
+      <c r="B53" s="17" t="inlineStr">
+        <is>
+          <t>Sri Lanka</t>
+        </is>
+      </c>
+      <c r="C53" s="25" t="n">
+        <v>37.9</v>
+      </c>
+      <c r="D53" s="25" t="n">
+        <v>45.8</v>
+      </c>
+      <c r="E53" s="25" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="F53" s="25" t="n">
+        <v>76.59999999999999</v>
+      </c>
+      <c r="G53" s="25" t="n">
+        <v>71.2</v>
+      </c>
+      <c r="H53" s="25" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="I53" s="25" t="n">
+        <v>55.1</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="17" t="inlineStr">
+        <is>
+          <t>TJK</t>
+        </is>
+      </c>
+      <c r="B54" s="17" t="inlineStr">
+        <is>
+          <t>Tajikistan</t>
+        </is>
+      </c>
+      <c r="C54" s="25" t="n">
+        <v>11.2</v>
+      </c>
+      <c r="D54" s="25" t="n">
+        <v>19.6</v>
+      </c>
+      <c r="E54" s="25" t="n">
+        <v>14.1</v>
+      </c>
+      <c r="F54" s="25" t="n">
+        <v>86.90000000000001</v>
+      </c>
+      <c r="G54" s="25" t="n">
+        <v>84.90000000000001</v>
+      </c>
+      <c r="H54" s="25" t="n">
+        <v>76.7</v>
+      </c>
+      <c r="I54" s="25" t="n">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="17" t="inlineStr">
+        <is>
+          <t>THA</t>
+        </is>
+      </c>
+      <c r="B55" s="17" t="inlineStr">
+        <is>
+          <t>Thailand</t>
+        </is>
+      </c>
+      <c r="C55" s="25" t="n">
+        <v>32.1</v>
+      </c>
+      <c r="D55" s="25" t="n">
+        <v>43.1</v>
+      </c>
+      <c r="E55" s="25" t="n">
+        <v>38.3</v>
+      </c>
+      <c r="F55" s="25" t="n">
+        <v>67.59999999999999</v>
+      </c>
+      <c r="G55" s="25" t="n">
+        <v>52.5</v>
+      </c>
+      <c r="H55" s="25" t="n">
+        <v>42.7</v>
+      </c>
+      <c r="I55" s="25" t="n">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="17" t="inlineStr">
+        <is>
+          <t>TLS</t>
+        </is>
+      </c>
+      <c r="B56" s="17" t="inlineStr">
+        <is>
+          <t>Timor-Leste</t>
+        </is>
+      </c>
+      <c r="C56" s="25" t="n">
+        <v>39.6</v>
+      </c>
+      <c r="D56" s="25" t="n">
+        <v>67</v>
+      </c>
+      <c r="E56" s="25" t="n">
+        <v>62.2</v>
+      </c>
+      <c r="F56" s="25" t="n">
+        <v>84.59999999999999</v>
+      </c>
+      <c r="G56" s="25" t="n">
+        <v>92.2</v>
+      </c>
+      <c r="H56" s="25" t="n">
+        <v>76</v>
+      </c>
+      <c r="I56" s="25" t="n">
+        <v>70.3</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="17" t="inlineStr">
+        <is>
+          <t>TON</t>
+        </is>
+      </c>
+      <c r="B57" s="17" t="inlineStr">
+        <is>
+          <t>Tonga</t>
+        </is>
+      </c>
+      <c r="C57" s="25" t="n">
+        <v>81.2</v>
+      </c>
+      <c r="D57" s="25" t="n">
+        <v>84.8</v>
+      </c>
+      <c r="E57" s="25" t="n">
+        <v>89.2</v>
+      </c>
+      <c r="F57" s="25" t="n">
+        <v>90.8</v>
+      </c>
+      <c r="G57" s="25" t="n">
+        <v>93</v>
+      </c>
+      <c r="H57" s="25" t="n">
+        <v>61.4</v>
+      </c>
+      <c r="I57" s="25" t="n">
+        <v>83.40000000000001</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="17" t="inlineStr">
+        <is>
+          <t>TKM</t>
+        </is>
+      </c>
+      <c r="B58" s="17" t="inlineStr">
+        <is>
+          <t>Turkmenistan</t>
+        </is>
+      </c>
+      <c r="C58" s="25" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="D58" s="25" t="n">
+        <v>17.7</v>
+      </c>
+      <c r="E58" s="25" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="F58" s="25" t="n">
+        <v>95.3</v>
+      </c>
+      <c r="G58" s="25" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="H58" s="25" t="n">
+        <v>70.8</v>
+      </c>
+      <c r="I58" s="25" t="n">
+        <v>47.6</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="17" t="inlineStr">
+        <is>
+          <t>TUV</t>
+        </is>
+      </c>
+      <c r="B59" s="17" t="inlineStr">
+        <is>
+          <t>Tuvalu</t>
+        </is>
+      </c>
+      <c r="C59" s="25" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="D59" s="25" t="n">
+        <v>73.09999999999999</v>
+      </c>
+      <c r="E59" s="25" t="n">
+        <v>78.7</v>
+      </c>
+      <c r="F59" s="25" t="n">
+        <v>86.3</v>
+      </c>
+      <c r="G59" s="25" t="n">
+        <v>98.5</v>
+      </c>
+      <c r="H59" s="25" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="I59" s="25" t="n">
+        <v>85.5</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="17" t="inlineStr">
+        <is>
+          <t>UZB</t>
+        </is>
+      </c>
+      <c r="B60" s="17" t="inlineStr">
+        <is>
+          <t>Uzbekistan</t>
+        </is>
+      </c>
+      <c r="C60" s="25" t="n">
+        <v>13</v>
+      </c>
+      <c r="D60" s="25" t="n">
+        <v>18.2</v>
+      </c>
+      <c r="E60" s="25" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="F60" s="25" t="n">
+        <v>91.3</v>
+      </c>
+      <c r="G60" s="25" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="H60" s="25" t="n">
+        <v>61.1</v>
+      </c>
+      <c r="I60" s="25" t="n">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="17" t="inlineStr">
+        <is>
+          <t>VUT</t>
+        </is>
+      </c>
+      <c r="B61" s="17" t="inlineStr">
+        <is>
+          <t>Vanuatu</t>
+        </is>
+      </c>
+      <c r="C61" s="25" t="n">
+        <v>74</v>
+      </c>
+      <c r="D61" s="25" t="n">
+        <v>80.3</v>
+      </c>
+      <c r="E61" s="25" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="F61" s="25" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="G61" s="25" t="n">
+        <v>98.90000000000001</v>
+      </c>
+      <c r="H61" s="25" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="I61" s="25" t="n">
+        <v>83.40000000000001</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="17" t="inlineStr">
+        <is>
+          <t>VNM</t>
+        </is>
+      </c>
+      <c r="B62" s="17" t="inlineStr">
+        <is>
+          <t>Viet Nam</t>
+        </is>
+      </c>
+      <c r="C62" s="25" t="n">
+        <v>34</v>
+      </c>
+      <c r="D62" s="25" t="n">
+        <v>43.2</v>
+      </c>
+      <c r="E62" s="25" t="n">
+        <v>39.8</v>
+      </c>
+      <c r="F62" s="25" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="G62" s="25" t="n">
+        <v>53.9</v>
+      </c>
+      <c r="H62" s="25" t="n">
+        <v>43.5</v>
+      </c>
+      <c r="I62" s="25" t="n">
+        <v>45.7</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="17" t="inlineStr">
+        <is>
+          <t>HKG</t>
+        </is>
+      </c>
+      <c r="B63" s="17" t="inlineStr">
+        <is>
+          <t>Hong Kong, China</t>
+        </is>
+      </c>
+      <c r="C63" s="25" t="n"/>
+      <c r="D63" s="25" t="n"/>
+      <c r="E63" s="25" t="n"/>
+      <c r="F63" s="25" t="n"/>
+      <c r="G63" s="25" t="n"/>
+      <c r="H63" s="25" t="n"/>
+      <c r="I63" s="25" t="n"/>
+    </row>
+    <row r="64">
+      <c r="A64" s="17" t="inlineStr">
+        <is>
+          <t>TWN</t>
+        </is>
+      </c>
+      <c r="B64" s="17" t="inlineStr">
+        <is>
+          <t>Taipei,China</t>
+        </is>
+      </c>
+      <c r="C64" s="25" t="n"/>
+      <c r="D64" s="25" t="n"/>
+      <c r="E64" s="25" t="n"/>
+      <c r="F64" s="25" t="n"/>
+      <c r="G64" s="25" t="n"/>
+      <c r="H64" s="25" t="n"/>
+      <c r="I64" s="25" t="n"/>
+    </row>
+    <row r="65">
+      <c r="A65" s="17" t="inlineStr">
+        <is>
+          <t>IRN</t>
+        </is>
+      </c>
+      <c r="B65" s="17" t="inlineStr">
+        <is>
+          <t>Iran (Islamic Republic of)</t>
+        </is>
+      </c>
+      <c r="C65" s="25" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="D65" s="25" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="E65" s="25" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="F65" s="25" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="G65" s="25" t="n">
+        <v>56.2</v>
+      </c>
+      <c r="H65" s="25" t="n">
+        <v>51.3</v>
+      </c>
+      <c r="I65" s="25" t="n">
+        <v>40.8</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="17" t="inlineStr">
+        <is>
+          <t>RUS</t>
+        </is>
+      </c>
+      <c r="B66" s="17" t="inlineStr">
+        <is>
+          <t>Russian Federation</t>
+        </is>
+      </c>
+      <c r="C66" s="25" t="n">
+        <v>11</v>
+      </c>
+      <c r="D66" s="25" t="n">
+        <v>7.7</v>
+      </c>
+      <c r="E66" s="25" t="n">
+        <v>7.1</v>
+      </c>
+      <c r="F66" s="25" t="n">
+        <v>83.59999999999999</v>
+      </c>
+      <c r="G66" s="25" t="n">
+        <v>46</v>
+      </c>
+      <c r="H66" s="25" t="n">
+        <v>39.3</v>
+      </c>
+      <c r="I66" s="25" t="n">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="17" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+      <c r="B67" s="17" t="inlineStr">
+        <is>
+          <t>Türkiye</t>
+        </is>
+      </c>
+      <c r="C67" s="25" t="n">
+        <v>12.1</v>
+      </c>
+      <c r="D67" s="25" t="n">
+        <v>11.7</v>
+      </c>
+      <c r="E67" s="25" t="n">
+        <v>6.1</v>
+      </c>
+      <c r="F67" s="25" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="G67" s="25" t="n">
+        <v>32.1</v>
+      </c>
+      <c r="H67" s="25" t="n">
+        <v>43.2</v>
+      </c>
+      <c r="I67" s="25" t="n">
+        <v>29.8</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="B70" s="5" t="inlineStr">
+        <is>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
+        <is>
+          <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
+        </is>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="B4:L4"/>
+    <mergeCell ref="C14"/>
+    <mergeCell ref="I14"/>
+    <mergeCell ref="D14"/>
+    <mergeCell ref="G14"/>
+    <mergeCell ref="E14"/>
+    <mergeCell ref="F14"/>
+    <mergeCell ref="H14"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rural Access Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-RAC-001(1)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="51" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road. We report RAI for all countries based on three open datasets: OpenStreetMap, WorldPop, GRUMP.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Rural</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Research for Community Access Partnership (ReCAP)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://rai.azavea.com/</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="17" t="n">
+      <c r="C16" s="18" t="n">
         <v>0.669541432953621</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="17" t="n">
+      <c r="C17" s="18" t="n">
         <v>0.9075405907338659</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="17" t="n">
+      <c r="C18" s="18" t="n">
         <v>0.8644262426925819</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="17" t="n">
+      <c r="C19" s="18" t="n">
         <v>0.649637209001218</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="17" t="n">
+      <c r="C20" s="18" t="n">
         <v>0.674037344414316</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="17" t="n">
+      <c r="C21" s="18" t="n">
         <v>0.476985495381646</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="17" t="n">
+      <c r="C22" s="18" t="n">
         <v>0.890589105650855</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="17" t="n">
+      <c r="C23" s="18" t="n">
         <v>0.522328601228873</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="17" t="n">
+      <c r="C24" s="18" t="n">
         <v>0.794219274434705</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="17" t="n"/>
+      <c r="C25" s="18" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="17" t="n">
+      <c r="C26" s="18" t="n">
         <v>0.639437699897842</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="17" t="n">
+      <c r="C27" s="18" t="n">
         <v>0.822577165569873</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="17" t="n">
+      <c r="C28" s="18" t="n">
         <v>0.752194515017471</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="17" t="n">
+      <c r="C29" s="18" t="n">
         <v>0.725888390236223</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="17" t="n">
+      <c r="C30" s="18" t="n">
         <v>0.949626777597485</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="17" t="n">
+      <c r="C31" s="18" t="n">
         <v>0.42461989164746</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="17" t="n">
+      <c r="C32" s="18" t="n">
         <v>0.7938517439045391</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="17" t="n">
+      <c r="C33" s="18" t="n">
         <v>0.564578263439774</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="17" t="n">
+      <c r="C34" s="18" t="n">
         <v>0.586415629482428</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="17" t="n">
+      <c r="C35" s="18" t="n">
         <v>0.735851241346638</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="17" t="n">
+      <c r="C36" s="18" t="n">
         <v>0.573356034511164</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="17" t="n"/>
+      <c r="C37" s="18" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="17" t="n">
+      <c r="C38" s="18" t="n">
         <v>0.505739859120342</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="17" t="n">
+      <c r="C39" s="18" t="n">
         <v>0.491404151081452</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="17" t="n">
+      <c r="C40" s="18" t="n">
         <v>0.462659083908993</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="17" t="n">
+      <c r="C41" s="18" t="n">
         <v>0.940701872862742</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="17" t="n">
+      <c r="C42" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="17" t="n">
+      <c r="C43" s="18" t="n">
         <v>0.699774392196721</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="17" t="n">
+      <c r="C44" s="18" t="n">
         <v>0.828329369229402</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="17" t="n">
+      <c r="C45" s="18" t="n">
         <v>0.638234337359019</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="17" t="n">
+      <c r="C46" s="18" t="n">
         <v>0.6805897517849701</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="17" t="n">
+      <c r="C47" s="18" t="n">
         <v>0.23215843644107</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="17" t="n">
+      <c r="C48" s="18" t="n">
         <v>0.8506215110268071</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="17" t="n">
+      <c r="C49" s="18" t="n">
         <v>0.969310726098757</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="17" t="n">
+      <c r="C50" s="18" t="n">
         <v>0.6717413435640029</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="17" t="n">
+      <c r="C51" s="18" t="n">
         <v>0.999871849261517</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="17" t="n">
+      <c r="C52" s="18" t="n">
         <v>0.244734805047657</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="17" t="n">
+      <c r="C53" s="18" t="n">
         <v>0.94439868092931</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="17" t="n">
+      <c r="C54" s="18" t="n">
         <v>0.564426740998775</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="17" t="n">
+      <c r="C55" s="18" t="n">
         <v>0.792006216743551</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="17" t="n">
+      <c r="C56" s="18" t="n">
         <v>0.675726927579786</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="17" t="n">
+      <c r="C57" s="18" t="n">
         <v>0.887486611553516</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="17" t="n">
+      <c r="C58" s="18" t="n">
         <v>0.353517095698135</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="17" t="n"/>
+      <c r="C59" s="18" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="17" t="n">
+      <c r="C60" s="18" t="n">
         <v>0.624748540933768</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="17" t="n">
+      <c r="C61" s="18" t="n">
         <v>0.514572910421054</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="17" t="n">
+      <c r="C62" s="18" t="n">
         <v>0.850067321713089</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="17" t="n"/>
+      <c r="C63" s="18" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="17" t="n">
+      <c r="C64" s="18" t="n">
         <v>0.936097122723955</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="17" t="n">
+      <c r="C65" s="18" t="n">
         <v>0.628402518697168</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="17" t="n">
+      <c r="C66" s="18" t="n">
         <v>0.732999108923141</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="17" t="n">
+      <c r="C67" s="18" t="n">
         <v>0.93129455231664</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rural Access Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-RAC-001(2)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="34" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Rural</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">http://documents1.worldbank.org/curated/en/759461550242864626/pdf/WPS8746.pdf </t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Using - primary or secondary roads</t>
         </is>
       </c>
-      <c r="D14" s="13" t="inlineStr">
+      <c r="D14" s="14" t="inlineStr">
         <is>
           <t>Primary, secondary and tertiary roads</t>
         </is>
       </c>
-      <c r="E14" s="13" t="inlineStr">
+      <c r="E14" s="14" t="inlineStr">
         <is>
           <t>All roads, including tracks</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="17" t="n">
+      <c r="C16" s="18" t="n">
         <v>0.203</v>
       </c>
-      <c r="D16" s="17" t="n">
+      <c r="D16" s="18" t="n">
         <v>0.388</v>
       </c>
-      <c r="E16" s="17" t="n">
+      <c r="E16" s="18" t="n">
         <v>0.5679999999999999</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="17" t="n">
+      <c r="C17" s="18" t="n">
         <v>0.177</v>
       </c>
-      <c r="D17" s="17" t="n">
+      <c r="D17" s="18" t="n">
         <v>0.289</v>
       </c>
-      <c r="E17" s="17" t="n">
+      <c r="E17" s="18" t="n">
         <v>0.295</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E18" s="17" t="n"/>
+      <c r="C18" s="18" t="n"/>
+      <c r="D18" s="18" t="n"/>
+      <c r="E18" s="18" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="17" t="n">
+      <c r="C19" s="18" t="n">
         <v>0.272</v>
       </c>
-      <c r="D19" s="17" t="n">
+      <c r="D19" s="18" t="n">
         <v>0.581</v>
       </c>
-      <c r="E19" s="17" t="n">
+      <c r="E19" s="18" t="n">
         <v>0.65</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="17" t="n">
+      <c r="C20" s="18" t="n">
         <v>0.47</v>
       </c>
-      <c r="D20" s="17" t="n">
+      <c r="D20" s="18" t="n">
         <v>0.773</v>
       </c>
-      <c r="E20" s="17" t="n">
+      <c r="E20" s="18" t="n">
         <v>0.7759999999999999</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="17" t="n">
+      <c r="C21" s="18" t="n">
         <v>0.342</v>
       </c>
-      <c r="D21" s="17" t="n">
+      <c r="D21" s="18" t="n">
         <v>0.6409999999999999</v>
       </c>
-      <c r="E21" s="17" t="n">
+      <c r="E21" s="18" t="n">
         <v>0.6759999999999999</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E22" s="17" t="n"/>
+      <c r="C22" s="18" t="n"/>
+      <c r="D22" s="18" t="n"/>
+      <c r="E22" s="18" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="17" t="n">
+      <c r="C23" s="18" t="n">
         <v>0.381</v>
       </c>
-      <c r="D23" s="17" t="n">
+      <c r="D23" s="18" t="n">
         <v>0.892</v>
       </c>
-      <c r="E23" s="17" t="n">
+      <c r="E23" s="18" t="n">
         <v>0.9079999999999999</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="17" t="n">
+      <c r="C24" s="18" t="n">
         <v>0.574</v>
       </c>
-      <c r="D24" s="17" t="n">
+      <c r="D24" s="18" t="n">
         <v>0.7140000000000001</v>
       </c>
-      <c r="E24" s="17" t="n">
+      <c r="E24" s="18" t="n">
         <v>0.718</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E25" s="17" t="n"/>
+      <c r="C25" s="18" t="n"/>
+      <c r="D25" s="18" t="n"/>
+      <c r="E25" s="18" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E26" s="17" t="n"/>
+      <c r="C26" s="18" t="n"/>
+      <c r="D26" s="18" t="n"/>
+      <c r="E26" s="18" t="n"/>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="17" t="n">
+      <c r="C27" s="18" t="n">
         <v>0.374</v>
       </c>
-      <c r="D27" s="17" t="n">
+      <c r="D27" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="E27" s="17" t="n">
+      <c r="E27" s="18" t="n">
         <v>0.8540000000000001</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="17" t="n">
+      <c r="C28" s="18" t="n">
         <v>0.428</v>
       </c>
-      <c r="D28" s="17" t="n">
+      <c r="D28" s="18" t="n">
         <v>0.6920000000000001</v>
       </c>
-      <c r="E28" s="17" t="n">
+      <c r="E28" s="18" t="n">
         <v>0.696</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="17" t="n">
+      <c r="C29" s="18" t="n">
         <v>0.479</v>
       </c>
-      <c r="D29" s="17" t="n">
+      <c r="D29" s="18" t="n">
         <v>0.716</v>
       </c>
-      <c r="E29" s="17" t="n">
+      <c r="E29" s="18" t="n">
         <v>0.726</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E30" s="17" t="n"/>
+      <c r="C30" s="18" t="n"/>
+      <c r="D30" s="18" t="n"/>
+      <c r="E30" s="18" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="17" t="n">
+      <c r="C31" s="18" t="n">
         <v>0.263</v>
       </c>
-      <c r="D31" s="17" t="n">
+      <c r="D31" s="18" t="n">
         <v>0.509</v>
       </c>
-      <c r="E31" s="17" t="n">
+      <c r="E31" s="18" t="n">
         <v>0.57</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E32" s="17" t="n"/>
+      <c r="C32" s="18" t="n"/>
+      <c r="D32" s="18" t="n"/>
+      <c r="E32" s="18" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="17" t="n">
+      <c r="C33" s="18" t="n">
         <v>0.254</v>
       </c>
-      <c r="D33" s="17" t="n">
+      <c r="D33" s="18" t="n">
         <v>0.5820000000000001</v>
       </c>
-      <c r="E33" s="17" t="n">
+      <c r="E33" s="18" t="n">
         <v>0.649</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="17" t="n">
+      <c r="C34" s="18" t="n">
         <v>0.315</v>
       </c>
-      <c r="D34" s="17" t="n">
+      <c r="D34" s="18" t="n">
         <v>0.635</v>
       </c>
-      <c r="E34" s="17" t="n">
+      <c r="E34" s="18" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="17" t="n">
+      <c r="C35" s="18" t="n">
         <v>0.501</v>
       </c>
-      <c r="D35" s="17" t="n">
+      <c r="D35" s="18" t="n">
         <v>0.657</v>
       </c>
-      <c r="E35" s="17" t="n">
+      <c r="E35" s="18" t="n">
         <v>0.6879999999999999</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E36" s="17" t="n"/>
+      <c r="C36" s="18" t="n"/>
+      <c r="D36" s="18" t="n"/>
+      <c r="E36" s="18" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E37" s="17" t="n"/>
+      <c r="C37" s="18" t="n"/>
+      <c r="D37" s="18" t="n"/>
+      <c r="E37" s="18" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E38" s="17" t="n"/>
+      <c r="C38" s="18" t="n"/>
+      <c r="D38" s="18" t="n"/>
+      <c r="E38" s="18" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="17" t="n">
+      <c r="C39" s="18" t="n">
         <v>0.189</v>
       </c>
-      <c r="D39" s="17" t="n">
+      <c r="D39" s="18" t="n">
         <v>0.361</v>
       </c>
-      <c r="E39" s="17" t="n">
+      <c r="E39" s="18" t="n">
         <v>0.427</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="17" t="n">
+      <c r="C40" s="18" t="n">
         <v>0.383</v>
       </c>
-      <c r="D40" s="17" t="n">
+      <c r="D40" s="18" t="n">
         <v>0.6840000000000001</v>
       </c>
-      <c r="E40" s="17" t="n">
+      <c r="E40" s="18" t="n">
         <v>0.698</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E41" s="17" t="n"/>
+      <c r="C41" s="18" t="n"/>
+      <c r="D41" s="18" t="n"/>
+      <c r="E41" s="18" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E42" s="17" t="n"/>
+      <c r="C42" s="18" t="n"/>
+      <c r="D42" s="18" t="n"/>
+      <c r="E42" s="18" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="17" t="n">
+      <c r="C43" s="18" t="n">
         <v>0.516</v>
       </c>
-      <c r="D43" s="17" t="n">
+      <c r="D43" s="18" t="n">
         <v>0.895</v>
       </c>
-      <c r="E43" s="17" t="n">
+      <c r="E43" s="18" t="n">
         <v>0.9370000000000001</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E44" s="17" t="n"/>
+      <c r="C44" s="18" t="n"/>
+      <c r="D44" s="18" t="n"/>
+      <c r="E44" s="18" t="n"/>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="17" t="n">
+      <c r="C45" s="18" t="n">
         <v>0.399</v>
       </c>
-      <c r="D45" s="17" t="n">
+      <c r="D45" s="18" t="n">
         <v>0.5920000000000001</v>
       </c>
-      <c r="E45" s="17" t="n">
+      <c r="E45" s="18" t="n">
         <v>0.601</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E46" s="17" t="n"/>
+      <c r="C46" s="18" t="n"/>
+      <c r="D46" s="18" t="n"/>
+      <c r="E46" s="18" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E47" s="17" t="n"/>
+      <c r="C47" s="18" t="n"/>
+      <c r="D47" s="18" t="n"/>
+      <c r="E47" s="18" t="n"/>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="17" t="n">
+      <c r="C48" s="18" t="n">
         <v>0.6409999999999999</v>
       </c>
-      <c r="D48" s="17" t="n">
+      <c r="D48" s="18" t="n">
         <v>0.871</v>
       </c>
-      <c r="E48" s="17" t="n">
+      <c r="E48" s="18" t="n">
         <v>0.895</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E49" s="17" t="n"/>
+      <c r="C49" s="18" t="n"/>
+      <c r="D49" s="18" t="n"/>
+      <c r="E49" s="18" t="n"/>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E50" s="17" t="n"/>
+      <c r="C50" s="18" t="n"/>
+      <c r="D50" s="18" t="n"/>
+      <c r="E50" s="18" t="n"/>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E51" s="17" t="n"/>
+      <c r="C51" s="18" t="n"/>
+      <c r="D51" s="18" t="n"/>
+      <c r="E51" s="18" t="n"/>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E52" s="17" t="n"/>
+      <c r="C52" s="18" t="n"/>
+      <c r="D52" s="18" t="n"/>
+      <c r="E52" s="18" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="17" t="n">
+      <c r="C53" s="18" t="n">
         <v>0.6870000000000001</v>
       </c>
-      <c r="D53" s="17" t="n">
+      <c r="D53" s="18" t="n">
         <v>0.955</v>
       </c>
-      <c r="E53" s="17" t="n">
+      <c r="E53" s="18" t="n">
         <v>0.968</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="17" t="n">
+      <c r="C54" s="18" t="n">
         <v>0.263</v>
       </c>
-      <c r="D54" s="17" t="n">
+      <c r="D54" s="18" t="n">
         <v>0.55</v>
       </c>
-      <c r="E54" s="17" t="n">
+      <c r="E54" s="18" t="n">
         <v>0.59</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="17" t="n">
+      <c r="C55" s="18" t="n">
         <v>0.461</v>
       </c>
-      <c r="D55" s="17" t="n">
+      <c r="D55" s="18" t="n">
         <v>0.92</v>
       </c>
-      <c r="E55" s="17" t="n">
+      <c r="E55" s="18" t="n">
         <v>0.9329999999999999</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E56" s="17" t="n"/>
+      <c r="C56" s="18" t="n"/>
+      <c r="D56" s="18" t="n"/>
+      <c r="E56" s="18" t="n"/>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E57" s="17" t="n"/>
+      <c r="C57" s="18" t="n"/>
+      <c r="D57" s="18" t="n"/>
+      <c r="E57" s="18" t="n"/>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="17" t="n">
+      <c r="C58" s="18" t="n">
         <v>0.051</v>
       </c>
-      <c r="D58" s="17" t="n">
+      <c r="D58" s="18" t="n">
         <v>0.108</v>
       </c>
-      <c r="E58" s="17" t="n">
+      <c r="E58" s="18" t="n">
         <v>0.132</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E59" s="17" t="n"/>
+      <c r="C59" s="18" t="n"/>
+      <c r="D59" s="18" t="n"/>
+      <c r="E59" s="18" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="17" t="n">
+      <c r="C60" s="18" t="n">
         <v>0.193</v>
       </c>
-      <c r="D60" s="17" t="n">
+      <c r="D60" s="18" t="n">
         <v>0.5720000000000001</v>
       </c>
-      <c r="E60" s="17" t="n">
+      <c r="E60" s="18" t="n">
         <v>0.614</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E61" s="17" t="n"/>
+      <c r="C61" s="18" t="n"/>
+      <c r="D61" s="18" t="n"/>
+      <c r="E61" s="18" t="n"/>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="17" t="n">
+      <c r="C62" s="18" t="n">
         <v>0.667</v>
       </c>
-      <c r="D62" s="17" t="n">
+      <c r="D62" s="18" t="n">
         <v>0.885</v>
       </c>
-      <c r="E62" s="17" t="n">
+      <c r="E62" s="18" t="n">
         <v>0.888</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E63" s="17" t="n"/>
+      <c r="C63" s="18" t="n"/>
+      <c r="D63" s="18" t="n"/>
+      <c r="E63" s="18" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E64" s="17" t="n"/>
+      <c r="C64" s="18" t="n"/>
+      <c r="D64" s="18" t="n"/>
+      <c r="E64" s="18" t="n"/>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="17" t="n">
+      <c r="C65" s="18" t="n">
         <v>0.203</v>
       </c>
-      <c r="D65" s="17" t="n">
+      <c r="D65" s="18" t="n">
         <v>0.46</v>
       </c>
-      <c r="E65" s="17" t="n">
+      <c r="E65" s="18" t="n">
         <v>0.493</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E66" s="17" t="n"/>
+      <c r="C66" s="18" t="n"/>
+      <c r="D66" s="18" t="n"/>
+      <c r="E66" s="18" t="n"/>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="17" t="n"/>
-[...1 lines deleted...]
-      <c r="E67" s="17" t="n"/>
+      <c r="C67" s="18" t="n"/>
+      <c r="D67" s="18" t="n"/>
+      <c r="E67" s="18" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="E14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rural Access Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-RAC-001(3)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="34" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Rural</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>SUM4ALL</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://sum4all.org/</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-[...6 lines deleted...]
-      <c r="K14" s="20" t="n"/>
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="20" t="n"/>
+      <c r="F14" s="20" t="n"/>
+      <c r="G14" s="20" t="n"/>
+      <c r="H14" s="20" t="n"/>
+      <c r="I14" s="20" t="n"/>
+      <c r="J14" s="20" t="n"/>
+      <c r="K14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I16" s="17" t="n">
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
+      <c r="F16" s="22" t="n"/>
+      <c r="G16" s="22" t="n"/>
+      <c r="H16" s="22" t="n"/>
+      <c r="I16" s="18" t="n">
         <v>0.22</v>
       </c>
-      <c r="J16" s="21" t="n"/>
-      <c r="K16" s="21" t="n"/>
+      <c r="J16" s="22" t="n"/>
+      <c r="K16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I17" s="17" t="n">
+      <c r="C17" s="22" t="n"/>
+      <c r="D17" s="22" t="n"/>
+      <c r="E17" s="22" t="n"/>
+      <c r="F17" s="22" t="n"/>
+      <c r="G17" s="22" t="n"/>
+      <c r="H17" s="22" t="n"/>
+      <c r="I17" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="J17" s="21" t="n"/>
-      <c r="K17" s="21" t="n"/>
+      <c r="J17" s="22" t="n"/>
+      <c r="K17" s="22" t="n"/>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K18" s="21" t="n"/>
+      <c r="C18" s="22" t="n"/>
+      <c r="D18" s="22" t="n"/>
+      <c r="E18" s="22" t="n"/>
+      <c r="F18" s="22" t="n"/>
+      <c r="G18" s="22" t="n"/>
+      <c r="H18" s="22" t="n"/>
+      <c r="I18" s="22" t="n"/>
+      <c r="J18" s="22" t="n"/>
+      <c r="K18" s="22" t="n"/>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="H19" s="17" t="n">
+      <c r="C19" s="22" t="n"/>
+      <c r="D19" s="22" t="n"/>
+      <c r="E19" s="22" t="n"/>
+      <c r="F19" s="22" t="n"/>
+      <c r="G19" s="22" t="n"/>
+      <c r="H19" s="18" t="n">
         <v>0.67</v>
       </c>
-      <c r="I19" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="K19" s="21" t="n"/>
+      <c r="I19" s="22" t="n"/>
+      <c r="J19" s="22" t="n"/>
+      <c r="K19" s="22" t="n"/>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K20" s="17" t="n">
+      <c r="C20" s="22" t="n"/>
+      <c r="D20" s="22" t="n"/>
+      <c r="E20" s="22" t="n"/>
+      <c r="F20" s="22" t="n"/>
+      <c r="G20" s="22" t="n"/>
+      <c r="H20" s="22" t="n"/>
+      <c r="I20" s="22" t="n"/>
+      <c r="J20" s="22" t="n"/>
+      <c r="K20" s="18" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I21" s="17" t="n">
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
+      <c r="F21" s="22" t="n"/>
+      <c r="G21" s="22" t="n"/>
+      <c r="H21" s="22" t="n"/>
+      <c r="I21" s="18" t="n">
         <v>0.47</v>
       </c>
-      <c r="J21" s="21" t="n"/>
-      <c r="K21" s="21" t="n"/>
+      <c r="J21" s="22" t="n"/>
+      <c r="K21" s="22" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E22" s="17" t="n">
+      <c r="C22" s="22" t="n"/>
+      <c r="D22" s="22" t="n"/>
+      <c r="E22" s="18" t="n">
         <v>0.8100000000000001</v>
       </c>
-      <c r="F22" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K22" s="21" t="n"/>
+      <c r="F22" s="22" t="n"/>
+      <c r="G22" s="22" t="n"/>
+      <c r="H22" s="22" t="n"/>
+      <c r="I22" s="22" t="n"/>
+      <c r="J22" s="22" t="n"/>
+      <c r="K22" s="22" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I23" s="17" t="n">
+      <c r="C23" s="22" t="n"/>
+      <c r="D23" s="22" t="n"/>
+      <c r="E23" s="22" t="n"/>
+      <c r="F23" s="22" t="n"/>
+      <c r="G23" s="22" t="n"/>
+      <c r="H23" s="22" t="n"/>
+      <c r="I23" s="18" t="n">
         <v>0.8100000000000001</v>
       </c>
-      <c r="J23" s="21" t="n"/>
-      <c r="K23" s="21" t="n"/>
+      <c r="J23" s="22" t="n"/>
+      <c r="K23" s="22" t="n"/>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I24" s="17" t="n">
+      <c r="C24" s="22" t="n"/>
+      <c r="D24" s="22" t="n"/>
+      <c r="E24" s="22" t="n"/>
+      <c r="F24" s="22" t="n"/>
+      <c r="G24" s="22" t="n"/>
+      <c r="H24" s="22" t="n"/>
+      <c r="I24" s="18" t="n">
         <v>0.97</v>
       </c>
-      <c r="J24" s="21" t="n"/>
-      <c r="K24" s="21" t="n"/>
+      <c r="J24" s="22" t="n"/>
+      <c r="K24" s="22" t="n"/>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K25" s="21" t="n"/>
+      <c r="C25" s="22" t="n"/>
+      <c r="D25" s="22" t="n"/>
+      <c r="E25" s="22" t="n"/>
+      <c r="F25" s="22" t="n"/>
+      <c r="G25" s="22" t="n"/>
+      <c r="H25" s="22" t="n"/>
+      <c r="I25" s="22" t="n"/>
+      <c r="J25" s="22" t="n"/>
+      <c r="K25" s="22" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E26" s="17" t="n">
+      <c r="C26" s="22" t="n"/>
+      <c r="D26" s="22" t="n"/>
+      <c r="E26" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="F26" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K26" s="21" t="n"/>
+      <c r="F26" s="22" t="n"/>
+      <c r="G26" s="22" t="n"/>
+      <c r="H26" s="22" t="n"/>
+      <c r="I26" s="22" t="n"/>
+      <c r="J26" s="22" t="n"/>
+      <c r="K26" s="22" t="n"/>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I27" s="17" t="n">
+      <c r="C27" s="22" t="n"/>
+      <c r="D27" s="22" t="n"/>
+      <c r="E27" s="22" t="n"/>
+      <c r="F27" s="22" t="n"/>
+      <c r="G27" s="22" t="n"/>
+      <c r="H27" s="22" t="n"/>
+      <c r="I27" s="18" t="n">
         <v>0.82</v>
       </c>
-      <c r="J27" s="21" t="n"/>
-      <c r="K27" s="21" t="n"/>
+      <c r="J27" s="22" t="n"/>
+      <c r="K27" s="22" t="n"/>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="G28" s="17" t="n">
+      <c r="C28" s="22" t="n"/>
+      <c r="D28" s="22" t="n"/>
+      <c r="E28" s="22" t="n"/>
+      <c r="F28" s="22" t="n"/>
+      <c r="G28" s="18" t="n">
         <v>0.61</v>
       </c>
-      <c r="H28" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="K28" s="21" t="n"/>
+      <c r="H28" s="22" t="n"/>
+      <c r="I28" s="22" t="n"/>
+      <c r="J28" s="22" t="n"/>
+      <c r="K28" s="22" t="n"/>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I29" s="17" t="n">
+      <c r="C29" s="22" t="n"/>
+      <c r="D29" s="22" t="n"/>
+      <c r="E29" s="22" t="n"/>
+      <c r="F29" s="22" t="n"/>
+      <c r="G29" s="22" t="n"/>
+      <c r="H29" s="22" t="n"/>
+      <c r="I29" s="18" t="n">
         <v>0.9399999999999999</v>
       </c>
-      <c r="J29" s="21" t="n"/>
-      <c r="K29" s="21" t="n"/>
+      <c r="J29" s="22" t="n"/>
+      <c r="K29" s="22" t="n"/>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="H30" s="17" t="n">
+      <c r="C30" s="22" t="n"/>
+      <c r="D30" s="22" t="n"/>
+      <c r="E30" s="22" t="n"/>
+      <c r="F30" s="22" t="n"/>
+      <c r="G30" s="22" t="n"/>
+      <c r="H30" s="18" t="n">
         <v>0.99</v>
       </c>
-      <c r="I30" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="K30" s="21" t="n"/>
+      <c r="I30" s="22" t="n"/>
+      <c r="J30" s="22" t="n"/>
+      <c r="K30" s="22" t="n"/>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="G31" s="17" t="n">
+      <c r="C31" s="22" t="n"/>
+      <c r="D31" s="22" t="n"/>
+      <c r="E31" s="22" t="n"/>
+      <c r="F31" s="22" t="n"/>
+      <c r="G31" s="18" t="n">
         <v>0.77</v>
       </c>
-      <c r="H31" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="K31" s="21" t="n"/>
+      <c r="H31" s="22" t="n"/>
+      <c r="I31" s="22" t="n"/>
+      <c r="J31" s="22" t="n"/>
+      <c r="K31" s="22" t="n"/>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K32" s="21" t="n"/>
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="22" t="n"/>
+      <c r="F32" s="22" t="n"/>
+      <c r="G32" s="22" t="n"/>
+      <c r="H32" s="22" t="n"/>
+      <c r="I32" s="22" t="n"/>
+      <c r="J32" s="22" t="n"/>
+      <c r="K32" s="22" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="21" t="n"/>
-      <c r="D33" s="17" t="n">
+      <c r="C33" s="22" t="n"/>
+      <c r="D33" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="E33" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="K33" s="21" t="n"/>
+      <c r="E33" s="22" t="n"/>
+      <c r="F33" s="22" t="n"/>
+      <c r="G33" s="22" t="n"/>
+      <c r="H33" s="22" t="n"/>
+      <c r="I33" s="22" t="n"/>
+      <c r="J33" s="22" t="n"/>
+      <c r="K33" s="22" t="n"/>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="H34" s="17" t="n">
+      <c r="C34" s="22" t="n"/>
+      <c r="D34" s="22" t="n"/>
+      <c r="E34" s="22" t="n"/>
+      <c r="F34" s="22" t="n"/>
+      <c r="G34" s="22" t="n"/>
+      <c r="H34" s="18" t="n">
         <v>0.64</v>
       </c>
-      <c r="I34" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="K34" s="21" t="n"/>
+      <c r="I34" s="22" t="n"/>
+      <c r="J34" s="22" t="n"/>
+      <c r="K34" s="22" t="n"/>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="G35" s="17" t="n">
+      <c r="C35" s="22" t="n"/>
+      <c r="D35" s="22" t="n"/>
+      <c r="E35" s="22" t="n"/>
+      <c r="F35" s="22" t="n"/>
+      <c r="G35" s="18" t="n">
         <v>0.82</v>
       </c>
-      <c r="H35" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="K35" s="21" t="n"/>
+      <c r="H35" s="22" t="n"/>
+      <c r="I35" s="22" t="n"/>
+      <c r="J35" s="22" t="n"/>
+      <c r="K35" s="22" t="n"/>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K36" s="21" t="n"/>
+      <c r="C36" s="22" t="n"/>
+      <c r="D36" s="22" t="n"/>
+      <c r="E36" s="22" t="n"/>
+      <c r="F36" s="22" t="n"/>
+      <c r="G36" s="22" t="n"/>
+      <c r="H36" s="22" t="n"/>
+      <c r="I36" s="22" t="n"/>
+      <c r="J36" s="22" t="n"/>
+      <c r="K36" s="22" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K37" s="21" t="n"/>
+      <c r="C37" s="22" t="n"/>
+      <c r="D37" s="22" t="n"/>
+      <c r="E37" s="22" t="n"/>
+      <c r="F37" s="22" t="n"/>
+      <c r="G37" s="22" t="n"/>
+      <c r="H37" s="22" t="n"/>
+      <c r="I37" s="22" t="n"/>
+      <c r="J37" s="22" t="n"/>
+      <c r="K37" s="22" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E38" s="17" t="n">
+      <c r="C38" s="22" t="n"/>
+      <c r="D38" s="22" t="n"/>
+      <c r="E38" s="18" t="n">
         <v>0.82</v>
       </c>
-      <c r="F38" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K38" s="21" t="n"/>
+      <c r="F38" s="22" t="n"/>
+      <c r="G38" s="22" t="n"/>
+      <c r="H38" s="22" t="n"/>
+      <c r="I38" s="22" t="n"/>
+      <c r="J38" s="22" t="n"/>
+      <c r="K38" s="22" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I39" s="17" t="n">
+      <c r="C39" s="22" t="n"/>
+      <c r="D39" s="22" t="n"/>
+      <c r="E39" s="22" t="n"/>
+      <c r="F39" s="22" t="n"/>
+      <c r="G39" s="22" t="n"/>
+      <c r="H39" s="22" t="n"/>
+      <c r="I39" s="18" t="n">
         <v>0.36</v>
       </c>
-      <c r="J39" s="21" t="n"/>
-      <c r="K39" s="21" t="n"/>
+      <c r="J39" s="22" t="n"/>
+      <c r="K39" s="22" t="n"/>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E40" s="17" t="n">
+      <c r="C40" s="22" t="n"/>
+      <c r="D40" s="22" t="n"/>
+      <c r="E40" s="18" t="n">
         <v>0.23</v>
       </c>
-      <c r="F40" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K40" s="21" t="n"/>
+      <c r="F40" s="22" t="n"/>
+      <c r="G40" s="22" t="n"/>
+      <c r="H40" s="22" t="n"/>
+      <c r="I40" s="22" t="n"/>
+      <c r="J40" s="22" t="n"/>
+      <c r="K40" s="22" t="n"/>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K41" s="21" t="n"/>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="22" t="n"/>
+      <c r="H41" s="22" t="n"/>
+      <c r="I41" s="22" t="n"/>
+      <c r="J41" s="22" t="n"/>
+      <c r="K41" s="22" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K42" s="21" t="n"/>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="22" t="n"/>
+      <c r="H42" s="22" t="n"/>
+      <c r="I42" s="22" t="n"/>
+      <c r="J42" s="22" t="n"/>
+      <c r="K42" s="22" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K43" s="17" t="n">
+      <c r="C43" s="22" t="n"/>
+      <c r="D43" s="22" t="n"/>
+      <c r="E43" s="22" t="n"/>
+      <c r="F43" s="22" t="n"/>
+      <c r="G43" s="22" t="n"/>
+      <c r="H43" s="22" t="n"/>
+      <c r="I43" s="22" t="n"/>
+      <c r="J43" s="22" t="n"/>
+      <c r="K43" s="18" t="n">
         <v>0.54</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I44" s="17" t="n">
+      <c r="C44" s="22" t="n"/>
+      <c r="D44" s="22" t="n"/>
+      <c r="E44" s="22" t="n"/>
+      <c r="F44" s="22" t="n"/>
+      <c r="G44" s="22" t="n"/>
+      <c r="H44" s="22" t="n"/>
+      <c r="I44" s="18" t="n">
         <v>0.83</v>
       </c>
-      <c r="J44" s="21" t="n"/>
-      <c r="K44" s="21" t="n"/>
+      <c r="J44" s="22" t="n"/>
+      <c r="K44" s="22" t="n"/>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="21" t="n"/>
-[...6 lines deleted...]
-      <c r="J45" s="17" t="n">
+      <c r="C45" s="22" t="n"/>
+      <c r="D45" s="22" t="n"/>
+      <c r="E45" s="22" t="n"/>
+      <c r="F45" s="22" t="n"/>
+      <c r="G45" s="22" t="n"/>
+      <c r="H45" s="22" t="n"/>
+      <c r="I45" s="22" t="n"/>
+      <c r="J45" s="18" t="n">
         <v>0.61</v>
       </c>
-      <c r="K45" s="21" t="n"/>
+      <c r="K45" s="22" t="n"/>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K46" s="21" t="n"/>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
+      <c r="F46" s="22" t="n"/>
+      <c r="G46" s="22" t="n"/>
+      <c r="H46" s="22" t="n"/>
+      <c r="I46" s="22" t="n"/>
+      <c r="J46" s="22" t="n"/>
+      <c r="K46" s="22" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="17" t="n">
+      <c r="C47" s="18" t="n">
         <v>0.68</v>
       </c>
-      <c r="D47" s="21" t="n"/>
-[...6 lines deleted...]
-      <c r="K47" s="21" t="n"/>
+      <c r="D47" s="22" t="n"/>
+      <c r="E47" s="22" t="n"/>
+      <c r="F47" s="22" t="n"/>
+      <c r="G47" s="22" t="n"/>
+      <c r="H47" s="22" t="n"/>
+      <c r="I47" s="22" t="n"/>
+      <c r="J47" s="22" t="n"/>
+      <c r="K47" s="22" t="n"/>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I48" s="17" t="n">
+      <c r="C48" s="22" t="n"/>
+      <c r="D48" s="22" t="n"/>
+      <c r="E48" s="22" t="n"/>
+      <c r="F48" s="22" t="n"/>
+      <c r="G48" s="22" t="n"/>
+      <c r="H48" s="22" t="n"/>
+      <c r="I48" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="J48" s="21" t="n"/>
-      <c r="K48" s="21" t="n"/>
+      <c r="J48" s="22" t="n"/>
+      <c r="K48" s="22" t="n"/>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I49" s="17" t="n">
+      <c r="C49" s="22" t="n"/>
+      <c r="D49" s="22" t="n"/>
+      <c r="E49" s="22" t="n"/>
+      <c r="F49" s="22" t="n"/>
+      <c r="G49" s="22" t="n"/>
+      <c r="H49" s="22" t="n"/>
+      <c r="I49" s="18" t="n">
         <v>0.89</v>
       </c>
-      <c r="J49" s="21" t="n"/>
-      <c r="K49" s="21" t="n"/>
+      <c r="J49" s="22" t="n"/>
+      <c r="K49" s="22" t="n"/>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E50" s="17" t="n">
+      <c r="C50" s="22" t="n"/>
+      <c r="D50" s="22" t="n"/>
+      <c r="E50" s="18" t="n">
         <v>0.71</v>
       </c>
-      <c r="F50" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K50" s="21" t="n"/>
+      <c r="F50" s="22" t="n"/>
+      <c r="G50" s="22" t="n"/>
+      <c r="H50" s="22" t="n"/>
+      <c r="I50" s="22" t="n"/>
+      <c r="J50" s="22" t="n"/>
+      <c r="K50" s="22" t="n"/>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K51" s="21" t="n"/>
+      <c r="C51" s="22" t="n"/>
+      <c r="D51" s="22" t="n"/>
+      <c r="E51" s="22" t="n"/>
+      <c r="F51" s="22" t="n"/>
+      <c r="G51" s="22" t="n"/>
+      <c r="H51" s="22" t="n"/>
+      <c r="I51" s="22" t="n"/>
+      <c r="J51" s="22" t="n"/>
+      <c r="K51" s="22" t="n"/>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E52" s="17" t="n">
+      <c r="C52" s="22" t="n"/>
+      <c r="D52" s="22" t="n"/>
+      <c r="E52" s="18" t="n">
         <v>0.77</v>
       </c>
-      <c r="F52" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K52" s="21" t="n"/>
+      <c r="F52" s="22" t="n"/>
+      <c r="G52" s="22" t="n"/>
+      <c r="H52" s="22" t="n"/>
+      <c r="I52" s="22" t="n"/>
+      <c r="J52" s="22" t="n"/>
+      <c r="K52" s="22" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I53" s="17" t="n">
+      <c r="C53" s="22" t="n"/>
+      <c r="D53" s="22" t="n"/>
+      <c r="E53" s="22" t="n"/>
+      <c r="F53" s="22" t="n"/>
+      <c r="G53" s="22" t="n"/>
+      <c r="H53" s="22" t="n"/>
+      <c r="I53" s="18" t="n">
         <v>0.92</v>
       </c>
-      <c r="J53" s="21" t="n"/>
-      <c r="K53" s="21" t="n"/>
+      <c r="J53" s="22" t="n"/>
+      <c r="K53" s="22" t="n"/>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I54" s="17" t="n">
+      <c r="C54" s="22" t="n"/>
+      <c r="D54" s="22" t="n"/>
+      <c r="E54" s="22" t="n"/>
+      <c r="F54" s="22" t="n"/>
+      <c r="G54" s="22" t="n"/>
+      <c r="H54" s="22" t="n"/>
+      <c r="I54" s="18" t="n">
         <v>0.74</v>
       </c>
-      <c r="J54" s="21" t="n"/>
-      <c r="K54" s="21" t="n"/>
+      <c r="J54" s="22" t="n"/>
+      <c r="K54" s="22" t="n"/>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="F55" s="17" t="n">
+      <c r="C55" s="22" t="n"/>
+      <c r="D55" s="22" t="n"/>
+      <c r="E55" s="22" t="n"/>
+      <c r="F55" s="18" t="n">
         <v>0.33</v>
       </c>
-      <c r="G55" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="K55" s="21" t="n"/>
+      <c r="G55" s="22" t="n"/>
+      <c r="H55" s="22" t="n"/>
+      <c r="I55" s="22" t="n"/>
+      <c r="J55" s="22" t="n"/>
+      <c r="K55" s="22" t="n"/>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="G56" s="17" t="n">
+      <c r="C56" s="22" t="n"/>
+      <c r="D56" s="22" t="n"/>
+      <c r="E56" s="22" t="n"/>
+      <c r="F56" s="22" t="n"/>
+      <c r="G56" s="18" t="n">
         <v>0.9</v>
       </c>
-      <c r="H56" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="K56" s="21" t="n"/>
+      <c r="H56" s="22" t="n"/>
+      <c r="I56" s="22" t="n"/>
+      <c r="J56" s="22" t="n"/>
+      <c r="K56" s="22" t="n"/>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E57" s="17" t="n">
+      <c r="C57" s="22" t="n"/>
+      <c r="D57" s="22" t="n"/>
+      <c r="E57" s="18" t="n">
         <v>0.86</v>
       </c>
-      <c r="F57" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K57" s="21" t="n"/>
+      <c r="F57" s="22" t="n"/>
+      <c r="G57" s="22" t="n"/>
+      <c r="H57" s="22" t="n"/>
+      <c r="I57" s="22" t="n"/>
+      <c r="J57" s="22" t="n"/>
+      <c r="K57" s="22" t="n"/>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E58" s="17" t="n">
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="18" t="n">
         <v>0.66</v>
       </c>
-      <c r="F58" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K58" s="21" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K59" s="21" t="n"/>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
+      <c r="F59" s="22" t="n"/>
+      <c r="G59" s="22" t="n"/>
+      <c r="H59" s="22" t="n"/>
+      <c r="I59" s="22" t="n"/>
+      <c r="J59" s="22" t="n"/>
+      <c r="K59" s="22" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="F60" s="17" t="n">
+      <c r="C60" s="22" t="n"/>
+      <c r="D60" s="22" t="n"/>
+      <c r="E60" s="22" t="n"/>
+      <c r="F60" s="18" t="n">
         <v>0.57</v>
       </c>
-      <c r="G60" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="K60" s="21" t="n"/>
+      <c r="G60" s="22" t="n"/>
+      <c r="H60" s="22" t="n"/>
+      <c r="I60" s="22" t="n"/>
+      <c r="J60" s="22" t="n"/>
+      <c r="K60" s="22" t="n"/>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="E61" s="17" t="n">
+      <c r="C61" s="22" t="n"/>
+      <c r="D61" s="22" t="n"/>
+      <c r="E61" s="18" t="n">
         <v>0.77</v>
       </c>
-      <c r="F61" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="K61" s="21" t="n"/>
+      <c r="F61" s="22" t="n"/>
+      <c r="G61" s="22" t="n"/>
+      <c r="H61" s="22" t="n"/>
+      <c r="I61" s="22" t="n"/>
+      <c r="J61" s="22" t="n"/>
+      <c r="K61" s="22" t="n"/>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="21" t="n"/>
-[...6 lines deleted...]
-      <c r="J62" s="17" t="n">
+      <c r="C62" s="22" t="n"/>
+      <c r="D62" s="22" t="n"/>
+      <c r="E62" s="22" t="n"/>
+      <c r="F62" s="22" t="n"/>
+      <c r="G62" s="22" t="n"/>
+      <c r="H62" s="22" t="n"/>
+      <c r="I62" s="22" t="n"/>
+      <c r="J62" s="18" t="n">
         <v>0.84</v>
       </c>
-      <c r="K62" s="21" t="n"/>
+      <c r="K62" s="22" t="n"/>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K63" s="21" t="n"/>
+      <c r="C63" s="22" t="n"/>
+      <c r="D63" s="22" t="n"/>
+      <c r="E63" s="22" t="n"/>
+      <c r="F63" s="22" t="n"/>
+      <c r="G63" s="22" t="n"/>
+      <c r="H63" s="22" t="n"/>
+      <c r="I63" s="22" t="n"/>
+      <c r="J63" s="22" t="n"/>
+      <c r="K63" s="22" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K64" s="21" t="n"/>
+      <c r="C64" s="22" t="n"/>
+      <c r="D64" s="22" t="n"/>
+      <c r="E64" s="22" t="n"/>
+      <c r="F64" s="22" t="n"/>
+      <c r="G64" s="22" t="n"/>
+      <c r="H64" s="22" t="n"/>
+      <c r="I64" s="22" t="n"/>
+      <c r="J64" s="22" t="n"/>
+      <c r="K64" s="22" t="n"/>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="21" t="n"/>
-[...4 lines deleted...]
-      <c r="H65" s="17" t="n">
+      <c r="C65" s="22" t="n"/>
+      <c r="D65" s="22" t="n"/>
+      <c r="E65" s="22" t="n"/>
+      <c r="F65" s="22" t="n"/>
+      <c r="G65" s="22" t="n"/>
+      <c r="H65" s="18" t="n">
         <v>0.66</v>
       </c>
-      <c r="I65" s="21" t="n"/>
-[...1 lines deleted...]
-      <c r="K65" s="21" t="n"/>
+      <c r="I65" s="22" t="n"/>
+      <c r="J65" s="22" t="n"/>
+      <c r="K65" s="22" t="n"/>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="21" t="n"/>
-[...3 lines deleted...]
-      <c r="G66" s="17" t="n">
+      <c r="C66" s="22" t="n"/>
+      <c r="D66" s="22" t="n"/>
+      <c r="E66" s="22" t="n"/>
+      <c r="F66" s="22" t="n"/>
+      <c r="G66" s="18" t="n">
         <v>0.8100000000000001</v>
       </c>
-      <c r="H66" s="21" t="n"/>
-[...2 lines deleted...]
-      <c r="K66" s="21" t="n"/>
+      <c r="H66" s="22" t="n"/>
+      <c r="I66" s="22" t="n"/>
+      <c r="J66" s="22" t="n"/>
+      <c r="K66" s="22" t="n"/>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="21" t="n"/>
-[...7 lines deleted...]
-      <c r="K67" s="21" t="n"/>
+      <c r="C67" s="22" t="n"/>
+      <c r="D67" s="22" t="n"/>
+      <c r="E67" s="22" t="n"/>
+      <c r="F67" s="22" t="n"/>
+      <c r="G67" s="22" t="n"/>
+      <c r="H67" s="22" t="n"/>
+      <c r="I67" s="22" t="n"/>
+      <c r="J67" s="22" t="n"/>
+      <c r="K67" s="22" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14:K14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rural Access Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-RAC-001(4)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="34" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Rural</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Sustainable Development Solutions Network (SDSN)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://sdg-transformation-center-sdsn.hub.arcgis.com/datasets/sdsn::rural-access-index-2022-by-country/about</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="22" t="n">
+      <c r="C16" s="23" t="n">
         <v>0.5</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="22" t="n">
+      <c r="C17" s="23" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="22" t="n">
+      <c r="C18" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="22" t="n">
+      <c r="C19" s="23" t="n">
         <v>0.55</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="22" t="n">
+      <c r="C20" s="23" t="n">
         <v>0.77</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="22" t="n">
+      <c r="C21" s="23" t="n">
         <v>0.63</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="22" t="n">
+      <c r="C22" s="23" t="n">
         <v>0.99</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="22" t="n">
+      <c r="C23" s="23" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="22" t="n">
+      <c r="C24" s="23" t="n">
         <v>0.85</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="22" t="n"/>
+      <c r="C25" s="23" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="22" t="n">
+      <c r="C26" s="23" t="n">
         <v>0.78</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="22" t="n">
+      <c r="C27" s="23" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="22" t="n">
+      <c r="C28" s="23" t="n">
         <v>0.84</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="22" t="n">
+      <c r="C29" s="23" t="n">
         <v>0.73</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="22" t="n">
+      <c r="C30" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="22" t="n">
+      <c r="C31" s="23" t="n">
         <v>0.68</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="22" t="n"/>
+      <c r="C32" s="23" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="22" t="n">
+      <c r="C33" s="23" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="22" t="n">
+      <c r="C34" s="23" t="n">
         <v>0.71</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="22" t="n">
+      <c r="C35" s="23" t="n">
         <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="22" t="n">
+      <c r="C36" s="23" t="n">
         <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="22" t="n">
+      <c r="C37" s="23" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="22" t="n">
+      <c r="C38" s="23" t="n">
         <v>0.58</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="22" t="n">
+      <c r="C39" s="23" t="n">
         <v>0.66</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="22" t="n">
+      <c r="C40" s="23" t="n">
         <v>0.64</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="22" t="n"/>
+      <c r="C41" s="23" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="22" t="n"/>
+      <c r="C42" s="23" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="22" t="n">
+      <c r="C43" s="23" t="n">
         <v>0.6899999999999999</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="22" t="n">
+      <c r="C44" s="23" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="22" t="n">
+      <c r="C45" s="23" t="n">
         <v>0.68</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="22" t="n">
+      <c r="C46" s="23" t="n">
         <v>0.99</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="22" t="n">
+      <c r="C47" s="23" t="n">
         <v>0.4</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="22" t="n">
+      <c r="C48" s="23" t="n">
         <v>0.88</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="22" t="n">
+      <c r="C49" s="23" t="n">
         <v>0.99</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="22" t="n">
+      <c r="C50" s="23" t="n">
         <v>0.87</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="22" t="n">
+      <c r="C51" s="23" t="n">
         <v>0.98</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="22" t="n">
+      <c r="C52" s="23" t="n">
         <v>0.52</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="22" t="n">
+      <c r="C53" s="23" t="n">
         <v>0.96</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="22" t="n">
+      <c r="C54" s="23" t="n">
         <v>0.61</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="22" t="n">
+      <c r="C55" s="23" t="n">
         <v>0.9399999999999999</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="22" t="n">
+      <c r="C56" s="23" t="n">
         <v>0.75</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="22" t="n">
+      <c r="C57" s="23" t="n">
         <v>0.98</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="22" t="n">
+      <c r="C58" s="23" t="n">
         <v>0.58</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="22" t="n"/>
+      <c r="C59" s="23" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="22" t="n">
+      <c r="C60" s="23" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="22" t="n">
+      <c r="C61" s="23" t="n">
         <v>0.59</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="22" t="n">
+      <c r="C62" s="23" t="n">
         <v>0.86</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="22" t="n"/>
+      <c r="C63" s="23" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="22" t="n"/>
+      <c r="C64" s="23" t="n"/>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="22" t="n">
+      <c r="C65" s="23" t="n">
         <v>0.7</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="22" t="n">
+      <c r="C66" s="23" t="n">
         <v>0.95</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="22" t="n">
+      <c r="C67" s="23" t="n">
         <v>0.96</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rural Access Index</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-RAC-001(5)</t>
         </is>
       </c>
     </row>
     <row r="4" ht="34" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Rural</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Center for International Earth Science Information Network (CIESIN)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://sedac.ciesin.columbia.edu/data/set/sdgi-9-1-1-rai-2023</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="22" t="n">
+      <c r="C16" s="23" t="n">
         <v>0.429399992939402</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="22" t="n">
+      <c r="C17" s="23" t="n">
         <v>0.959419882812979</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="22" t="n">
+      <c r="C18" s="23" t="n">
         <v>0.953450145016445</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="22" t="n">
+      <c r="C19" s="23" t="n">
         <v>0.828246409210489</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="22" t="n">
+      <c r="C20" s="23" t="n">
         <v>0.8371050532363801</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="22" t="n">
+      <c r="C21" s="23" t="n">
         <v>0.815001193215802</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="22" t="n">
+      <c r="C22" s="23" t="n">
         <v>0.9918361010538651</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="22" t="n">
+      <c r="C23" s="23" t="n">
         <v>0.770844888446081</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="22" t="n">
+      <c r="C24" s="23" t="n">
         <v>0.8497326906791299</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="22" t="n"/>
+      <c r="C25" s="23" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="22" t="n">
+      <c r="C26" s="23" t="n">
         <v>0.77327385669525</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="22" t="n">
+      <c r="C27" s="23" t="n">
         <v>0.9013171726701169</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="22" t="n">
+      <c r="C28" s="23" t="n">
         <v>0.886662969233493</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="22" t="n">
+      <c r="C29" s="23" t="n">
         <v>0.8032515039961351</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="22" t="n">
+      <c r="C30" s="23" t="n">
         <v>0.9903906292972481</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="22" t="n">
+      <c r="C31" s="23" t="n">
         <v>0.6398734106480061</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="22" t="n"/>
+      <c r="C32" s="23" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="22" t="n">
+      <c r="C33" s="23" t="n">
         <v>0.686990847126695</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="22" t="n">
+      <c r="C34" s="23" t="n">
         <v>0.697496079035452</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="22" t="n">
+      <c r="C35" s="23" t="n">
         <v>0.8517154836164229</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="22" t="n"/>
+      <c r="C36" s="23" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="22" t="n"/>
+      <c r="C37" s="23" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="22" t="n"/>
+      <c r="C38" s="23" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="22" t="n">
+      <c r="C39" s="23" t="n">
         <v>0.664131903725124</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="22" t="n">
+      <c r="C40" s="23" t="n">
         <v>0.7609587838571951</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="22" t="n">
+      <c r="C41" s="23" t="n">
         <v>0.63096897612029</v>
       </c>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="22" t="n"/>
+      <c r="C42" s="23" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="22" t="n">
+      <c r="C43" s="23" t="n">
         <v>0.9225888414090819</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="22" t="n">
+      <c r="C44" s="23" t="n">
         <v>0.9636465793442249</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="22" t="n">
+      <c r="C45" s="23" t="n">
         <v>0.8268963331683921</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="22" t="n"/>
+      <c r="C46" s="23" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="22" t="n">
+      <c r="C47" s="23" t="n">
         <v>0.407124259057481</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="22" t="n">
+      <c r="C48" s="23" t="n">
         <v>0.9394120576364909</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="22" t="n">
+      <c r="C49" s="23" t="n">
         <v>0.98288730623701</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="22" t="n">
+      <c r="C50" s="23" t="n">
         <v>0.7838340203859719</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="22" t="n">
+      <c r="C51" s="23" t="n">
         <v>0.999999999999999</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="22" t="n"/>
+      <c r="C52" s="23" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="22" t="n">
+      <c r="C53" s="23" t="n">
         <v>0.9749676364577899</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="22" t="n">
+      <c r="C54" s="23" t="n">
         <v>0.6981479895073509</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="22" t="n">
+      <c r="C55" s="23" t="n">
         <v>0.9340018759047599</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="22" t="n">
+      <c r="C56" s="23" t="n">
         <v>0.835976252393881</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="22" t="n">
+      <c r="C57" s="23" t="n">
         <v>0.968204977082725</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="22" t="n">
+      <c r="C58" s="23" t="n">
         <v>0.622796937107952</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="22" t="n">
+      <c r="C59" s="23" t="n">
         <v>0.6794703176757341</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="22" t="n">
+      <c r="C60" s="23" t="n">
         <v>0.812005122002585</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="22" t="n"/>
+      <c r="C61" s="23" t="n"/>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="22" t="n">
+      <c r="C62" s="23" t="n">
         <v>0.910284453415063</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="22" t="n">
+      <c r="C63" s="23" t="n">
         <v>0.9360552427890021</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="22" t="n">
+      <c r="C64" s="23" t="n">
         <v>0.982330600195141</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="22" t="n">
+      <c r="C65" s="23" t="n">
         <v>0.8179935789973259</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="22" t="n">
+      <c r="C66" s="23" t="n">
         <v>0.882146606037328</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="22" t="n">
+      <c r="C67" s="23" t="n">
         <v>0.95793172146244</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M71"/>
+  <dimension ref="A1:M72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Travel time to cities by Population</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-UAC-001</t>
         </is>
       </c>
     </row>
     <row r="4" ht="68" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>We define accessibility using travel time as it is readily interpretable. This indicator operationalizes accessibility in terms of travel time required to reach the nearest urban centre, defined as a contiguous area with 1,500 or more inhabitants per square kilometer or a majority of built-up land cover coincident with a population centre of at least 50,000 inhabitants. Data considered is the cumulative share of population</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Urban</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>%</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>D. J. Weiss et al.</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://www.nature.com/articles/nature25181#Sec11</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>30 Min</t>
         </is>
       </c>
-      <c r="D14" s="13" t="inlineStr">
+      <c r="D14" s="14" t="inlineStr">
         <is>
           <t>60 Min</t>
         </is>
       </c>
-      <c r="E14" s="13" t="inlineStr">
+      <c r="E14" s="14" t="inlineStr">
         <is>
           <t>90 Min</t>
         </is>
       </c>
-      <c r="F14" s="13" t="inlineStr">
+      <c r="F14" s="14" t="inlineStr">
         <is>
           <t>120 Min</t>
         </is>
       </c>
-      <c r="G14" s="13" t="inlineStr">
+      <c r="G14" s="14" t="inlineStr">
         <is>
           <t>150 Min</t>
         </is>
       </c>
-      <c r="H14" s="13" t="inlineStr">
+      <c r="H14" s="14" t="inlineStr">
         <is>
           <t>180 Min</t>
         </is>
       </c>
-      <c r="I14" s="13" t="inlineStr">
+      <c r="I14" s="14" t="inlineStr">
         <is>
           <t>210 Min</t>
         </is>
       </c>
-      <c r="J14" s="13" t="inlineStr">
+      <c r="J14" s="14" t="inlineStr">
         <is>
           <t>240 Min</t>
         </is>
       </c>
-      <c r="K14" s="13" t="inlineStr">
+      <c r="K14" s="14" t="inlineStr">
         <is>
           <t>270 Min</t>
         </is>
       </c>
-      <c r="L14" s="13" t="inlineStr">
+      <c r="L14" s="14" t="inlineStr">
         <is>
           <t>300 Min</t>
         </is>
       </c>
-      <c r="M14" s="13" t="inlineStr">
+      <c r="M14" s="14" t="inlineStr">
         <is>
           <t>Higher</t>
         </is>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="L15" s="15" t="inlineStr">
+      <c r="L15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="M15" s="15" t="inlineStr">
+      <c r="M15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="17" t="n">
+      <c r="C16" s="18" t="n">
         <v>0.364</v>
       </c>
-      <c r="D16" s="17" t="n">
+      <c r="D16" s="18" t="n">
         <v>0.484</v>
       </c>
-      <c r="E16" s="17" t="n">
+      <c r="E16" s="18" t="n">
         <v>0.5669999999999999</v>
       </c>
-      <c r="F16" s="17" t="n">
+      <c r="F16" s="18" t="n">
         <v>0.63</v>
       </c>
-      <c r="G16" s="17" t="n">
+      <c r="G16" s="18" t="n">
         <v>0.6860000000000001</v>
       </c>
-      <c r="H16" s="17" t="n">
+      <c r="H16" s="18" t="n">
         <v>0.736</v>
       </c>
-      <c r="I16" s="17" t="n">
+      <c r="I16" s="18" t="n">
         <v>0.779</v>
       </c>
-      <c r="J16" s="17" t="n">
+      <c r="J16" s="18" t="n">
         <v>0.8149999999999999</v>
       </c>
-      <c r="K16" s="17" t="n">
+      <c r="K16" s="18" t="n">
         <v>0.844</v>
       </c>
-      <c r="L16" s="17" t="n">
+      <c r="L16" s="18" t="n">
         <v>0.867</v>
       </c>
-      <c r="M16" s="17" t="n">
+      <c r="M16" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="17" t="n">
+      <c r="C17" s="18" t="n">
         <v>0.486</v>
       </c>
-      <c r="D17" s="17" t="n">
+      <c r="D17" s="18" t="n">
         <v>0.655</v>
       </c>
-      <c r="E17" s="17" t="n">
+      <c r="E17" s="18" t="n">
         <v>0.778</v>
       </c>
-      <c r="F17" s="17" t="n">
+      <c r="F17" s="18" t="n">
         <v>0.876</v>
       </c>
-      <c r="G17" s="17" t="n">
+      <c r="G17" s="18" t="n">
         <v>0.9379999999999999</v>
       </c>
-      <c r="H17" s="17" t="n">
+      <c r="H17" s="18" t="n">
         <v>0.965</v>
       </c>
-      <c r="I17" s="17" t="n">
+      <c r="I17" s="18" t="n">
         <v>0.981</v>
       </c>
-      <c r="J17" s="17" t="n">
+      <c r="J17" s="18" t="n">
         <v>0.99</v>
       </c>
-      <c r="K17" s="17" t="n">
+      <c r="K17" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="L17" s="17" t="n">
+      <c r="L17" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="M17" s="17" t="n">
+      <c r="M17" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="17" t="n">
+      <c r="C18" s="18" t="n">
         <v>0.785</v>
       </c>
-      <c r="D18" s="17" t="n">
+      <c r="D18" s="18" t="n">
         <v>0.824</v>
       </c>
-      <c r="E18" s="17" t="n">
+      <c r="E18" s="18" t="n">
         <v>0.853</v>
       </c>
-      <c r="F18" s="17" t="n">
+      <c r="F18" s="18" t="n">
         <v>0.883</v>
       </c>
-      <c r="G18" s="17" t="n">
+      <c r="G18" s="18" t="n">
         <v>0.91</v>
       </c>
-      <c r="H18" s="17" t="n">
+      <c r="H18" s="18" t="n">
         <v>0.9360000000000001</v>
       </c>
-      <c r="I18" s="17" t="n">
+      <c r="I18" s="18" t="n">
         <v>0.949</v>
       </c>
-      <c r="J18" s="17" t="n">
+      <c r="J18" s="18" t="n">
         <v>0.965</v>
       </c>
-      <c r="K18" s="17" t="n">
+      <c r="K18" s="18" t="n">
         <v>0.971</v>
       </c>
-      <c r="L18" s="17" t="n">
+      <c r="L18" s="18" t="n">
         <v>0.973</v>
       </c>
-      <c r="M18" s="17" t="n">
+      <c r="M18" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="17" t="n">
+      <c r="C19" s="18" t="n">
         <v>0.461</v>
       </c>
-      <c r="D19" s="17" t="n">
+      <c r="D19" s="18" t="n">
         <v>0.66</v>
       </c>
-      <c r="E19" s="17" t="n">
+      <c r="E19" s="18" t="n">
         <v>0.791</v>
       </c>
-      <c r="F19" s="17" t="n">
+      <c r="F19" s="18" t="n">
         <v>0.864</v>
       </c>
-      <c r="G19" s="17" t="n">
+      <c r="G19" s="18" t="n">
         <v>0.911</v>
       </c>
-      <c r="H19" s="17" t="n">
+      <c r="H19" s="18" t="n">
         <v>0.9409999999999999</v>
       </c>
-      <c r="I19" s="17" t="n">
+      <c r="I19" s="18" t="n">
         <v>0.959</v>
       </c>
-      <c r="J19" s="17" t="n">
+      <c r="J19" s="18" t="n">
         <v>0.971</v>
       </c>
-      <c r="K19" s="17" t="n">
+      <c r="K19" s="18" t="n">
         <v>0.979</v>
       </c>
-      <c r="L19" s="17" t="n">
+      <c r="L19" s="18" t="n">
         <v>0.983</v>
       </c>
-      <c r="M19" s="17" t="n">
+      <c r="M19" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="17" t="n">
+      <c r="C20" s="18" t="n">
         <v>0.904</v>
       </c>
-      <c r="D20" s="17" t="n">
+      <c r="D20" s="18" t="n">
         <v>0.981</v>
       </c>
-      <c r="E20" s="17" t="n">
+      <c r="E20" s="18" t="n">
         <v>0.993</v>
       </c>
-      <c r="F20" s="17" t="n">
+      <c r="F20" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="G20" s="17" t="n">
+      <c r="G20" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="H20" s="17" t="n">
+      <c r="H20" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="I20" s="17" t="n">
+      <c r="I20" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="J20" s="17" t="n">
+      <c r="J20" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="K20" s="17" t="n">
+      <c r="K20" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="L20" s="17" t="n">
+      <c r="L20" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="M20" s="17" t="n">
+      <c r="M20" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="17" t="n">
+      <c r="C21" s="18" t="n">
         <v>0.159</v>
       </c>
-      <c r="D21" s="17" t="n">
+      <c r="D21" s="18" t="n">
         <v>0.253</v>
       </c>
-      <c r="E21" s="17" t="n">
+      <c r="E21" s="18" t="n">
         <v>0.334</v>
       </c>
-      <c r="F21" s="17" t="n">
+      <c r="F21" s="18" t="n">
         <v>0.42</v>
       </c>
-      <c r="G21" s="17" t="n">
+      <c r="G21" s="18" t="n">
         <v>0.51</v>
       </c>
-      <c r="H21" s="17" t="n">
+      <c r="H21" s="18" t="n">
         <v>0.591</v>
       </c>
-      <c r="I21" s="17" t="n">
+      <c r="I21" s="18" t="n">
         <v>0.664</v>
       </c>
-      <c r="J21" s="17" t="n">
+      <c r="J21" s="18" t="n">
         <v>0.726</v>
       </c>
-      <c r="K21" s="17" t="n">
+      <c r="K21" s="18" t="n">
         <v>0.766</v>
       </c>
-      <c r="L21" s="17" t="n">
+      <c r="L21" s="18" t="n">
         <v>0.797</v>
       </c>
-      <c r="M21" s="17" t="n">
+      <c r="M21" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="17" t="n">
+      <c r="C22" s="18" t="n">
         <v>0.823</v>
       </c>
-      <c r="D22" s="17" t="n">
+      <c r="D22" s="18" t="n">
         <v>0.944</v>
       </c>
-      <c r="E22" s="17" t="n">
+      <c r="E22" s="18" t="n">
         <v>0.954</v>
       </c>
-      <c r="F22" s="17" t="n">
+      <c r="F22" s="18" t="n">
         <v>0.967</v>
       </c>
-      <c r="G22" s="17" t="n">
+      <c r="G22" s="18" t="n">
         <v>0.976</v>
       </c>
-      <c r="H22" s="17" t="n">
+      <c r="H22" s="18" t="n">
         <v>0.981</v>
       </c>
-      <c r="I22" s="17" t="n">
+      <c r="I22" s="18" t="n">
         <v>0.984</v>
       </c>
-      <c r="J22" s="17" t="n">
+      <c r="J22" s="18" t="n">
         <v>0.986</v>
       </c>
-      <c r="K22" s="17" t="n">
+      <c r="K22" s="18" t="n">
         <v>0.987</v>
       </c>
-      <c r="L22" s="17" t="n">
+      <c r="L22" s="18" t="n">
         <v>0.989</v>
       </c>
-      <c r="M22" s="17" t="n">
+      <c r="M22" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="17" t="n">
+      <c r="C23" s="18" t="n">
         <v>0.352</v>
       </c>
-      <c r="D23" s="17" t="n">
+      <c r="D23" s="18" t="n">
         <v>0.576</v>
       </c>
-      <c r="E23" s="17" t="n">
+      <c r="E23" s="18" t="n">
         <v>0.784</v>
       </c>
-      <c r="F23" s="17" t="n">
+      <c r="F23" s="18" t="n">
         <v>0.884</v>
       </c>
-      <c r="G23" s="17" t="n">
+      <c r="G23" s="18" t="n">
         <v>0.925</v>
       </c>
-      <c r="H23" s="17" t="n">
+      <c r="H23" s="18" t="n">
         <v>0.949</v>
       </c>
-      <c r="I23" s="17" t="n">
+      <c r="I23" s="18" t="n">
         <v>0.962</v>
       </c>
-      <c r="J23" s="17" t="n">
+      <c r="J23" s="18" t="n">
         <v>0.975</v>
       </c>
-      <c r="K23" s="17" t="n">
+      <c r="K23" s="18" t="n">
         <v>0.985</v>
       </c>
-      <c r="L23" s="17" t="n">
+      <c r="L23" s="18" t="n">
         <v>0.991</v>
       </c>
-      <c r="M23" s="17" t="n">
+      <c r="M23" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="17" t="n">
+      <c r="C24" s="18" t="n">
         <v>0.675</v>
       </c>
-      <c r="D24" s="17" t="n">
+      <c r="D24" s="18" t="n">
         <v>0.804</v>
       </c>
-      <c r="E24" s="17" t="n">
+      <c r="E24" s="18" t="n">
         <v>0.866</v>
       </c>
-      <c r="F24" s="17" t="n">
+      <c r="F24" s="18" t="n">
         <v>0.901</v>
       </c>
-      <c r="G24" s="17" t="n">
+      <c r="G24" s="18" t="n">
         <v>0.925</v>
       </c>
-      <c r="H24" s="17" t="n">
+      <c r="H24" s="18" t="n">
         <v>0.9419999999999999</v>
       </c>
-      <c r="I24" s="17" t="n">
+      <c r="I24" s="18" t="n">
         <v>0.954</v>
       </c>
-      <c r="J24" s="17" t="n">
+      <c r="J24" s="18" t="n">
         <v>0.963</v>
       </c>
-      <c r="K24" s="17" t="n">
+      <c r="K24" s="18" t="n">
         <v>0.97</v>
       </c>
-      <c r="L24" s="17" t="n">
+      <c r="L24" s="18" t="n">
         <v>0.976</v>
       </c>
-      <c r="M24" s="17" t="n">
+      <c r="M24" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M25" s="17" t="n"/>
+      <c r="C25" s="18" t="n"/>
+      <c r="D25" s="18" t="n"/>
+      <c r="E25" s="18" t="n"/>
+      <c r="F25" s="18" t="n"/>
+      <c r="G25" s="18" t="n"/>
+      <c r="H25" s="18" t="n"/>
+      <c r="I25" s="18" t="n"/>
+      <c r="J25" s="18" t="n"/>
+      <c r="K25" s="18" t="n"/>
+      <c r="L25" s="18" t="n"/>
+      <c r="M25" s="18" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="17" t="n">
+      <c r="C26" s="18" t="n">
         <v>0.344</v>
       </c>
-      <c r="D26" s="17" t="n">
+      <c r="D26" s="18" t="n">
         <v>0.382</v>
       </c>
-      <c r="E26" s="17" t="n">
+      <c r="E26" s="18" t="n">
         <v>0.397</v>
       </c>
-      <c r="F26" s="17" t="n">
+      <c r="F26" s="18" t="n">
         <v>0.416</v>
       </c>
-      <c r="G26" s="17" t="n">
+      <c r="G26" s="18" t="n">
         <v>0.463</v>
       </c>
-      <c r="H26" s="17" t="n">
+      <c r="H26" s="18" t="n">
         <v>0.493</v>
       </c>
-      <c r="I26" s="17" t="n">
+      <c r="I26" s="18" t="n">
         <v>0.591</v>
       </c>
-      <c r="J26" s="17" t="n">
+      <c r="J26" s="18" t="n">
         <v>0.76</v>
       </c>
-      <c r="K26" s="17" t="n">
+      <c r="K26" s="18" t="n">
         <v>0.79</v>
       </c>
-      <c r="L26" s="17" t="n">
+      <c r="L26" s="18" t="n">
         <v>0.799</v>
       </c>
-      <c r="M26" s="17" t="n">
+      <c r="M26" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="17" t="n">
+      <c r="C27" s="18" t="n">
         <v>0.484</v>
       </c>
-      <c r="D27" s="17" t="n">
+      <c r="D27" s="18" t="n">
         <v>0.645</v>
       </c>
-      <c r="E27" s="17" t="n">
+      <c r="E27" s="18" t="n">
         <v>0.764</v>
       </c>
-      <c r="F27" s="17" t="n">
+      <c r="F27" s="18" t="n">
         <v>0.83</v>
       </c>
-      <c r="G27" s="17" t="n">
+      <c r="G27" s="18" t="n">
         <v>0.892</v>
       </c>
-      <c r="H27" s="17" t="n">
+      <c r="H27" s="18" t="n">
         <v>0.9360000000000001</v>
       </c>
-      <c r="I27" s="17" t="n">
+      <c r="I27" s="18" t="n">
         <v>0.958</v>
       </c>
-      <c r="J27" s="17" t="n">
+      <c r="J27" s="18" t="n">
         <v>0.971</v>
       </c>
-      <c r="K27" s="17" t="n">
+      <c r="K27" s="18" t="n">
         <v>0.979</v>
       </c>
-      <c r="L27" s="17" t="n">
+      <c r="L27" s="18" t="n">
         <v>0.984</v>
       </c>
-      <c r="M27" s="17" t="n">
+      <c r="M27" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="17" t="n">
+      <c r="C28" s="18" t="n">
         <v>0.75</v>
       </c>
-      <c r="D28" s="17" t="n">
+      <c r="D28" s="18" t="n">
         <v>0.931</v>
       </c>
-      <c r="E28" s="17" t="n">
+      <c r="E28" s="18" t="n">
         <v>0.973</v>
       </c>
-      <c r="F28" s="17" t="n">
+      <c r="F28" s="18" t="n">
         <v>0.986</v>
       </c>
-      <c r="G28" s="17" t="n">
+      <c r="G28" s="18" t="n">
         <v>0.991</v>
       </c>
-      <c r="H28" s="17" t="n">
+      <c r="H28" s="18" t="n">
         <v>0.993</v>
       </c>
-      <c r="I28" s="17" t="n">
+      <c r="I28" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="J28" s="17" t="n">
+      <c r="J28" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="K28" s="17" t="n">
+      <c r="K28" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="L28" s="17" t="n">
+      <c r="L28" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="M28" s="17" t="n">
+      <c r="M28" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="17" t="n">
+      <c r="C29" s="18" t="n">
         <v>0.754</v>
       </c>
-      <c r="D29" s="17" t="n">
+      <c r="D29" s="18" t="n">
         <v>0.83</v>
       </c>
-      <c r="E29" s="17" t="n">
+      <c r="E29" s="18" t="n">
         <v>0.869</v>
       </c>
-      <c r="F29" s="17" t="n">
+      <c r="F29" s="18" t="n">
         <v>0.894</v>
       </c>
-      <c r="G29" s="17" t="n">
+      <c r="G29" s="18" t="n">
         <v>0.911</v>
       </c>
-      <c r="H29" s="17" t="n">
+      <c r="H29" s="18" t="n">
         <v>0.923</v>
       </c>
-      <c r="I29" s="17" t="n">
+      <c r="I29" s="18" t="n">
         <v>0.9320000000000001</v>
       </c>
-      <c r="J29" s="17" t="n">
+      <c r="J29" s="18" t="n">
         <v>0.9399999999999999</v>
       </c>
-      <c r="K29" s="17" t="n">
+      <c r="K29" s="18" t="n">
         <v>0.946</v>
       </c>
-      <c r="L29" s="17" t="n">
+      <c r="L29" s="18" t="n">
         <v>0.951</v>
       </c>
-      <c r="M29" s="17" t="n">
+      <c r="M29" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="17" t="n">
+      <c r="C30" s="18" t="n">
         <v>0.928</v>
       </c>
-      <c r="D30" s="17" t="n">
+      <c r="D30" s="18" t="n">
         <v>0.981</v>
       </c>
-      <c r="E30" s="17" t="n">
+      <c r="E30" s="18" t="n">
         <v>0.992</v>
       </c>
-      <c r="F30" s="17" t="n">
+      <c r="F30" s="18" t="n">
         <v>0.994</v>
       </c>
-      <c r="G30" s="17" t="n">
+      <c r="G30" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="H30" s="17" t="n">
+      <c r="H30" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="I30" s="17" t="n">
+      <c r="I30" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="J30" s="17" t="n">
+      <c r="J30" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="K30" s="17" t="n">
+      <c r="K30" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="L30" s="17" t="n">
+      <c r="L30" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="M30" s="17" t="n">
+      <c r="M30" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="17" t="n">
+      <c r="C31" s="18" t="n">
         <v>0.229</v>
       </c>
-      <c r="D31" s="17" t="n">
+      <c r="D31" s="18" t="n">
         <v>0.338</v>
       </c>
-      <c r="E31" s="17" t="n">
+      <c r="E31" s="18" t="n">
         <v>0.431</v>
       </c>
-      <c r="F31" s="17" t="n">
+      <c r="F31" s="18" t="n">
         <v>0.511</v>
       </c>
-      <c r="G31" s="17" t="n">
+      <c r="G31" s="18" t="n">
         <v>0.581</v>
       </c>
-      <c r="H31" s="17" t="n">
+      <c r="H31" s="18" t="n">
         <v>0.64</v>
       </c>
-      <c r="I31" s="17" t="n">
+      <c r="I31" s="18" t="n">
         <v>0.6889999999999999</v>
       </c>
-      <c r="J31" s="17" t="n">
+      <c r="J31" s="18" t="n">
         <v>0.73</v>
       </c>
-      <c r="K31" s="17" t="n">
+      <c r="K31" s="18" t="n">
         <v>0.765</v>
       </c>
-      <c r="L31" s="17" t="n">
+      <c r="L31" s="18" t="n">
         <v>0.794</v>
       </c>
-      <c r="M31" s="17" t="n">
+      <c r="M31" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M32" s="17" t="n">
+      <c r="C32" s="18" t="n"/>
+      <c r="D32" s="18" t="n"/>
+      <c r="E32" s="18" t="n"/>
+      <c r="F32" s="18" t="n"/>
+      <c r="G32" s="18" t="n"/>
+      <c r="H32" s="18" t="n"/>
+      <c r="I32" s="18" t="n"/>
+      <c r="J32" s="18" t="n"/>
+      <c r="K32" s="18" t="n"/>
+      <c r="L32" s="18" t="n"/>
+      <c r="M32" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="17" t="n">
+      <c r="C33" s="18" t="n">
         <v>0.519</v>
       </c>
-      <c r="D33" s="17" t="n">
+      <c r="D33" s="18" t="n">
         <v>0.614</v>
       </c>
-      <c r="E33" s="17" t="n">
+      <c r="E33" s="18" t="n">
         <v>0.7</v>
       </c>
-      <c r="F33" s="17" t="n">
+      <c r="F33" s="18" t="n">
         <v>0.746</v>
       </c>
-      <c r="G33" s="17" t="n">
+      <c r="G33" s="18" t="n">
         <v>0.8070000000000001</v>
       </c>
-      <c r="H33" s="17" t="n">
+      <c r="H33" s="18" t="n">
         <v>0.848</v>
       </c>
-      <c r="I33" s="17" t="n">
+      <c r="I33" s="18" t="n">
         <v>0.871</v>
       </c>
-      <c r="J33" s="17" t="n">
+      <c r="J33" s="18" t="n">
         <v>0.891</v>
       </c>
-      <c r="K33" s="17" t="n">
+      <c r="K33" s="18" t="n">
         <v>0.907</v>
       </c>
-      <c r="L33" s="17" t="n">
+      <c r="L33" s="18" t="n">
         <v>0.92</v>
       </c>
-      <c r="M33" s="17" t="n">
+      <c r="M33" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="17" t="n">
+      <c r="C34" s="18" t="n">
         <v>0.144</v>
       </c>
-      <c r="D34" s="17" t="n">
+      <c r="D34" s="18" t="n">
         <v>0.219</v>
       </c>
-      <c r="E34" s="17" t="n">
+      <c r="E34" s="18" t="n">
         <v>0.307</v>
       </c>
-      <c r="F34" s="17" t="n">
+      <c r="F34" s="18" t="n">
         <v>0.386</v>
       </c>
-      <c r="G34" s="17" t="n">
+      <c r="G34" s="18" t="n">
         <v>0.459</v>
       </c>
-      <c r="H34" s="17" t="n">
+      <c r="H34" s="18" t="n">
         <v>0.542</v>
       </c>
-      <c r="I34" s="17" t="n">
+      <c r="I34" s="18" t="n">
         <v>0.615</v>
       </c>
-      <c r="J34" s="17" t="n">
+      <c r="J34" s="18" t="n">
         <v>0.6909999999999999</v>
       </c>
-      <c r="K34" s="17" t="n">
+      <c r="K34" s="18" t="n">
         <v>0.763</v>
       </c>
-      <c r="L34" s="17" t="n">
+      <c r="L34" s="18" t="n">
         <v>0.8159999999999999</v>
       </c>
-      <c r="M34" s="17" t="n">
+      <c r="M34" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="17" t="n">
+      <c r="C35" s="18" t="n">
         <v>0.708</v>
       </c>
-      <c r="D35" s="17" t="n">
+      <c r="D35" s="18" t="n">
         <v>0.806</v>
       </c>
-      <c r="E35" s="17" t="n">
+      <c r="E35" s="18" t="n">
         <v>0.853</v>
       </c>
-      <c r="F35" s="17" t="n">
+      <c r="F35" s="18" t="n">
         <v>0.886</v>
       </c>
-      <c r="G35" s="17" t="n">
+      <c r="G35" s="18" t="n">
         <v>0.911</v>
       </c>
-      <c r="H35" s="17" t="n">
+      <c r="H35" s="18" t="n">
         <v>0.927</v>
       </c>
-      <c r="I35" s="17" t="n">
+      <c r="I35" s="18" t="n">
         <v>0.9389999999999999</v>
       </c>
-      <c r="J35" s="17" t="n">
+      <c r="J35" s="18" t="n">
         <v>0.948</v>
       </c>
-      <c r="K35" s="17" t="n">
+      <c r="K35" s="18" t="n">
         <v>0.955</v>
       </c>
-      <c r="L35" s="17" t="n">
+      <c r="L35" s="18" t="n">
         <v>0.961</v>
       </c>
-      <c r="M35" s="17" t="n">
+      <c r="M35" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="17" t="n">
+      <c r="C36" s="18" t="n">
         <v>0.424</v>
       </c>
-      <c r="D36" s="17" t="n">
+      <c r="D36" s="18" t="n">
         <v>0.424</v>
       </c>
-      <c r="E36" s="17" t="n">
+      <c r="E36" s="18" t="n">
         <v>0.453</v>
       </c>
-      <c r="F36" s="17" t="n">
+      <c r="F36" s="18" t="n">
         <v>0.46</v>
       </c>
-      <c r="G36" s="17" t="n">
+      <c r="G36" s="18" t="n">
         <v>0.46</v>
       </c>
-      <c r="H36" s="17" t="n">
+      <c r="H36" s="18" t="n">
         <v>0.46</v>
       </c>
-      <c r="I36" s="17" t="n">
+      <c r="I36" s="18" t="n">
         <v>0.466</v>
       </c>
-      <c r="J36" s="17" t="n">
+      <c r="J36" s="18" t="n">
         <v>0.475</v>
       </c>
-      <c r="K36" s="17" t="n">
+      <c r="K36" s="18" t="n">
         <v>0.478</v>
       </c>
-      <c r="L36" s="17" t="n">
+      <c r="L36" s="18" t="n">
         <v>0.498</v>
       </c>
-      <c r="M36" s="17" t="n">
+      <c r="M36" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M37" s="17" t="n">
+      <c r="C37" s="18" t="n"/>
+      <c r="D37" s="18" t="n"/>
+      <c r="E37" s="18" t="n"/>
+      <c r="F37" s="18" t="n"/>
+      <c r="G37" s="18" t="n"/>
+      <c r="H37" s="18" t="n"/>
+      <c r="I37" s="18" t="n"/>
+      <c r="J37" s="18" t="n"/>
+      <c r="K37" s="18" t="n"/>
+      <c r="L37" s="18" t="n"/>
+      <c r="M37" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M38" s="17" t="n">
+      <c r="C38" s="18" t="n"/>
+      <c r="D38" s="18" t="n"/>
+      <c r="E38" s="18" t="n"/>
+      <c r="F38" s="18" t="n"/>
+      <c r="G38" s="18" t="n"/>
+      <c r="H38" s="18" t="n"/>
+      <c r="I38" s="18" t="n"/>
+      <c r="J38" s="18" t="n"/>
+      <c r="K38" s="18" t="n"/>
+      <c r="L38" s="18" t="n"/>
+      <c r="M38" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="17" t="n">
+      <c r="C39" s="18" t="n">
         <v>0.39</v>
       </c>
-      <c r="D39" s="17" t="n">
+      <c r="D39" s="18" t="n">
         <v>0.434</v>
       </c>
-      <c r="E39" s="17" t="n">
+      <c r="E39" s="18" t="n">
         <v>0.478</v>
       </c>
-      <c r="F39" s="17" t="n">
+      <c r="F39" s="18" t="n">
         <v>0.523</v>
       </c>
-      <c r="G39" s="17" t="n">
+      <c r="G39" s="18" t="n">
         <v>0.544</v>
       </c>
-      <c r="H39" s="17" t="n">
+      <c r="H39" s="18" t="n">
         <v>0.5610000000000001</v>
       </c>
-      <c r="I39" s="17" t="n">
+      <c r="I39" s="18" t="n">
         <v>0.574</v>
       </c>
-      <c r="J39" s="17" t="n">
+      <c r="J39" s="18" t="n">
         <v>0.607</v>
       </c>
-      <c r="K39" s="17" t="n">
+      <c r="K39" s="18" t="n">
         <v>0.622</v>
       </c>
-      <c r="L39" s="17" t="n">
+      <c r="L39" s="18" t="n">
         <v>0.636</v>
       </c>
-      <c r="M39" s="17" t="n">
+      <c r="M39" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="17" t="n">
+      <c r="C40" s="18" t="n">
         <v>0.426</v>
       </c>
-      <c r="D40" s="17" t="n">
+      <c r="D40" s="18" t="n">
         <v>0.619</v>
       </c>
-      <c r="E40" s="17" t="n">
+      <c r="E40" s="18" t="n">
         <v>0.747</v>
       </c>
-      <c r="F40" s="17" t="n">
+      <c r="F40" s="18" t="n">
         <v>0.826</v>
       </c>
-      <c r="G40" s="17" t="n">
+      <c r="G40" s="18" t="n">
         <v>0.875</v>
       </c>
-      <c r="H40" s="17" t="n">
+      <c r="H40" s="18" t="n">
         <v>0.906</v>
       </c>
-      <c r="I40" s="17" t="n">
+      <c r="I40" s="18" t="n">
         <v>0.926</v>
       </c>
-      <c r="J40" s="17" t="n">
+      <c r="J40" s="18" t="n">
         <v>0.9389999999999999</v>
       </c>
-      <c r="K40" s="17" t="n">
+      <c r="K40" s="18" t="n">
         <v>0.949</v>
       </c>
-      <c r="L40" s="17" t="n">
+      <c r="L40" s="18" t="n">
         <v>0.956</v>
       </c>
-      <c r="M40" s="17" t="n">
+      <c r="M40" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M41" s="17" t="n"/>
+      <c r="C41" s="18" t="n"/>
+      <c r="D41" s="18" t="n"/>
+      <c r="E41" s="18" t="n"/>
+      <c r="F41" s="18" t="n"/>
+      <c r="G41" s="18" t="n"/>
+      <c r="H41" s="18" t="n"/>
+      <c r="I41" s="18" t="n"/>
+      <c r="J41" s="18" t="n"/>
+      <c r="K41" s="18" t="n"/>
+      <c r="L41" s="18" t="n"/>
+      <c r="M41" s="18" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M42" s="17" t="n">
+      <c r="C42" s="18" t="n"/>
+      <c r="D42" s="18" t="n"/>
+      <c r="E42" s="18" t="n"/>
+      <c r="F42" s="18" t="n"/>
+      <c r="G42" s="18" t="n"/>
+      <c r="H42" s="18" t="n"/>
+      <c r="I42" s="18" t="n"/>
+      <c r="J42" s="18" t="n"/>
+      <c r="K42" s="18" t="n"/>
+      <c r="L42" s="18" t="n"/>
+      <c r="M42" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="17" t="n">
+      <c r="C43" s="18" t="n">
         <v>0.456</v>
       </c>
-      <c r="D43" s="17" t="n">
+      <c r="D43" s="18" t="n">
         <v>0.659</v>
       </c>
-      <c r="E43" s="17" t="n">
+      <c r="E43" s="18" t="n">
         <v>0.745</v>
       </c>
-      <c r="F43" s="17" t="n">
+      <c r="F43" s="18" t="n">
         <v>0.799</v>
       </c>
-      <c r="G43" s="17" t="n">
+      <c r="G43" s="18" t="n">
         <v>0.839</v>
       </c>
-      <c r="H43" s="17" t="n">
+      <c r="H43" s="18" t="n">
         <v>0.868</v>
       </c>
-      <c r="I43" s="17" t="n">
+      <c r="I43" s="18" t="n">
         <v>0.889</v>
       </c>
-      <c r="J43" s="17" t="n">
+      <c r="J43" s="18" t="n">
         <v>0.905</v>
       </c>
-      <c r="K43" s="17" t="n">
+      <c r="K43" s="18" t="n">
         <v>0.917</v>
       </c>
-      <c r="L43" s="17" t="n">
+      <c r="L43" s="18" t="n">
         <v>0.927</v>
       </c>
-      <c r="M43" s="17" t="n">
+      <c r="M43" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="17" t="n">
+      <c r="C44" s="18" t="n">
         <v>0.65</v>
       </c>
-      <c r="D44" s="17" t="n">
+      <c r="D44" s="18" t="n">
         <v>0.74</v>
       </c>
-      <c r="E44" s="17" t="n">
+      <c r="E44" s="18" t="n">
         <v>0.8129999999999999</v>
       </c>
-      <c r="F44" s="17" t="n">
+      <c r="F44" s="18" t="n">
         <v>0.884</v>
       </c>
-      <c r="G44" s="17" t="n">
+      <c r="G44" s="18" t="n">
         <v>0.9350000000000001</v>
       </c>
-      <c r="H44" s="17" t="n">
+      <c r="H44" s="18" t="n">
         <v>0.957</v>
       </c>
-      <c r="I44" s="17" t="n">
+      <c r="I44" s="18" t="n">
         <v>0.971</v>
       </c>
-      <c r="J44" s="17" t="n">
+      <c r="J44" s="18" t="n">
         <v>0.988</v>
       </c>
-      <c r="K44" s="17" t="n">
+      <c r="K44" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="L44" s="17" t="n">
+      <c r="L44" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="M44" s="17" t="n">
+      <c r="M44" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="17" t="n">
+      <c r="C45" s="18" t="n">
         <v>0.728</v>
       </c>
-      <c r="D45" s="17" t="n">
+      <c r="D45" s="18" t="n">
         <v>0.864</v>
       </c>
-      <c r="E45" s="17" t="n">
+      <c r="E45" s="18" t="n">
         <v>0.914</v>
       </c>
-      <c r="F45" s="17" t="n">
+      <c r="F45" s="18" t="n">
         <v>0.9389999999999999</v>
       </c>
-      <c r="G45" s="17" t="n">
+      <c r="G45" s="18" t="n">
         <v>0.953</v>
       </c>
-      <c r="H45" s="17" t="n">
+      <c r="H45" s="18" t="n">
         <v>0.963</v>
       </c>
-      <c r="I45" s="17" t="n">
+      <c r="I45" s="18" t="n">
         <v>0.97</v>
       </c>
-      <c r="J45" s="17" t="n">
+      <c r="J45" s="18" t="n">
         <v>0.976</v>
       </c>
-      <c r="K45" s="17" t="n">
+      <c r="K45" s="18" t="n">
         <v>0.98</v>
       </c>
-      <c r="L45" s="17" t="n">
+      <c r="L45" s="18" t="n">
         <v>0.984</v>
       </c>
-      <c r="M45" s="17" t="n">
+      <c r="M45" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M46" s="17" t="n">
+      <c r="C46" s="18" t="n"/>
+      <c r="D46" s="18" t="n"/>
+      <c r="E46" s="18" t="n"/>
+      <c r="F46" s="18" t="n"/>
+      <c r="G46" s="18" t="n"/>
+      <c r="H46" s="18" t="n"/>
+      <c r="I46" s="18" t="n"/>
+      <c r="J46" s="18" t="n"/>
+      <c r="K46" s="18" t="n"/>
+      <c r="L46" s="18" t="n"/>
+      <c r="M46" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="17" t="n">
+      <c r="C47" s="18" t="n">
         <v>0.132</v>
       </c>
-      <c r="D47" s="17" t="n">
+      <c r="D47" s="18" t="n">
         <v>0.186</v>
       </c>
-      <c r="E47" s="17" t="n">
+      <c r="E47" s="18" t="n">
         <v>0.231</v>
       </c>
-      <c r="F47" s="17" t="n">
+      <c r="F47" s="18" t="n">
         <v>0.267</v>
       </c>
-      <c r="G47" s="17" t="n">
+      <c r="G47" s="18" t="n">
         <v>0.304</v>
       </c>
-      <c r="H47" s="17" t="n">
+      <c r="H47" s="18" t="n">
         <v>0.334</v>
       </c>
-      <c r="I47" s="17" t="n">
+      <c r="I47" s="18" t="n">
         <v>0.359</v>
       </c>
-      <c r="J47" s="17" t="n">
+      <c r="J47" s="18" t="n">
         <v>0.378</v>
       </c>
-      <c r="K47" s="17" t="n">
+      <c r="K47" s="18" t="n">
         <v>0.396</v>
       </c>
-      <c r="L47" s="17" t="n">
+      <c r="L47" s="18" t="n">
         <v>0.412</v>
       </c>
-      <c r="M47" s="17" t="n">
+      <c r="M47" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="17" t="n">
+      <c r="C48" s="18" t="n">
         <v>0.72</v>
       </c>
-      <c r="D48" s="17" t="n">
+      <c r="D48" s="18" t="n">
         <v>0.853</v>
       </c>
-      <c r="E48" s="17" t="n">
+      <c r="E48" s="18" t="n">
         <v>0.916</v>
       </c>
-      <c r="F48" s="17" t="n">
+      <c r="F48" s="18" t="n">
         <v>0.944</v>
       </c>
-      <c r="G48" s="17" t="n">
+      <c r="G48" s="18" t="n">
         <v>0.961</v>
       </c>
-      <c r="H48" s="17" t="n">
+      <c r="H48" s="18" t="n">
         <v>0.972</v>
       </c>
-      <c r="I48" s="17" t="n">
+      <c r="I48" s="18" t="n">
         <v>0.979</v>
       </c>
-      <c r="J48" s="17" t="n">
+      <c r="J48" s="18" t="n">
         <v>0.983</v>
       </c>
-      <c r="K48" s="17" t="n">
+      <c r="K48" s="18" t="n">
         <v>0.985</v>
       </c>
-      <c r="L48" s="17" t="n">
+      <c r="L48" s="18" t="n">
         <v>0.987</v>
       </c>
-      <c r="M48" s="17" t="n">
+      <c r="M48" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="17" t="n">
+      <c r="C49" s="18" t="n">
         <v>0.954</v>
       </c>
-      <c r="D49" s="17" t="n">
+      <c r="D49" s="18" t="n">
         <v>0.99</v>
       </c>
-      <c r="E49" s="17" t="n">
+      <c r="E49" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="F49" s="17" t="n">
+      <c r="F49" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="G49" s="17" t="n">
+      <c r="G49" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="H49" s="17" t="n">
+      <c r="H49" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="I49" s="17" t="n">
+      <c r="I49" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="J49" s="17" t="n">
+      <c r="J49" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="K49" s="17" t="n">
+      <c r="K49" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="L49" s="17" t="n">
+      <c r="L49" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="M49" s="17" t="n">
+      <c r="M49" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="17" t="n">
+      <c r="C50" s="18" t="n">
         <v>0.419</v>
       </c>
-      <c r="D50" s="17" t="n">
+      <c r="D50" s="18" t="n">
         <v>0.651</v>
       </c>
-      <c r="E50" s="17" t="n">
+      <c r="E50" s="18" t="n">
         <v>0.715</v>
       </c>
-      <c r="F50" s="17" t="n">
+      <c r="F50" s="18" t="n">
         <v>0.766</v>
       </c>
-      <c r="G50" s="17" t="n">
+      <c r="G50" s="18" t="n">
         <v>0.82</v>
       </c>
-      <c r="H50" s="17" t="n">
+      <c r="H50" s="18" t="n">
         <v>0.863</v>
       </c>
-      <c r="I50" s="17" t="n">
+      <c r="I50" s="18" t="n">
         <v>0.903</v>
       </c>
-      <c r="J50" s="17" t="n">
+      <c r="J50" s="18" t="n">
         <v>0.9320000000000001</v>
       </c>
-      <c r="K50" s="17" t="n">
+      <c r="K50" s="18" t="n">
         <v>0.9429999999999999</v>
       </c>
-      <c r="L50" s="17" t="n">
+      <c r="L50" s="18" t="n">
         <v>0.951</v>
       </c>
-      <c r="M50" s="17" t="n">
+      <c r="M50" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="17" t="n">
+      <c r="C51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="D51" s="17" t="n">
+      <c r="D51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="E51" s="17" t="n">
+      <c r="E51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="F51" s="17" t="n">
+      <c r="F51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="G51" s="17" t="n">
+      <c r="G51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="H51" s="17" t="n">
+      <c r="H51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="I51" s="17" t="n">
+      <c r="I51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="J51" s="17" t="n">
+      <c r="J51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="K51" s="17" t="n">
+      <c r="K51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="L51" s="17" t="n">
+      <c r="L51" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="M51" s="17" t="n">
+      <c r="M51" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="17" t="n">
+      <c r="C52" s="18" t="n">
         <v>0.12</v>
       </c>
-      <c r="D52" s="17" t="n">
+      <c r="D52" s="18" t="n">
         <v>0.146</v>
       </c>
-      <c r="E52" s="17" t="n">
+      <c r="E52" s="18" t="n">
         <v>0.167</v>
       </c>
-      <c r="F52" s="17" t="n">
+      <c r="F52" s="18" t="n">
         <v>0.181</v>
       </c>
-      <c r="G52" s="17" t="n">
+      <c r="G52" s="18" t="n">
         <v>0.196</v>
       </c>
-      <c r="H52" s="17" t="n">
+      <c r="H52" s="18" t="n">
         <v>0.21</v>
       </c>
-      <c r="I52" s="17" t="n">
+      <c r="I52" s="18" t="n">
         <v>0.225</v>
       </c>
-      <c r="J52" s="17" t="n">
+      <c r="J52" s="18" t="n">
         <v>0.236</v>
       </c>
-      <c r="K52" s="17" t="n">
+      <c r="K52" s="18" t="n">
         <v>0.25</v>
       </c>
-      <c r="L52" s="17" t="n">
+      <c r="L52" s="18" t="n">
         <v>0.261</v>
       </c>
-      <c r="M52" s="17" t="n">
+      <c r="M52" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="17" t="n">
+      <c r="C53" s="18" t="n">
         <v>0.699</v>
       </c>
-      <c r="D53" s="17" t="n">
+      <c r="D53" s="18" t="n">
         <v>0.887</v>
       </c>
-      <c r="E53" s="17" t="n">
+      <c r="E53" s="18" t="n">
         <v>0.967</v>
       </c>
-      <c r="F53" s="17" t="n">
+      <c r="F53" s="18" t="n">
         <v>0.985</v>
       </c>
-      <c r="G53" s="17" t="n">
+      <c r="G53" s="18" t="n">
         <v>0.992</v>
       </c>
-      <c r="H53" s="17" t="n">
+      <c r="H53" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="I53" s="17" t="n">
+      <c r="I53" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="J53" s="17" t="n">
+      <c r="J53" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="K53" s="17" t="n">
+      <c r="K53" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="L53" s="17" t="n">
+      <c r="L53" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="M53" s="17" t="n">
+      <c r="M53" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="17" t="n">
+      <c r="C54" s="18" t="n">
         <v>0.594</v>
       </c>
-      <c r="D54" s="17" t="n">
+      <c r="D54" s="18" t="n">
         <v>0.705</v>
       </c>
-      <c r="E54" s="17" t="n">
+      <c r="E54" s="18" t="n">
         <v>0.766</v>
       </c>
-      <c r="F54" s="17" t="n">
+      <c r="F54" s="18" t="n">
         <v>0.8129999999999999</v>
       </c>
-      <c r="G54" s="17" t="n">
+      <c r="G54" s="18" t="n">
         <v>0.843</v>
       </c>
-      <c r="H54" s="17" t="n">
+      <c r="H54" s="18" t="n">
         <v>0.864</v>
       </c>
-      <c r="I54" s="17" t="n">
+      <c r="I54" s="18" t="n">
         <v>0.88</v>
       </c>
-      <c r="J54" s="17" t="n">
+      <c r="J54" s="18" t="n">
         <v>0.894</v>
       </c>
-      <c r="K54" s="17" t="n">
+      <c r="K54" s="18" t="n">
         <v>0.905</v>
       </c>
-      <c r="L54" s="17" t="n">
+      <c r="L54" s="18" t="n">
         <v>0.915</v>
       </c>
-      <c r="M54" s="17" t="n">
+      <c r="M54" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="17" t="n">
+      <c r="C55" s="18" t="n">
         <v>0.447</v>
       </c>
-      <c r="D55" s="17" t="n">
+      <c r="D55" s="18" t="n">
         <v>0.638</v>
       </c>
-      <c r="E55" s="17" t="n">
+      <c r="E55" s="18" t="n">
         <v>0.778</v>
       </c>
-      <c r="F55" s="17" t="n">
+      <c r="F55" s="18" t="n">
         <v>0.88</v>
       </c>
-      <c r="G55" s="17" t="n">
+      <c r="G55" s="18" t="n">
         <v>0.948</v>
       </c>
-      <c r="H55" s="17" t="n">
+      <c r="H55" s="18" t="n">
         <v>0.975</v>
       </c>
-      <c r="I55" s="17" t="n">
+      <c r="I55" s="18" t="n">
         <v>0.987</v>
       </c>
-      <c r="J55" s="17" t="n">
+      <c r="J55" s="18" t="n">
         <v>0.993</v>
       </c>
-      <c r="K55" s="17" t="n">
+      <c r="K55" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="L55" s="17" t="n">
+      <c r="L55" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="M55" s="17" t="n">
+      <c r="M55" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="17" t="n">
+      <c r="C56" s="18" t="n">
         <v>0.179</v>
       </c>
-      <c r="D56" s="17" t="n">
+      <c r="D56" s="18" t="n">
         <v>0.268</v>
       </c>
-      <c r="E56" s="17" t="n">
+      <c r="E56" s="18" t="n">
         <v>0.392</v>
       </c>
-      <c r="F56" s="17" t="n">
+      <c r="F56" s="18" t="n">
         <v>0.5649999999999999</v>
       </c>
-      <c r="G56" s="17" t="n">
+      <c r="G56" s="18" t="n">
         <v>0.6870000000000001</v>
       </c>
-      <c r="H56" s="17" t="n">
+      <c r="H56" s="18" t="n">
         <v>0.797</v>
       </c>
-      <c r="I56" s="17" t="n">
+      <c r="I56" s="18" t="n">
         <v>0.871</v>
       </c>
-      <c r="J56" s="17" t="n">
+      <c r="J56" s="18" t="n">
         <v>0.9360000000000001</v>
       </c>
-      <c r="K56" s="17" t="n">
+      <c r="K56" s="18" t="n">
         <v>0.97</v>
       </c>
-      <c r="L56" s="17" t="n">
+      <c r="L56" s="18" t="n">
         <v>0.985</v>
       </c>
-      <c r="M56" s="17" t="n">
+      <c r="M56" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M57" s="17" t="n">
+      <c r="C57" s="18" t="n"/>
+      <c r="D57" s="18" t="n"/>
+      <c r="E57" s="18" t="n"/>
+      <c r="F57" s="18" t="n"/>
+      <c r="G57" s="18" t="n"/>
+      <c r="H57" s="18" t="n"/>
+      <c r="I57" s="18" t="n"/>
+      <c r="J57" s="18" t="n"/>
+      <c r="K57" s="18" t="n"/>
+      <c r="L57" s="18" t="n"/>
+      <c r="M57" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="17" t="n">
+      <c r="C58" s="18" t="n">
         <v>0.155</v>
       </c>
-      <c r="D58" s="17" t="n">
+      <c r="D58" s="18" t="n">
         <v>0.18</v>
       </c>
-      <c r="E58" s="17" t="n">
+      <c r="E58" s="18" t="n">
         <v>0.214</v>
       </c>
-      <c r="F58" s="17" t="n">
+      <c r="F58" s="18" t="n">
         <v>0.251</v>
       </c>
-      <c r="G58" s="17" t="n">
+      <c r="G58" s="18" t="n">
         <v>0.292</v>
       </c>
-      <c r="H58" s="17" t="n">
+      <c r="H58" s="18" t="n">
         <v>0.335</v>
       </c>
-      <c r="I58" s="17" t="n">
+      <c r="I58" s="18" t="n">
         <v>0.376</v>
       </c>
-      <c r="J58" s="17" t="n">
+      <c r="J58" s="18" t="n">
         <v>0.415</v>
       </c>
-      <c r="K58" s="17" t="n">
+      <c r="K58" s="18" t="n">
         <v>0.453</v>
       </c>
-      <c r="L58" s="17" t="n">
+      <c r="L58" s="18" t="n">
         <v>0.488</v>
       </c>
-      <c r="M58" s="17" t="n">
+      <c r="M58" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M59" s="17" t="n">
+      <c r="C59" s="18" t="n"/>
+      <c r="D59" s="18" t="n"/>
+      <c r="E59" s="18" t="n"/>
+      <c r="F59" s="18" t="n"/>
+      <c r="G59" s="18" t="n"/>
+      <c r="H59" s="18" t="n"/>
+      <c r="I59" s="18" t="n"/>
+      <c r="J59" s="18" t="n"/>
+      <c r="K59" s="18" t="n"/>
+      <c r="L59" s="18" t="n"/>
+      <c r="M59" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="17" t="n">
+      <c r="C60" s="18" t="n">
         <v>0.42</v>
       </c>
-      <c r="D60" s="17" t="n">
+      <c r="D60" s="18" t="n">
         <v>0.5659999999999999</v>
       </c>
-      <c r="E60" s="17" t="n">
+      <c r="E60" s="18" t="n">
         <v>0.647</v>
       </c>
-      <c r="F60" s="17" t="n">
+      <c r="F60" s="18" t="n">
         <v>0.707</v>
       </c>
-      <c r="G60" s="17" t="n">
+      <c r="G60" s="18" t="n">
         <v>0.755</v>
       </c>
-      <c r="H60" s="17" t="n">
+      <c r="H60" s="18" t="n">
         <v>0.794</v>
       </c>
-      <c r="I60" s="17" t="n">
+      <c r="I60" s="18" t="n">
         <v>0.823</v>
       </c>
-      <c r="J60" s="17" t="n">
+      <c r="J60" s="18" t="n">
         <v>0.847</v>
       </c>
-      <c r="K60" s="17" t="n">
+      <c r="K60" s="18" t="n">
         <v>0.866</v>
       </c>
-      <c r="L60" s="17" t="n">
+      <c r="L60" s="18" t="n">
         <v>0.882</v>
       </c>
-      <c r="M60" s="17" t="n">
+      <c r="M60" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M61" s="17" t="n">
+      <c r="C61" s="18" t="n"/>
+      <c r="D61" s="18" t="n"/>
+      <c r="E61" s="18" t="n"/>
+      <c r="F61" s="18" t="n"/>
+      <c r="G61" s="18" t="n"/>
+      <c r="H61" s="18" t="n"/>
+      <c r="I61" s="18" t="n"/>
+      <c r="J61" s="18" t="n"/>
+      <c r="K61" s="18" t="n"/>
+      <c r="L61" s="18" t="n"/>
+      <c r="M61" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="17" t="n">
+      <c r="C62" s="18" t="n">
         <v>0.819</v>
       </c>
-      <c r="D62" s="17" t="n">
+      <c r="D62" s="18" t="n">
         <v>0.92</v>
       </c>
-      <c r="E62" s="17" t="n">
+      <c r="E62" s="18" t="n">
         <v>0.96</v>
       </c>
-      <c r="F62" s="17" t="n">
+      <c r="F62" s="18" t="n">
         <v>0.978</v>
       </c>
-      <c r="G62" s="17" t="n">
+      <c r="G62" s="18" t="n">
         <v>0.988</v>
       </c>
-      <c r="H62" s="17" t="n">
+      <c r="H62" s="18" t="n">
         <v>0.992</v>
       </c>
-      <c r="I62" s="17" t="n">
+      <c r="I62" s="18" t="n">
         <v>0.994</v>
       </c>
-      <c r="J62" s="17" t="n">
+      <c r="J62" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="K62" s="17" t="n">
+      <c r="K62" s="18" t="n">
         <v>0.996</v>
       </c>
-      <c r="L62" s="17" t="n">
+      <c r="L62" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="M62" s="17" t="n">
+      <c r="M62" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="17" t="n">
+      <c r="C63" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="D63" s="17" t="n">
+      <c r="D63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="E63" s="17" t="n">
+      <c r="E63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="F63" s="17" t="n">
+      <c r="F63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="G63" s="17" t="n">
+      <c r="G63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="H63" s="17" t="n">
+      <c r="H63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="I63" s="17" t="n">
+      <c r="I63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="J63" s="17" t="n">
+      <c r="J63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="K63" s="17" t="n">
+      <c r="K63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="L63" s="17" t="n">
+      <c r="L63" s="18" t="n">
         <v>1</v>
       </c>
-      <c r="M63" s="17" t="n">
+      <c r="M63" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="17" t="n"/>
-[...9 lines deleted...]
-      <c r="M64" s="17" t="n"/>
+      <c r="C64" s="18" t="n"/>
+      <c r="D64" s="18" t="n"/>
+      <c r="E64" s="18" t="n"/>
+      <c r="F64" s="18" t="n"/>
+      <c r="G64" s="18" t="n"/>
+      <c r="H64" s="18" t="n"/>
+      <c r="I64" s="18" t="n"/>
+      <c r="J64" s="18" t="n"/>
+      <c r="K64" s="18" t="n"/>
+      <c r="L64" s="18" t="n"/>
+      <c r="M64" s="18" t="n"/>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="17" t="n">
+      <c r="C65" s="18" t="n">
         <v>0.322</v>
       </c>
-      <c r="D65" s="17" t="n">
+      <c r="D65" s="18" t="n">
         <v>0.501</v>
       </c>
-      <c r="E65" s="17" t="n">
+      <c r="E65" s="18" t="n">
         <v>0.635</v>
       </c>
-      <c r="F65" s="17" t="n">
+      <c r="F65" s="18" t="n">
         <v>0.728</v>
       </c>
-      <c r="G65" s="17" t="n">
+      <c r="G65" s="18" t="n">
         <v>0.791</v>
       </c>
-      <c r="H65" s="17" t="n">
+      <c r="H65" s="18" t="n">
         <v>0.835</v>
       </c>
-      <c r="I65" s="17" t="n">
+      <c r="I65" s="18" t="n">
         <v>0.868</v>
       </c>
-      <c r="J65" s="17" t="n">
+      <c r="J65" s="18" t="n">
         <v>0.893</v>
       </c>
-      <c r="K65" s="17" t="n">
+      <c r="K65" s="18" t="n">
         <v>0.912</v>
       </c>
-      <c r="L65" s="17" t="n">
+      <c r="L65" s="18" t="n">
         <v>0.926</v>
       </c>
-      <c r="M65" s="17" t="n">
+      <c r="M65" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="17" t="n">
+      <c r="C66" s="18" t="n">
         <v>0.543</v>
       </c>
-      <c r="D66" s="17" t="n">
+      <c r="D66" s="18" t="n">
         <v>0.651</v>
       </c>
-      <c r="E66" s="17" t="n">
+      <c r="E66" s="18" t="n">
         <v>0.734</v>
       </c>
-      <c r="F66" s="17" t="n">
+      <c r="F66" s="18" t="n">
         <v>0.8</v>
       </c>
-      <c r="G66" s="17" t="n">
+      <c r="G66" s="18" t="n">
         <v>0.848</v>
       </c>
-      <c r="H66" s="17" t="n">
+      <c r="H66" s="18" t="n">
         <v>0.882</v>
       </c>
-      <c r="I66" s="17" t="n">
+      <c r="I66" s="18" t="n">
         <v>0.905</v>
       </c>
-      <c r="J66" s="17" t="n">
+      <c r="J66" s="18" t="n">
         <v>0.921</v>
       </c>
-      <c r="K66" s="17" t="n">
+      <c r="K66" s="18" t="n">
         <v>0.9320000000000001</v>
       </c>
-      <c r="L66" s="17" t="n">
+      <c r="L66" s="18" t="n">
         <v>0.9399999999999999</v>
       </c>
-      <c r="M66" s="17" t="n">
+      <c r="M66" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="17" t="n">
+      <c r="C67" s="18" t="n">
         <v>0.608</v>
       </c>
-      <c r="D67" s="17" t="n">
+      <c r="D67" s="18" t="n">
         <v>0.8070000000000001</v>
       </c>
-      <c r="E67" s="17" t="n">
+      <c r="E67" s="18" t="n">
         <v>0.91</v>
       </c>
-      <c r="F67" s="17" t="n">
+      <c r="F67" s="18" t="n">
         <v>0.96</v>
       </c>
-      <c r="G67" s="17" t="n">
+      <c r="G67" s="18" t="n">
         <v>0.981</v>
       </c>
-      <c r="H67" s="17" t="n">
+      <c r="H67" s="18" t="n">
         <v>0.99</v>
       </c>
-      <c r="I67" s="17" t="n">
+      <c r="I67" s="18" t="n">
         <v>0.995</v>
       </c>
-      <c r="J67" s="17" t="n">
+      <c r="J67" s="18" t="n">
         <v>0.997</v>
       </c>
-      <c r="K67" s="17" t="n">
+      <c r="K67" s="18" t="n">
         <v>0.998</v>
       </c>
-      <c r="L67" s="17" t="n">
+      <c r="L67" s="18" t="n">
         <v>0.999</v>
       </c>
-      <c r="M67" s="17" t="n">
+      <c r="M67" s="18" t="n">
         <v>1</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="L14"/>
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="K14"/>
     <mergeCell ref="C14"/>
     <mergeCell ref="I14"/>
     <mergeCell ref="J14"/>
     <mergeCell ref="M14"/>
     <mergeCell ref="D14"/>
     <mergeCell ref="G14"/>
     <mergeCell ref="E14"/>
     <mergeCell ref="F14"/>
     <mergeCell ref="H14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AH71"/>
+  <dimension ref="A1:AH72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
     <col width="14" customWidth="1" min="6" max="6"/>
     <col width="14" customWidth="1" min="7" max="7"/>
     <col width="14" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="14" customWidth="1" min="13" max="13"/>
     <col width="14" customWidth="1" min="14" max="14"/>
     <col width="14" customWidth="1" min="15" max="15"/>
     <col width="14" customWidth="1" min="16" max="16"/>
     <col width="14" customWidth="1" min="17" max="17"/>
     <col width="14" customWidth="1" min="18" max="18"/>
     <col width="14" customWidth="1" min="19" max="19"/>
     <col width="14" customWidth="1" min="20" max="20"/>
     <col width="14" customWidth="1" min="21" max="21"/>
     <col width="14" customWidth="1" min="22" max="22"/>
     <col width="14" customWidth="1" min="23" max="23"/>
     <col width="14" customWidth="1" min="24" max="24"/>
     <col width="14" customWidth="1" min="25" max="25"/>
     <col width="14" customWidth="1" min="26" max="26"/>
     <col width="14" customWidth="1" min="27" max="27"/>
     <col width="14" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
     <col width="14" customWidth="1" min="32" max="32"/>
     <col width="14" customWidth="1" min="33" max="33"/>
     <col width="14" customWidth="1" min="34" max="34"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>Rapid Transit to Resident Ratio (km per millions)</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-UAC-002</t>
         </is>
       </c>
     </row>
     <row r="4" ht="51" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The Rapid Transit to Urban Resident ratio (RTR) is the ratio of rapid transit to urban population in metropolitan agglomerations with populations greater than five hundred thousand.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Urban</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>km/million</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t>https://www.itdp.org/rapid-transit-database/</t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-[...29 lines deleted...]
-      <c r="AH14" s="20" t="n"/>
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="20" t="n"/>
+      <c r="F14" s="20" t="n"/>
+      <c r="G14" s="20" t="n"/>
+      <c r="H14" s="20" t="n"/>
+      <c r="I14" s="20" t="n"/>
+      <c r="J14" s="20" t="n"/>
+      <c r="K14" s="20" t="n"/>
+      <c r="L14" s="20" t="n"/>
+      <c r="M14" s="20" t="n"/>
+      <c r="N14" s="20" t="n"/>
+      <c r="O14" s="20" t="n"/>
+      <c r="P14" s="20" t="n"/>
+      <c r="Q14" s="20" t="n"/>
+      <c r="R14" s="20" t="n"/>
+      <c r="S14" s="20" t="n"/>
+      <c r="T14" s="20" t="n"/>
+      <c r="U14" s="20" t="n"/>
+      <c r="V14" s="20" t="n"/>
+      <c r="W14" s="20" t="n"/>
+      <c r="X14" s="20" t="n"/>
+      <c r="Y14" s="20" t="n"/>
+      <c r="Z14" s="20" t="n"/>
+      <c r="AA14" s="20" t="n"/>
+      <c r="AB14" s="20" t="n"/>
+      <c r="AC14" s="20" t="n"/>
+      <c r="AD14" s="20" t="n"/>
+      <c r="AE14" s="20" t="n"/>
+      <c r="AF14" s="20" t="n"/>
+      <c r="AG14" s="20" t="n"/>
+      <c r="AH14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>1991</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>1992</t>
         </is>
       </c>
-      <c r="F15" s="15" t="inlineStr">
+      <c r="F15" s="16" t="inlineStr">
         <is>
           <t>1993</t>
         </is>
       </c>
-      <c r="G15" s="15" t="inlineStr">
+      <c r="G15" s="16" t="inlineStr">
         <is>
           <t>1994</t>
         </is>
       </c>
-      <c r="H15" s="15" t="inlineStr">
+      <c r="H15" s="16" t="inlineStr">
         <is>
           <t>1995</t>
         </is>
       </c>
-      <c r="I15" s="15" t="inlineStr">
+      <c r="I15" s="16" t="inlineStr">
         <is>
           <t>1996</t>
         </is>
       </c>
-      <c r="J15" s="15" t="inlineStr">
+      <c r="J15" s="16" t="inlineStr">
         <is>
           <t>1997</t>
         </is>
       </c>
-      <c r="K15" s="15" t="inlineStr">
+      <c r="K15" s="16" t="inlineStr">
         <is>
           <t>1998</t>
         </is>
       </c>
-      <c r="L15" s="15" t="inlineStr">
+      <c r="L15" s="16" t="inlineStr">
         <is>
           <t>1999</t>
         </is>
       </c>
-      <c r="M15" s="15" t="inlineStr">
+      <c r="M15" s="16" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="N15" s="15" t="inlineStr">
+      <c r="N15" s="16" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O15" s="15" t="inlineStr">
+      <c r="O15" s="16" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="P15" s="15" t="inlineStr">
+      <c r="P15" s="16" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="Q15" s="15" t="inlineStr">
+      <c r="Q15" s="16" t="inlineStr">
         <is>
           <t>2004</t>
         </is>
       </c>
-      <c r="R15" s="15" t="inlineStr">
+      <c r="R15" s="16" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="S15" s="15" t="inlineStr">
+      <c r="S15" s="16" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="T15" s="15" t="inlineStr">
+      <c r="T15" s="16" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="U15" s="15" t="inlineStr">
+      <c r="U15" s="16" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="V15" s="15" t="inlineStr">
+      <c r="V15" s="16" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="W15" s="15" t="inlineStr">
+      <c r="W15" s="16" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="X15" s="15" t="inlineStr">
+      <c r="X15" s="16" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="Y15" s="15" t="inlineStr">
+      <c r="Y15" s="16" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="Z15" s="15" t="inlineStr">
+      <c r="Z15" s="16" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="AA15" s="15" t="inlineStr">
+      <c r="AA15" s="16" t="inlineStr">
         <is>
           <t>2014</t>
         </is>
       </c>
-      <c r="AB15" s="15" t="inlineStr">
+      <c r="AB15" s="16" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="AC15" s="15" t="inlineStr">
+      <c r="AC15" s="16" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="AD15" s="15" t="inlineStr">
+      <c r="AD15" s="16" t="inlineStr">
         <is>
           <t>2017</t>
         </is>
       </c>
-      <c r="AE15" s="15" t="inlineStr">
+      <c r="AE15" s="16" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="AF15" s="15" t="inlineStr">
+      <c r="AF15" s="16" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="AG15" s="15" t="inlineStr">
+      <c r="AG15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="AH15" s="15" t="inlineStr">
+      <c r="AH15" s="16" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH16" s="21" t="n"/>
+      <c r="C16" s="22" t="n"/>
+      <c r="D16" s="22" t="n"/>
+      <c r="E16" s="22" t="n"/>
+      <c r="F16" s="22" t="n"/>
+      <c r="G16" s="22" t="n"/>
+      <c r="H16" s="22" t="n"/>
+      <c r="I16" s="22" t="n"/>
+      <c r="J16" s="22" t="n"/>
+      <c r="K16" s="22" t="n"/>
+      <c r="L16" s="22" t="n"/>
+      <c r="M16" s="22" t="n"/>
+      <c r="N16" s="22" t="n"/>
+      <c r="O16" s="22" t="n"/>
+      <c r="P16" s="22" t="n"/>
+      <c r="Q16" s="22" t="n"/>
+      <c r="R16" s="22" t="n"/>
+      <c r="S16" s="22" t="n"/>
+      <c r="T16" s="22" t="n"/>
+      <c r="U16" s="22" t="n"/>
+      <c r="V16" s="22" t="n"/>
+      <c r="W16" s="22" t="n"/>
+      <c r="X16" s="22" t="n"/>
+      <c r="Y16" s="22" t="n"/>
+      <c r="Z16" s="22" t="n"/>
+      <c r="AA16" s="22" t="n"/>
+      <c r="AB16" s="22" t="n"/>
+      <c r="AC16" s="22" t="n"/>
+      <c r="AD16" s="22" t="n"/>
+      <c r="AE16" s="22" t="n"/>
+      <c r="AF16" s="22" t="n"/>
+      <c r="AG16" s="22" t="n"/>
+      <c r="AH16" s="22" t="n"/>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="23" t="n">
+      <c r="C17" s="24" t="n">
         <v>9.27357032457496</v>
       </c>
-      <c r="D17" s="23" t="n">
+      <c r="D17" s="24" t="n">
         <v>9.29912174961253</v>
       </c>
-      <c r="E17" s="23" t="n">
+      <c r="E17" s="24" t="n">
         <v>9.324814367121389</v>
       </c>
-      <c r="F17" s="23" t="n">
+      <c r="F17" s="24" t="n">
         <v>9.35064935064934</v>
       </c>
-      <c r="G17" s="23" t="n">
+      <c r="G17" s="24" t="n">
         <v>9.37662788678589</v>
       </c>
-      <c r="H17" s="23" t="n">
+      <c r="H17" s="24" t="n">
         <v>9.402751175343891</v>
       </c>
-      <c r="I17" s="23" t="n">
+      <c r="I17" s="24" t="n">
         <v>10.6800196092163</v>
       </c>
-      <c r="J17" s="23" t="n">
+      <c r="J17" s="24" t="n">
         <v>10.7390584838562</v>
       </c>
-      <c r="K17" s="23" t="n">
+      <c r="K17" s="24" t="n">
         <v>10.7987537176037</v>
       </c>
-      <c r="L17" s="23" t="n">
+      <c r="L17" s="24" t="n">
         <v>10.8591163171574</v>
       </c>
-      <c r="M17" s="23" t="n">
+      <c r="M17" s="24" t="n">
         <v>10.9201575366988</v>
       </c>
-      <c r="N17" s="23" t="n">
+      <c r="N17" s="24" t="n">
         <v>10.9700392044024</v>
       </c>
-      <c r="O17" s="23" t="n">
+      <c r="O17" s="24" t="n">
         <v>11.0203786674374</v>
       </c>
-      <c r="P17" s="23" t="n">
+      <c r="P17" s="24" t="n">
         <v>11.0711822570692</v>
       </c>
-      <c r="Q17" s="23" t="n">
+      <c r="Q17" s="24" t="n">
         <v>11.122456421851</v>
       </c>
-      <c r="R17" s="23" t="n">
+      <c r="R17" s="24" t="n">
         <v>11.1742077303535</v>
       </c>
-      <c r="S17" s="23" t="n">
+      <c r="S17" s="24" t="n">
         <v>11.2185971236252</v>
       </c>
-      <c r="T17" s="23" t="n">
+      <c r="T17" s="24" t="n">
         <v>11.2633405960338</v>
       </c>
-      <c r="U17" s="23" t="n">
+      <c r="U17" s="24" t="n">
         <v>11.3084424010974</v>
       </c>
-      <c r="V17" s="23" t="n">
+      <c r="V17" s="24" t="n">
         <v>11.3539068607378</v>
       </c>
-      <c r="W17" s="23" t="n">
+      <c r="W17" s="24" t="n">
         <v>11.3997383666604</v>
       </c>
-      <c r="X17" s="23" t="n">
+      <c r="X17" s="24" t="n">
         <v>11.4001644613889</v>
       </c>
-      <c r="Y17" s="23" t="n">
+      <c r="Y17" s="24" t="n">
         <v>11.4005905879714</v>
       </c>
-      <c r="Z17" s="23" t="n">
+      <c r="Z17" s="24" t="n">
         <v>11.4010167464114</v>
       </c>
-      <c r="AA17" s="23" t="n">
+      <c r="AA17" s="24" t="n">
         <v>11.4014429367126</v>
       </c>
-      <c r="AB17" s="23" t="n">
+      <c r="AB17" s="24" t="n">
         <v>11.4018691588785</v>
       </c>
-      <c r="AC17" s="23" t="n">
+      <c r="AC17" s="24" t="n">
         <v>11.3742308409472</v>
       </c>
-      <c r="AD17" s="23" t="n">
+      <c r="AD17" s="24" t="n">
         <v>11.3467261904761</v>
       </c>
-      <c r="AE17" s="23" t="n">
+      <c r="AE17" s="24" t="n">
         <v>11.3193542401187</v>
       </c>
-      <c r="AF17" s="23" t="n">
+      <c r="AF17" s="24" t="n">
         <v>11.29211403184</v>
       </c>
-      <c r="AG17" s="23" t="n">
+      <c r="AG17" s="24" t="n">
         <v>11.2650046168051</v>
       </c>
-      <c r="AH17" s="23" t="n">
+      <c r="AH17" s="24" t="n">
         <v>11.235541147867</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="23" t="n">
+      <c r="C18" s="24" t="n">
         <v>2.03163271118537</v>
       </c>
-      <c r="D18" s="23" t="n">
+      <c r="D18" s="24" t="n">
         <v>2.00477398515343</v>
       </c>
-      <c r="E18" s="23" t="n">
+      <c r="E18" s="24" t="n">
         <v>1.97861615216482</v>
       </c>
-      <c r="F18" s="23" t="n">
+      <c r="F18" s="24" t="n">
         <v>1.95313213030129</v>
       </c>
-      <c r="G18" s="23" t="n">
+      <c r="G18" s="24" t="n">
         <v>1.92829621513297</v>
       </c>
-      <c r="H18" s="23" t="n">
+      <c r="H18" s="24" t="n">
         <v>1.90408399323783</v>
       </c>
-      <c r="I18" s="23" t="n">
+      <c r="I18" s="24" t="n">
         <v>1.8909939205429</v>
       </c>
-      <c r="J18" s="23" t="n">
+      <c r="J18" s="24" t="n">
         <v>2.91366085689712</v>
       </c>
-      <c r="K18" s="23" t="n">
+      <c r="K18" s="24" t="n">
         <v>2.89390188626617</v>
       </c>
-      <c r="L18" s="23" t="n">
+      <c r="L18" s="24" t="n">
         <v>2.8744091011411</v>
       </c>
-      <c r="M18" s="23" t="n">
+      <c r="M18" s="24" t="n">
         <v>3.11317509459924</v>
       </c>
-      <c r="N18" s="23" t="n">
+      <c r="N18" s="24" t="n">
         <v>4.48393102063459</v>
       </c>
-      <c r="O18" s="23" t="n">
+      <c r="O18" s="24" t="n">
         <v>4.43671410386793</v>
       </c>
-      <c r="P18" s="23" t="n">
+      <c r="P18" s="24" t="n">
         <v>6.90646858681489</v>
       </c>
-      <c r="Q18" s="23" t="n">
+      <c r="Q18" s="24" t="n">
         <v>7.24750006596132</v>
       </c>
-      <c r="R18" s="23" t="n">
+      <c r="R18" s="24" t="n">
         <v>7.17351918651149</v>
       </c>
-      <c r="S18" s="23" t="n">
+      <c r="S18" s="24" t="n">
         <v>7.04484980604622</v>
       </c>
-      <c r="T18" s="23" t="n">
+      <c r="T18" s="24" t="n">
         <v>9.39296118415872</v>
       </c>
-      <c r="U18" s="23" t="n">
+      <c r="U18" s="24" t="n">
         <v>9.230316910126261</v>
       </c>
-      <c r="V18" s="23" t="n">
+      <c r="V18" s="24" t="n">
         <v>9.392634957333851</v>
       </c>
-      <c r="W18" s="23" t="n">
+      <c r="W18" s="24" t="n">
         <v>9.23544016033023</v>
       </c>
-      <c r="X18" s="23" t="n">
+      <c r="X18" s="24" t="n">
         <v>9.05273898497904</v>
       </c>
-      <c r="Y18" s="23" t="n">
+      <c r="Y18" s="24" t="n">
         <v>8.87712619751353</v>
       </c>
-      <c r="Z18" s="23" t="n">
+      <c r="Z18" s="24" t="n">
         <v>8.70819712819876</v>
       </c>
-      <c r="AA18" s="23" t="n">
+      <c r="AA18" s="24" t="n">
         <v>8.933069100853031</v>
       </c>
-      <c r="AB18" s="23" t="n">
+      <c r="AB18" s="24" t="n">
         <v>8.769308100911569</v>
       </c>
-      <c r="AC18" s="23" t="n">
+      <c r="AC18" s="24" t="n">
         <v>8.60799803702972</v>
       </c>
-      <c r="AD18" s="23" t="n">
+      <c r="AD18" s="24" t="n">
         <v>8.452515327140491</v>
       </c>
-      <c r="AE18" s="23" t="n">
+      <c r="AE18" s="24" t="n">
         <v>8.30254980243661</v>
       </c>
-      <c r="AF18" s="23" t="n">
+      <c r="AF18" s="24" t="n">
         <v>11.1909269449211</v>
       </c>
-      <c r="AG18" s="23" t="n">
+      <c r="AG18" s="24" t="n">
         <v>11.2600303083</v>
       </c>
-      <c r="AH18" s="23" t="n">
+      <c r="AH18" s="24" t="n">
         <v>11.1567526811702</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="23" t="n">
+      <c r="C19" s="24" t="n">
         <v>15.3049348230912</v>
       </c>
-      <c r="D19" s="23" t="n">
+      <c r="D19" s="24" t="n">
         <v>15.2322483493571</v>
       </c>
-      <c r="E19" s="23" t="n">
+      <c r="E19" s="24" t="n">
         <v>15.1602490200599</v>
       </c>
-      <c r="F19" s="23" t="n">
+      <c r="F19" s="24" t="n">
         <v>15.0889271371199</v>
       </c>
-      <c r="G19" s="23" t="n">
+      <c r="G19" s="24" t="n">
         <v>15.0182731841023</v>
       </c>
-      <c r="H19" s="23" t="n">
+      <c r="H19" s="24" t="n">
         <v>14.9482778219847</v>
       </c>
-      <c r="I19" s="23" t="n">
+      <c r="I19" s="24" t="n">
         <v>14.8829734256869</v>
       </c>
-      <c r="J19" s="23" t="n">
+      <c r="J19" s="24" t="n">
         <v>14.8182371368686</v>
       </c>
-      <c r="K19" s="23" t="n">
+      <c r="K19" s="24" t="n">
         <v>14.7540615743649</v>
       </c>
-      <c r="L19" s="23" t="n">
+      <c r="L19" s="24" t="n">
         <v>14.6904394843264</v>
       </c>
-      <c r="M19" s="23" t="n">
+      <c r="M19" s="24" t="n">
         <v>14.627363737486</v>
       </c>
-      <c r="N19" s="23" t="n">
+      <c r="N19" s="24" t="n">
         <v>14.5355263739664</v>
       </c>
-      <c r="O19" s="23" t="n">
+      <c r="O19" s="24" t="n">
         <v>15.2137615888219</v>
       </c>
-      <c r="P19" s="23" t="n">
+      <c r="P19" s="24" t="n">
         <v>15.1194270992533</v>
       </c>
-      <c r="Q19" s="23" t="n">
+      <c r="Q19" s="24" t="n">
         <v>15.0262552619016</v>
       </c>
-      <c r="R19" s="23" t="n">
+      <c r="R19" s="24" t="n">
         <v>14.9342247142549</v>
       </c>
-      <c r="S19" s="23" t="n">
+      <c r="S19" s="24" t="n">
         <v>14.668191734977</v>
       </c>
-      <c r="T19" s="23" t="n">
+      <c r="T19" s="24" t="n">
         <v>14.4114709065179</v>
       </c>
-      <c r="U19" s="23" t="n">
+      <c r="U19" s="24" t="n">
         <v>15.2373550405988</v>
       </c>
-      <c r="V19" s="23" t="n">
+      <c r="V19" s="24" t="n">
         <v>15.6331684561869</v>
       </c>
-      <c r="W19" s="23" t="n">
+      <c r="W19" s="24" t="n">
         <v>15.3732081067721</v>
       </c>
-      <c r="X19" s="23" t="n">
+      <c r="X19" s="24" t="n">
         <v>15.8727067347018</v>
       </c>
-      <c r="Y19" s="23" t="n">
+      <c r="Y19" s="24" t="n">
         <v>15.6378916668265</v>
       </c>
-      <c r="Z19" s="23" t="n">
+      <c r="Z19" s="24" t="n">
         <v>15.4099228558463</v>
       </c>
-      <c r="AA19" s="23" t="n">
+      <c r="AA19" s="24" t="n">
         <v>15.1885051901824</v>
       </c>
-      <c r="AB19" s="23" t="n">
+      <c r="AB19" s="24" t="n">
         <v>14.9733602792577</v>
       </c>
-      <c r="AC19" s="23" t="n">
+      <c r="AC19" s="24" t="n">
         <v>15.7264941757085</v>
       </c>
-      <c r="AD19" s="23" t="n">
+      <c r="AD19" s="24" t="n">
         <v>15.5337108856948</v>
       </c>
-      <c r="AE19" s="23" t="n">
+      <c r="AE19" s="24" t="n">
         <v>15.3455968273078</v>
       </c>
-      <c r="AF19" s="23" t="n">
+      <c r="AF19" s="24" t="n">
         <v>15.1619843963194</v>
       </c>
-      <c r="AG19" s="23" t="n">
+      <c r="AG19" s="24" t="n">
         <v>15.4148660328435</v>
       </c>
-      <c r="AH19" s="23" t="n">
+      <c r="AH19" s="24" t="n">
         <v>15.6428632369251</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH20" s="21" t="n"/>
+      <c r="C20" s="22" t="n"/>
+      <c r="D20" s="22" t="n"/>
+      <c r="E20" s="22" t="n"/>
+      <c r="F20" s="22" t="n"/>
+      <c r="G20" s="22" t="n"/>
+      <c r="H20" s="22" t="n"/>
+      <c r="I20" s="22" t="n"/>
+      <c r="J20" s="22" t="n"/>
+      <c r="K20" s="22" t="n"/>
+      <c r="L20" s="22" t="n"/>
+      <c r="M20" s="22" t="n"/>
+      <c r="N20" s="22" t="n"/>
+      <c r="O20" s="22" t="n"/>
+      <c r="P20" s="22" t="n"/>
+      <c r="Q20" s="22" t="n"/>
+      <c r="R20" s="22" t="n"/>
+      <c r="S20" s="22" t="n"/>
+      <c r="T20" s="22" t="n"/>
+      <c r="U20" s="22" t="n"/>
+      <c r="V20" s="22" t="n"/>
+      <c r="W20" s="22" t="n"/>
+      <c r="X20" s="22" t="n"/>
+      <c r="Y20" s="22" t="n"/>
+      <c r="Z20" s="22" t="n"/>
+      <c r="AA20" s="22" t="n"/>
+      <c r="AB20" s="22" t="n"/>
+      <c r="AC20" s="22" t="n"/>
+      <c r="AD20" s="22" t="n"/>
+      <c r="AE20" s="22" t="n"/>
+      <c r="AF20" s="22" t="n"/>
+      <c r="AG20" s="22" t="n"/>
+      <c r="AH20" s="22" t="n"/>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH21" s="21" t="n"/>
+      <c r="C21" s="22" t="n"/>
+      <c r="D21" s="22" t="n"/>
+      <c r="E21" s="22" t="n"/>
+      <c r="F21" s="22" t="n"/>
+      <c r="G21" s="22" t="n"/>
+      <c r="H21" s="22" t="n"/>
+      <c r="I21" s="22" t="n"/>
+      <c r="J21" s="22" t="n"/>
+      <c r="K21" s="22" t="n"/>
+      <c r="L21" s="22" t="n"/>
+      <c r="M21" s="22" t="n"/>
+      <c r="N21" s="22" t="n"/>
+      <c r="O21" s="22" t="n"/>
+      <c r="P21" s="22" t="n"/>
+      <c r="Q21" s="22" t="n"/>
+      <c r="R21" s="22" t="n"/>
+      <c r="S21" s="22" t="n"/>
+      <c r="T21" s="22" t="n"/>
+      <c r="U21" s="22" t="n"/>
+      <c r="V21" s="22" t="n"/>
+      <c r="W21" s="22" t="n"/>
+      <c r="X21" s="22" t="n"/>
+      <c r="Y21" s="22" t="n"/>
+      <c r="Z21" s="22" t="n"/>
+      <c r="AA21" s="22" t="n"/>
+      <c r="AB21" s="22" t="n"/>
+      <c r="AC21" s="22" t="n"/>
+      <c r="AD21" s="22" t="n"/>
+      <c r="AE21" s="22" t="n"/>
+      <c r="AF21" s="22" t="n"/>
+      <c r="AG21" s="22" t="n"/>
+      <c r="AH21" s="22" t="n"/>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH22" s="21" t="n"/>
+      <c r="C22" s="22" t="n"/>
+      <c r="D22" s="22" t="n"/>
+      <c r="E22" s="22" t="n"/>
+      <c r="F22" s="22" t="n"/>
+      <c r="G22" s="22" t="n"/>
+      <c r="H22" s="22" t="n"/>
+      <c r="I22" s="22" t="n"/>
+      <c r="J22" s="22" t="n"/>
+      <c r="K22" s="22" t="n"/>
+      <c r="L22" s="22" t="n"/>
+      <c r="M22" s="22" t="n"/>
+      <c r="N22" s="22" t="n"/>
+      <c r="O22" s="22" t="n"/>
+      <c r="P22" s="22" t="n"/>
+      <c r="Q22" s="22" t="n"/>
+      <c r="R22" s="22" t="n"/>
+      <c r="S22" s="22" t="n"/>
+      <c r="T22" s="22" t="n"/>
+      <c r="U22" s="22" t="n"/>
+      <c r="V22" s="22" t="n"/>
+      <c r="W22" s="22" t="n"/>
+      <c r="X22" s="22" t="n"/>
+      <c r="Y22" s="22" t="n"/>
+      <c r="Z22" s="22" t="n"/>
+      <c r="AA22" s="22" t="n"/>
+      <c r="AB22" s="22" t="n"/>
+      <c r="AC22" s="22" t="n"/>
+      <c r="AD22" s="22" t="n"/>
+      <c r="AE22" s="22" t="n"/>
+      <c r="AF22" s="22" t="n"/>
+      <c r="AG22" s="22" t="n"/>
+      <c r="AH22" s="22" t="n"/>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH23" s="21" t="n"/>
+      <c r="C23" s="22" t="n"/>
+      <c r="D23" s="22" t="n"/>
+      <c r="E23" s="22" t="n"/>
+      <c r="F23" s="22" t="n"/>
+      <c r="G23" s="22" t="n"/>
+      <c r="H23" s="22" t="n"/>
+      <c r="I23" s="22" t="n"/>
+      <c r="J23" s="22" t="n"/>
+      <c r="K23" s="22" t="n"/>
+      <c r="L23" s="22" t="n"/>
+      <c r="M23" s="22" t="n"/>
+      <c r="N23" s="22" t="n"/>
+      <c r="O23" s="22" t="n"/>
+      <c r="P23" s="22" t="n"/>
+      <c r="Q23" s="22" t="n"/>
+      <c r="R23" s="22" t="n"/>
+      <c r="S23" s="22" t="n"/>
+      <c r="T23" s="22" t="n"/>
+      <c r="U23" s="22" t="n"/>
+      <c r="V23" s="22" t="n"/>
+      <c r="W23" s="22" t="n"/>
+      <c r="X23" s="22" t="n"/>
+      <c r="Y23" s="22" t="n"/>
+      <c r="Z23" s="22" t="n"/>
+      <c r="AA23" s="22" t="n"/>
+      <c r="AB23" s="22" t="n"/>
+      <c r="AC23" s="22" t="n"/>
+      <c r="AD23" s="22" t="n"/>
+      <c r="AE23" s="22" t="n"/>
+      <c r="AF23" s="22" t="n"/>
+      <c r="AG23" s="22" t="n"/>
+      <c r="AH23" s="22" t="n"/>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="23" t="n">
+      <c r="C24" s="24" t="n">
         <v>1.0303111843655</v>
       </c>
-      <c r="D24" s="23" t="n">
+      <c r="D24" s="24" t="n">
         <v>0.968360028617213</v>
       </c>
-      <c r="E24" s="23" t="n">
+      <c r="E24" s="24" t="n">
         <v>0.913436389167159</v>
       </c>
-      <c r="F24" s="23" t="n">
+      <c r="F24" s="24" t="n">
         <v>1.08080953213279</v>
       </c>
-      <c r="G24" s="23" t="n">
+      <c r="G24" s="24" t="n">
         <v>1.02575333594198</v>
       </c>
-      <c r="H24" s="23" t="n">
+      <c r="H24" s="24" t="n">
         <v>0.981123495003846</v>
       </c>
-      <c r="I24" s="23" t="n">
+      <c r="I24" s="24" t="n">
         <v>0.913530777881493</v>
       </c>
-      <c r="J24" s="23" t="n">
+      <c r="J24" s="24" t="n">
         <v>0.936663748495622</v>
       </c>
-      <c r="K24" s="23" t="n">
+      <c r="K24" s="24" t="n">
         <v>1.15606739014792</v>
       </c>
-      <c r="L24" s="23" t="n">
+      <c r="L24" s="24" t="n">
         <v>1.09006381939846</v>
       </c>
-      <c r="M24" s="23" t="n">
+      <c r="M24" s="24" t="n">
         <v>1.41790283237688</v>
       </c>
-      <c r="N24" s="23" t="n">
+      <c r="N24" s="24" t="n">
         <v>1.42649612067248</v>
       </c>
-      <c r="O24" s="23" t="n">
+      <c r="O24" s="24" t="n">
         <v>1.91017907581162</v>
       </c>
-      <c r="P24" s="23" t="n">
+      <c r="P24" s="24" t="n">
         <v>2.0829115832662</v>
       </c>
-      <c r="Q24" s="23" t="n">
+      <c r="Q24" s="24" t="n">
         <v>2.65346070085602</v>
       </c>
-      <c r="R24" s="23" t="n">
+      <c r="R24" s="24" t="n">
         <v>3.23359165468239</v>
       </c>
-      <c r="S24" s="23" t="n">
+      <c r="S24" s="24" t="n">
         <v>3.24648008471434</v>
       </c>
-      <c r="T24" s="23" t="n">
+      <c r="T24" s="24" t="n">
         <v>3.59402337687431</v>
       </c>
-      <c r="U24" s="23" t="n">
+      <c r="U24" s="24" t="n">
         <v>4.2034388148235</v>
       </c>
-      <c r="V24" s="23" t="n">
+      <c r="V24" s="24" t="n">
         <v>4.80392474472777</v>
       </c>
-      <c r="W24" s="23" t="n">
+      <c r="W24" s="24" t="n">
         <v>6.04003790236384</v>
       </c>
-      <c r="X24" s="23" t="n">
+      <c r="X24" s="24" t="n">
         <v>6.36065367692632</v>
       </c>
-      <c r="Y24" s="23" t="n">
+      <c r="Y24" s="24" t="n">
         <v>7.20931386239439</v>
       </c>
-      <c r="Z24" s="23" t="n">
+      <c r="Z24" s="24" t="n">
         <v>8.057177547842789</v>
       </c>
-      <c r="AA24" s="23" t="n">
+      <c r="AA24" s="24" t="n">
         <v>8.62376227430606</v>
       </c>
-      <c r="AB24" s="23" t="n">
+      <c r="AB24" s="24" t="n">
         <v>9.104691445096829</v>
       </c>
-      <c r="AC24" s="23" t="n">
+      <c r="AC24" s="24" t="n">
         <v>10.1272818644307</v>
       </c>
-      <c r="AD24" s="23" t="n">
+      <c r="AD24" s="24" t="n">
         <v>11.6334436202452</v>
       </c>
-      <c r="AE24" s="23" t="n">
+      <c r="AE24" s="24" t="n">
         <v>12.9515581455291</v>
       </c>
-      <c r="AF24" s="23" t="n">
+      <c r="AF24" s="24" t="n">
         <v>14.7293203054162</v>
       </c>
-      <c r="AG24" s="23" t="n">
+      <c r="AG24" s="24" t="n">
         <v>14.5410859196861</v>
       </c>
-      <c r="AH24" s="23" t="n">
+      <c r="AH24" s="24" t="n">
         <v>14.3764433911211</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH25" s="21" t="n"/>
+      <c r="C25" s="22" t="n"/>
+      <c r="D25" s="22" t="n"/>
+      <c r="E25" s="22" t="n"/>
+      <c r="F25" s="22" t="n"/>
+      <c r="G25" s="22" t="n"/>
+      <c r="H25" s="22" t="n"/>
+      <c r="I25" s="22" t="n"/>
+      <c r="J25" s="22" t="n"/>
+      <c r="K25" s="22" t="n"/>
+      <c r="L25" s="22" t="n"/>
+      <c r="M25" s="22" t="n"/>
+      <c r="N25" s="22" t="n"/>
+      <c r="O25" s="22" t="n"/>
+      <c r="P25" s="22" t="n"/>
+      <c r="Q25" s="22" t="n"/>
+      <c r="R25" s="22" t="n"/>
+      <c r="S25" s="22" t="n"/>
+      <c r="T25" s="22" t="n"/>
+      <c r="U25" s="22" t="n"/>
+      <c r="V25" s="22" t="n"/>
+      <c r="W25" s="22" t="n"/>
+      <c r="X25" s="22" t="n"/>
+      <c r="Y25" s="22" t="n"/>
+      <c r="Z25" s="22" t="n"/>
+      <c r="AA25" s="22" t="n"/>
+      <c r="AB25" s="22" t="n"/>
+      <c r="AC25" s="22" t="n"/>
+      <c r="AD25" s="22" t="n"/>
+      <c r="AE25" s="22" t="n"/>
+      <c r="AF25" s="22" t="n"/>
+      <c r="AG25" s="22" t="n"/>
+      <c r="AH25" s="22" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH26" s="21" t="n"/>
+      <c r="C26" s="22" t="n"/>
+      <c r="D26" s="22" t="n"/>
+      <c r="E26" s="22" t="n"/>
+      <c r="F26" s="22" t="n"/>
+      <c r="G26" s="22" t="n"/>
+      <c r="H26" s="22" t="n"/>
+      <c r="I26" s="22" t="n"/>
+      <c r="J26" s="22" t="n"/>
+      <c r="K26" s="22" t="n"/>
+      <c r="L26" s="22" t="n"/>
+      <c r="M26" s="22" t="n"/>
+      <c r="N26" s="22" t="n"/>
+      <c r="O26" s="22" t="n"/>
+      <c r="P26" s="22" t="n"/>
+      <c r="Q26" s="22" t="n"/>
+      <c r="R26" s="22" t="n"/>
+      <c r="S26" s="22" t="n"/>
+      <c r="T26" s="22" t="n"/>
+      <c r="U26" s="22" t="n"/>
+      <c r="V26" s="22" t="n"/>
+      <c r="W26" s="22" t="n"/>
+      <c r="X26" s="22" t="n"/>
+      <c r="Y26" s="22" t="n"/>
+      <c r="Z26" s="22" t="n"/>
+      <c r="AA26" s="22" t="n"/>
+      <c r="AB26" s="22" t="n"/>
+      <c r="AC26" s="22" t="n"/>
+      <c r="AD26" s="22" t="n"/>
+      <c r="AE26" s="22" t="n"/>
+      <c r="AF26" s="22" t="n"/>
+      <c r="AG26" s="22" t="n"/>
+      <c r="AH26" s="22" t="n"/>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="23" t="n">
+      <c r="C27" s="24" t="n">
         <v>21.7355507986168</v>
       </c>
-      <c r="D27" s="23" t="n">
+      <c r="D27" s="24" t="n">
         <v>21.8861918026263</v>
       </c>
-      <c r="E27" s="23" t="n">
+      <c r="E27" s="24" t="n">
         <v>22.0389354526329</v>
       </c>
-      <c r="F27" s="23" t="n">
+      <c r="F27" s="24" t="n">
         <v>22.1938260811083</v>
       </c>
-      <c r="G27" s="23" t="n">
+      <c r="G27" s="24" t="n">
         <v>22.3509092756273</v>
       </c>
-      <c r="H27" s="23" t="n">
+      <c r="H27" s="24" t="n">
         <v>22.5102319236016</v>
       </c>
-      <c r="I27" s="23" t="n">
+      <c r="I27" s="24" t="n">
         <v>22.7460711331679</v>
       </c>
-      <c r="J27" s="23" t="n">
+      <c r="J27" s="24" t="n">
         <v>22.9869044302033</v>
       </c>
-      <c r="K27" s="23" t="n">
+      <c r="K27" s="24" t="n">
         <v>23.2328921430582</v>
       </c>
-      <c r="L27" s="23" t="n">
+      <c r="L27" s="24" t="n">
         <v>23.4842015371477</v>
       </c>
-      <c r="M27" s="23" t="n">
+      <c r="M27" s="24" t="n">
         <v>24.820143884892</v>
       </c>
-      <c r="N27" s="23" t="n">
+      <c r="N27" s="24" t="n">
         <v>24.9421631000578</v>
       </c>
-      <c r="O27" s="23" t="n">
+      <c r="O27" s="24" t="n">
         <v>25.0653879686137</v>
       </c>
-      <c r="P27" s="23" t="n">
+      <c r="P27" s="24" t="n">
         <v>25.1898364485981</v>
       </c>
-      <c r="Q27" s="23" t="n">
+      <c r="Q27" s="24" t="n">
         <v>25.3155268564719</v>
       </c>
-      <c r="R27" s="23" t="n">
+      <c r="R27" s="24" t="n">
         <v>25.4424778761061</v>
       </c>
-      <c r="S27" s="23" t="n">
+      <c r="S27" s="24" t="n">
         <v>25.4678330195991</v>
       </c>
-      <c r="T27" s="23" t="n">
+      <c r="T27" s="24" t="n">
         <v>25.4932387497229</v>
       </c>
-      <c r="U27" s="23" t="n">
+      <c r="U27" s="24" t="n">
         <v>25.5186952180184</v>
       </c>
-      <c r="V27" s="23" t="n">
+      <c r="V27" s="24" t="n">
         <v>25.5442025766326</v>
       </c>
-      <c r="W27" s="23" t="n">
+      <c r="W27" s="24" t="n">
         <v>25.5697609783212</v>
       </c>
-      <c r="X27" s="23" t="n">
+      <c r="X27" s="24" t="n">
         <v>25.5754475703324</v>
       </c>
-      <c r="Y27" s="23" t="n">
+      <c r="Y27" s="24" t="n">
         <v>25.5811366922478</v>
       </c>
-      <c r="Z27" s="23" t="n">
+      <c r="Z27" s="24" t="n">
         <v>25.5868283457559</v>
       </c>
-      <c r="AA27" s="23" t="n">
+      <c r="AA27" s="24" t="n">
         <v>25.592522532547</v>
       </c>
-      <c r="AB27" s="23" t="n">
+      <c r="AB27" s="24" t="n">
         <v>25.5982192543127</v>
       </c>
-      <c r="AC27" s="23" t="n">
+      <c r="AC27" s="24" t="n">
         <v>25.5991689545151</v>
       </c>
-      <c r="AD27" s="23" t="n">
+      <c r="AD27" s="24" t="n">
         <v>25.6001187251882</v>
       </c>
-      <c r="AE27" s="23" t="n">
+      <c r="AE27" s="24" t="n">
         <v>25.6010685663401</v>
       </c>
-      <c r="AF27" s="23" t="n">
+      <c r="AF27" s="24" t="n">
         <v>25.6020184779785</v>
       </c>
-      <c r="AG27" s="23" t="n">
+      <c r="AG27" s="24" t="n">
         <v>26.5306122448979</v>
       </c>
-      <c r="AH27" s="23" t="n">
+      <c r="AH27" s="24" t="n">
         <v>27.4216260283109</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="23" t="n">
+      <c r="C28" s="24" t="n">
         <v>2.81426151924723</v>
       </c>
-      <c r="D28" s="23" t="n">
+      <c r="D28" s="24" t="n">
         <v>2.72339261109289</v>
       </c>
-      <c r="E28" s="23" t="n">
+      <c r="E28" s="24" t="n">
         <v>2.63820823840126</v>
       </c>
-      <c r="F28" s="23" t="n">
+      <c r="F28" s="24" t="n">
         <v>2.55819116387717</v>
       </c>
-      <c r="G28" s="23" t="n">
+      <c r="G28" s="24" t="n">
         <v>2.51966853668441</v>
       </c>
-      <c r="H28" s="23" t="n">
+      <c r="H28" s="24" t="n">
         <v>2.48176098231839</v>
       </c>
-      <c r="I28" s="23" t="n">
+      <c r="I28" s="24" t="n">
         <v>2.40298639196994</v>
       </c>
-      <c r="J28" s="23" t="n">
+      <c r="J28" s="24" t="n">
         <v>2.39277163882278</v>
       </c>
-      <c r="K28" s="23" t="n">
+      <c r="K28" s="24" t="n">
         <v>2.32135539972858</v>
       </c>
-      <c r="L28" s="23" t="n">
+      <c r="L28" s="24" t="n">
         <v>2.25407868201752</v>
       </c>
-      <c r="M28" s="23" t="n">
+      <c r="M28" s="24" t="n">
         <v>2.19059171218176</v>
       </c>
-      <c r="N28" s="23" t="n">
+      <c r="N28" s="24" t="n">
         <v>2.13144744598032</v>
       </c>
-      <c r="O28" s="23" t="n">
+      <c r="O28" s="24" t="n">
         <v>2.12905952964201</v>
       </c>
-      <c r="P28" s="23" t="n">
+      <c r="P28" s="24" t="n">
         <v>2.10034285656705</v>
       </c>
-      <c r="Q28" s="23" t="n">
+      <c r="Q28" s="24" t="n">
         <v>2.23025956242209</v>
       </c>
-      <c r="R28" s="23" t="n">
+      <c r="R28" s="24" t="n">
         <v>2.35504294313868</v>
       </c>
-      <c r="S28" s="23" t="n">
+      <c r="S28" s="24" t="n">
         <v>2.35541179788185</v>
       </c>
-      <c r="T28" s="23" t="n">
+      <c r="T28" s="24" t="n">
         <v>2.36031315194477</v>
       </c>
-      <c r="U28" s="23" t="n">
+      <c r="U28" s="24" t="n">
         <v>2.35165590313352</v>
       </c>
-      <c r="V28" s="23" t="n">
+      <c r="V28" s="24" t="n">
         <v>2.56058757469463</v>
       </c>
-      <c r="W28" s="23" t="n">
+      <c r="W28" s="24" t="n">
         <v>2.87481065894916</v>
       </c>
-      <c r="X28" s="23" t="n">
+      <c r="X28" s="24" t="n">
         <v>3.06557191712484</v>
       </c>
-      <c r="Y28" s="23" t="n">
+      <c r="Y28" s="24" t="n">
         <v>2.98617850593384</v>
       </c>
-      <c r="Z28" s="23" t="n">
+      <c r="Z28" s="24" t="n">
         <v>3.06868604745063</v>
       </c>
-      <c r="AA28" s="23" t="n">
+      <c r="AA28" s="24" t="n">
         <v>3.29541354111914</v>
       </c>
-      <c r="AB28" s="23" t="n">
+      <c r="AB28" s="24" t="n">
         <v>3.67339977719683</v>
       </c>
-      <c r="AC28" s="23" t="n">
+      <c r="AC28" s="24" t="n">
         <v>3.81918029496832</v>
       </c>
-      <c r="AD28" s="23" t="n">
+      <c r="AD28" s="24" t="n">
         <v>4.0248414567441</v>
       </c>
-      <c r="AE28" s="23" t="n">
+      <c r="AE28" s="24" t="n">
         <v>4.38798906506062</v>
       </c>
-      <c r="AF28" s="23" t="n">
+      <c r="AF28" s="24" t="n">
         <v>4.83510476122472</v>
       </c>
-      <c r="AG28" s="23" t="n">
+      <c r="AG28" s="24" t="n">
         <v>4.71774879385068</v>
       </c>
-      <c r="AH28" s="23" t="n">
+      <c r="AH28" s="24" t="n">
         <v>4.66328549875666</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="21" t="n"/>
-[...13 lines deleted...]
-      <c r="Q29" s="23" t="n">
+      <c r="C29" s="22" t="n"/>
+      <c r="D29" s="22" t="n"/>
+      <c r="E29" s="22" t="n"/>
+      <c r="F29" s="22" t="n"/>
+      <c r="G29" s="22" t="n"/>
+      <c r="H29" s="22" t="n"/>
+      <c r="I29" s="22" t="n"/>
+      <c r="J29" s="22" t="n"/>
+      <c r="K29" s="22" t="n"/>
+      <c r="L29" s="22" t="n"/>
+      <c r="M29" s="22" t="n"/>
+      <c r="N29" s="22" t="n"/>
+      <c r="O29" s="22" t="n"/>
+      <c r="P29" s="22" t="n"/>
+      <c r="Q29" s="24" t="n">
         <v>0.395821596762731</v>
       </c>
-      <c r="R29" s="23" t="n">
+      <c r="R29" s="24" t="n">
         <v>0.388598695031358</v>
       </c>
-      <c r="S29" s="23" t="n">
+      <c r="S29" s="24" t="n">
         <v>1.65550992656736</v>
       </c>
-      <c r="T29" s="23" t="n">
+      <c r="T29" s="24" t="n">
         <v>3.86234045974431</v>
       </c>
-      <c r="U29" s="23" t="n">
+      <c r="U29" s="24" t="n">
         <v>3.78670595427258</v>
       </c>
-      <c r="V29" s="23" t="n">
+      <c r="V29" s="24" t="n">
         <v>3.71397678896602</v>
       </c>
-      <c r="W29" s="23" t="n">
+      <c r="W29" s="24" t="n">
         <v>4.98916762620943</v>
       </c>
-      <c r="X29" s="23" t="n">
+      <c r="X29" s="24" t="n">
         <v>5.2915104755058</v>
       </c>
-      <c r="Y29" s="23" t="n">
+      <c r="Y29" s="24" t="n">
         <v>5.18872427405066</v>
       </c>
-      <c r="Z29" s="23" t="n">
+      <c r="Z29" s="24" t="n">
         <v>5.70084360136902</v>
       </c>
-      <c r="AA29" s="23" t="n">
+      <c r="AA29" s="24" t="n">
         <v>5.59424741720463</v>
       </c>
-      <c r="AB29" s="23" t="n">
+      <c r="AB29" s="24" t="n">
         <v>5.49156440197458</v>
       </c>
-      <c r="AC29" s="23" t="n">
+      <c r="AC29" s="24" t="n">
         <v>5.37942941149624</v>
       </c>
-      <c r="AD29" s="23" t="n">
+      <c r="AD29" s="24" t="n">
         <v>5.49302583173308</v>
       </c>
-      <c r="AE29" s="23" t="n">
+      <c r="AE29" s="24" t="n">
         <v>5.93101826930881</v>
       </c>
-      <c r="AF29" s="23" t="n">
+      <c r="AF29" s="24" t="n">
         <v>6.31555736108976</v>
       </c>
-      <c r="AG29" s="23" t="n">
+      <c r="AG29" s="24" t="n">
         <v>6.21877707109289</v>
       </c>
-      <c r="AH29" s="23" t="n">
+      <c r="AH29" s="24" t="n">
         <v>6.1100306446269</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="23" t="n">
+      <c r="C30" s="24" t="n">
         <v>18.2057040805281</v>
       </c>
-      <c r="D30" s="23" t="n">
+      <c r="D30" s="24" t="n">
         <v>18.1679688840097</v>
       </c>
-      <c r="E30" s="23" t="n">
+      <c r="E30" s="24" t="n">
         <v>18.0127990008878</v>
       </c>
-      <c r="F30" s="23" t="n">
+      <c r="F30" s="24" t="n">
         <v>18.0669939316404</v>
       </c>
-      <c r="G30" s="23" t="n">
+      <c r="G30" s="24" t="n">
         <v>18.365138861672</v>
       </c>
-      <c r="H30" s="23" t="n">
+      <c r="H30" s="24" t="n">
         <v>18.3867119722382</v>
       </c>
-      <c r="I30" s="23" t="n">
+      <c r="I30" s="24" t="n">
         <v>18.8527205178606</v>
       </c>
-      <c r="J30" s="23" t="n">
+      <c r="J30" s="24" t="n">
         <v>18.9821461533728</v>
       </c>
-      <c r="K30" s="23" t="n">
+      <c r="K30" s="24" t="n">
         <v>18.9152249665334</v>
       </c>
-      <c r="L30" s="23" t="n">
+      <c r="L30" s="24" t="n">
         <v>19.0180644372937</v>
       </c>
-      <c r="M30" s="23" t="n">
+      <c r="M30" s="24" t="n">
         <v>19.5184628966301</v>
       </c>
-      <c r="N30" s="23" t="n">
+      <c r="N30" s="24" t="n">
         <v>19.4826739438018</v>
       </c>
-      <c r="O30" s="23" t="n">
+      <c r="O30" s="24" t="n">
         <v>19.3633808689516</v>
       </c>
-      <c r="P30" s="23" t="n">
+      <c r="P30" s="24" t="n">
         <v>19.408667117612</v>
       </c>
-      <c r="Q30" s="23" t="n">
+      <c r="Q30" s="24" t="n">
         <v>19.4051346336266</v>
       </c>
-      <c r="R30" s="23" t="n">
+      <c r="R30" s="24" t="n">
         <v>19.4877637089273</v>
       </c>
-      <c r="S30" s="23" t="n">
+      <c r="S30" s="24" t="n">
         <v>19.466992612418</v>
       </c>
-      <c r="T30" s="23" t="n">
+      <c r="T30" s="24" t="n">
         <v>19.3492416456566</v>
       </c>
-      <c r="U30" s="23" t="n">
+      <c r="U30" s="24" t="n">
         <v>19.6158685916083</v>
       </c>
-      <c r="V30" s="23" t="n">
+      <c r="V30" s="24" t="n">
         <v>19.498635340502</v>
       </c>
-      <c r="W30" s="23" t="n">
+      <c r="W30" s="24" t="n">
         <v>19.3827950417327</v>
       </c>
-      <c r="X30" s="23" t="n">
+      <c r="X30" s="24" t="n">
         <v>19.3766782837227</v>
       </c>
-      <c r="Y30" s="23" t="n">
+      <c r="Y30" s="24" t="n">
         <v>19.3207497009171</v>
       </c>
-      <c r="Z30" s="23" t="n">
+      <c r="Z30" s="24" t="n">
         <v>19.2651430519001</v>
       </c>
-      <c r="AA30" s="23" t="n">
+      <c r="AA30" s="24" t="n">
         <v>19.2098555649957</v>
       </c>
-      <c r="AB30" s="23" t="n">
+      <c r="AB30" s="24" t="n">
         <v>19.1548845002541</v>
       </c>
-      <c r="AC30" s="23" t="n">
+      <c r="AC30" s="24" t="n">
         <v>19.1334608019805</v>
       </c>
-      <c r="AD30" s="23" t="n">
+      <c r="AD30" s="24" t="n">
         <v>19.1120849726547</v>
       </c>
-      <c r="AE30" s="23" t="n">
+      <c r="AE30" s="24" t="n">
         <v>19.0907568520187</v>
       </c>
-      <c r="AF30" s="23" t="n">
+      <c r="AF30" s="24" t="n">
         <v>19.069476280529</v>
       </c>
-      <c r="AG30" s="23" t="n">
+      <c r="AG30" s="24" t="n">
         <v>19.0599440693633</v>
       </c>
-      <c r="AH30" s="23" t="n">
+      <c r="AH30" s="24" t="n">
         <v>19.0951948039776</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="21" t="n"/>
-[...20 lines deleted...]
-      <c r="X31" s="23" t="n">
+      <c r="C31" s="22" t="n"/>
+      <c r="D31" s="22" t="n"/>
+      <c r="E31" s="22" t="n"/>
+      <c r="F31" s="22" t="n"/>
+      <c r="G31" s="22" t="n"/>
+      <c r="H31" s="22" t="n"/>
+      <c r="I31" s="22" t="n"/>
+      <c r="J31" s="22" t="n"/>
+      <c r="K31" s="22" t="n"/>
+      <c r="L31" s="22" t="n"/>
+      <c r="M31" s="22" t="n"/>
+      <c r="N31" s="22" t="n"/>
+      <c r="O31" s="22" t="n"/>
+      <c r="P31" s="22" t="n"/>
+      <c r="Q31" s="22" t="n"/>
+      <c r="R31" s="22" t="n"/>
+      <c r="S31" s="22" t="n"/>
+      <c r="T31" s="22" t="n"/>
+      <c r="U31" s="22" t="n"/>
+      <c r="V31" s="22" t="n"/>
+      <c r="W31" s="22" t="n"/>
+      <c r="X31" s="24" t="n">
         <v>2.73526913608683</v>
       </c>
-      <c r="Y31" s="23" t="n">
+      <c r="Y31" s="24" t="n">
         <v>2.62029209361338</v>
       </c>
-      <c r="Z31" s="23" t="n">
+      <c r="Z31" s="24" t="n">
         <v>2.51459124657552</v>
       </c>
-      <c r="AA31" s="23" t="n">
+      <c r="AA31" s="24" t="n">
         <v>2.41708753673336</v>
       </c>
-      <c r="AB31" s="23" t="n">
+      <c r="AB31" s="24" t="n">
         <v>2.32686302124793</v>
       </c>
-      <c r="AC31" s="23" t="n">
+      <c r="AC31" s="24" t="n">
         <v>2.22996842834172</v>
       </c>
-      <c r="AD31" s="23" t="n">
+      <c r="AD31" s="24" t="n">
         <v>2.14082094849635</v>
       </c>
-      <c r="AE31" s="23" t="n">
+      <c r="AE31" s="24" t="n">
         <v>2.05852717797592</v>
       </c>
-      <c r="AF31" s="23" t="n">
+      <c r="AF31" s="24" t="n">
         <v>1.98232599872713</v>
       </c>
-      <c r="AG31" s="23" t="n">
+      <c r="AG31" s="24" t="n">
         <v>1.91156496805674</v>
       </c>
-      <c r="AH31" s="23" t="n">
+      <c r="AH31" s="24" t="n">
         <v>1.86216089070095</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH32" s="21" t="n"/>
+      <c r="C32" s="22" t="n"/>
+      <c r="D32" s="22" t="n"/>
+      <c r="E32" s="22" t="n"/>
+      <c r="F32" s="22" t="n"/>
+      <c r="G32" s="22" t="n"/>
+      <c r="H32" s="22" t="n"/>
+      <c r="I32" s="22" t="n"/>
+      <c r="J32" s="22" t="n"/>
+      <c r="K32" s="22" t="n"/>
+      <c r="L32" s="22" t="n"/>
+      <c r="M32" s="22" t="n"/>
+      <c r="N32" s="22" t="n"/>
+      <c r="O32" s="22" t="n"/>
+      <c r="P32" s="22" t="n"/>
+      <c r="Q32" s="22" t="n"/>
+      <c r="R32" s="22" t="n"/>
+      <c r="S32" s="22" t="n"/>
+      <c r="T32" s="22" t="n"/>
+      <c r="U32" s="22" t="n"/>
+      <c r="V32" s="22" t="n"/>
+      <c r="W32" s="22" t="n"/>
+      <c r="X32" s="22" t="n"/>
+      <c r="Y32" s="22" t="n"/>
+      <c r="Z32" s="22" t="n"/>
+      <c r="AA32" s="22" t="n"/>
+      <c r="AB32" s="22" t="n"/>
+      <c r="AC32" s="22" t="n"/>
+      <c r="AD32" s="22" t="n"/>
+      <c r="AE32" s="22" t="n"/>
+      <c r="AF32" s="22" t="n"/>
+      <c r="AG32" s="22" t="n"/>
+      <c r="AH32" s="22" t="n"/>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH33" s="21" t="n"/>
+      <c r="C33" s="22" t="n"/>
+      <c r="D33" s="22" t="n"/>
+      <c r="E33" s="22" t="n"/>
+      <c r="F33" s="22" t="n"/>
+      <c r="G33" s="22" t="n"/>
+      <c r="H33" s="22" t="n"/>
+      <c r="I33" s="22" t="n"/>
+      <c r="J33" s="22" t="n"/>
+      <c r="K33" s="22" t="n"/>
+      <c r="L33" s="22" t="n"/>
+      <c r="M33" s="22" t="n"/>
+      <c r="N33" s="22" t="n"/>
+      <c r="O33" s="22" t="n"/>
+      <c r="P33" s="22" t="n"/>
+      <c r="Q33" s="22" t="n"/>
+      <c r="R33" s="22" t="n"/>
+      <c r="S33" s="22" t="n"/>
+      <c r="T33" s="22" t="n"/>
+      <c r="U33" s="22" t="n"/>
+      <c r="V33" s="22" t="n"/>
+      <c r="W33" s="22" t="n"/>
+      <c r="X33" s="22" t="n"/>
+      <c r="Y33" s="22" t="n"/>
+      <c r="Z33" s="22" t="n"/>
+      <c r="AA33" s="22" t="n"/>
+      <c r="AB33" s="22" t="n"/>
+      <c r="AC33" s="22" t="n"/>
+      <c r="AD33" s="22" t="n"/>
+      <c r="AE33" s="22" t="n"/>
+      <c r="AF33" s="22" t="n"/>
+      <c r="AG33" s="22" t="n"/>
+      <c r="AH33" s="22" t="n"/>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH34" s="21" t="n"/>
+      <c r="C34" s="22" t="n"/>
+      <c r="D34" s="22" t="n"/>
+      <c r="E34" s="22" t="n"/>
+      <c r="F34" s="22" t="n"/>
+      <c r="G34" s="22" t="n"/>
+      <c r="H34" s="22" t="n"/>
+      <c r="I34" s="22" t="n"/>
+      <c r="J34" s="22" t="n"/>
+      <c r="K34" s="22" t="n"/>
+      <c r="L34" s="22" t="n"/>
+      <c r="M34" s="22" t="n"/>
+      <c r="N34" s="22" t="n"/>
+      <c r="O34" s="22" t="n"/>
+      <c r="P34" s="22" t="n"/>
+      <c r="Q34" s="22" t="n"/>
+      <c r="R34" s="22" t="n"/>
+      <c r="S34" s="22" t="n"/>
+      <c r="T34" s="22" t="n"/>
+      <c r="U34" s="22" t="n"/>
+      <c r="V34" s="22" t="n"/>
+      <c r="W34" s="22" t="n"/>
+      <c r="X34" s="22" t="n"/>
+      <c r="Y34" s="22" t="n"/>
+      <c r="Z34" s="22" t="n"/>
+      <c r="AA34" s="22" t="n"/>
+      <c r="AB34" s="22" t="n"/>
+      <c r="AC34" s="22" t="n"/>
+      <c r="AD34" s="22" t="n"/>
+      <c r="AE34" s="22" t="n"/>
+      <c r="AF34" s="22" t="n"/>
+      <c r="AG34" s="22" t="n"/>
+      <c r="AH34" s="22" t="n"/>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I35" s="23" t="n">
+      <c r="C35" s="22" t="n"/>
+      <c r="D35" s="22" t="n"/>
+      <c r="E35" s="22" t="n"/>
+      <c r="F35" s="22" t="n"/>
+      <c r="G35" s="22" t="n"/>
+      <c r="H35" s="22" t="n"/>
+      <c r="I35" s="24" t="n">
         <v>13.473518826388</v>
       </c>
-      <c r="J35" s="23" t="n">
+      <c r="J35" s="24" t="n">
         <v>12.6791194244109</v>
       </c>
-      <c r="K35" s="23" t="n">
+      <c r="K35" s="24" t="n">
         <v>17.5944866549775</v>
       </c>
-      <c r="L35" s="23" t="n">
+      <c r="L35" s="24" t="n">
         <v>19.5307994555981</v>
       </c>
-      <c r="M35" s="23" t="n">
+      <c r="M35" s="24" t="n">
         <v>18.5523336498429</v>
       </c>
-      <c r="N35" s="23" t="n">
+      <c r="N35" s="24" t="n">
         <v>17.8751134788208</v>
       </c>
-      <c r="O35" s="23" t="n">
+      <c r="O35" s="24" t="n">
         <v>17.2455935471605</v>
       </c>
-      <c r="P35" s="23" t="n">
+      <c r="P35" s="24" t="n">
         <v>16.6589056279554</v>
       </c>
-      <c r="Q35" s="23" t="n">
+      <c r="Q35" s="24" t="n">
         <v>16.1108221593576</v>
       </c>
-      <c r="R35" s="23" t="n">
+      <c r="R35" s="24" t="n">
         <v>15.5976542110596</v>
       </c>
-      <c r="S35" s="23" t="n">
+      <c r="S35" s="24" t="n">
         <v>15.1063690593014</v>
       </c>
-      <c r="T35" s="23" t="n">
+      <c r="T35" s="24" t="n">
         <v>14.6450872651164</v>
       </c>
-      <c r="U35" s="23" t="n">
+      <c r="U35" s="24" t="n">
         <v>14.2111417589365</v>
       </c>
-      <c r="V35" s="23" t="n">
+      <c r="V35" s="24" t="n">
         <v>13.8021724836846</v>
       </c>
-      <c r="W35" s="23" t="n">
+      <c r="W35" s="24" t="n">
         <v>13.4160834543773</v>
       </c>
-      <c r="X35" s="23" t="n">
+      <c r="X35" s="24" t="n">
         <v>12.9921279980358</v>
       </c>
-      <c r="Y35" s="23" t="n">
+      <c r="Y35" s="24" t="n">
         <v>12.594146201179</v>
       </c>
-      <c r="Z35" s="23" t="n">
+      <c r="Z35" s="24" t="n">
         <v>12.2198220909366</v>
       </c>
-      <c r="AA35" s="23" t="n">
+      <c r="AA35" s="24" t="n">
         <v>11.8671070889612</v>
       </c>
-      <c r="AB35" s="23" t="n">
+      <c r="AB35" s="24" t="n">
         <v>12.1472197625048</v>
       </c>
-      <c r="AC35" s="23" t="n">
+      <c r="AC35" s="24" t="n">
         <v>14.0294155217753</v>
       </c>
-      <c r="AD35" s="23" t="n">
+      <c r="AD35" s="24" t="n">
         <v>16.8283931557406</v>
       </c>
-      <c r="AE35" s="23" t="n">
+      <c r="AE35" s="24" t="n">
         <v>16.352295346972</v>
       </c>
-      <c r="AF35" s="23" t="n">
+      <c r="AF35" s="24" t="n">
         <v>15.9023952603992</v>
       </c>
-      <c r="AG35" s="23" t="n">
+      <c r="AG35" s="24" t="n">
         <v>15.4765884643369</v>
       </c>
-      <c r="AH35" s="23" t="n">
+      <c r="AH35" s="24" t="n">
         <v>15.1016821009567</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH36" s="21" t="n"/>
+      <c r="C36" s="22" t="n"/>
+      <c r="D36" s="22" t="n"/>
+      <c r="E36" s="22" t="n"/>
+      <c r="F36" s="22" t="n"/>
+      <c r="G36" s="22" t="n"/>
+      <c r="H36" s="22" t="n"/>
+      <c r="I36" s="22" t="n"/>
+      <c r="J36" s="22" t="n"/>
+      <c r="K36" s="22" t="n"/>
+      <c r="L36" s="22" t="n"/>
+      <c r="M36" s="22" t="n"/>
+      <c r="N36" s="22" t="n"/>
+      <c r="O36" s="22" t="n"/>
+      <c r="P36" s="22" t="n"/>
+      <c r="Q36" s="22" t="n"/>
+      <c r="R36" s="22" t="n"/>
+      <c r="S36" s="22" t="n"/>
+      <c r="T36" s="22" t="n"/>
+      <c r="U36" s="22" t="n"/>
+      <c r="V36" s="22" t="n"/>
+      <c r="W36" s="22" t="n"/>
+      <c r="X36" s="22" t="n"/>
+      <c r="Y36" s="22" t="n"/>
+      <c r="Z36" s="22" t="n"/>
+      <c r="AA36" s="22" t="n"/>
+      <c r="AB36" s="22" t="n"/>
+      <c r="AC36" s="22" t="n"/>
+      <c r="AD36" s="22" t="n"/>
+      <c r="AE36" s="22" t="n"/>
+      <c r="AF36" s="22" t="n"/>
+      <c r="AG36" s="22" t="n"/>
+      <c r="AH36" s="22" t="n"/>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH37" s="21" t="n"/>
+      <c r="C37" s="22" t="n"/>
+      <c r="D37" s="22" t="n"/>
+      <c r="E37" s="22" t="n"/>
+      <c r="F37" s="22" t="n"/>
+      <c r="G37" s="22" t="n"/>
+      <c r="H37" s="22" t="n"/>
+      <c r="I37" s="22" t="n"/>
+      <c r="J37" s="22" t="n"/>
+      <c r="K37" s="22" t="n"/>
+      <c r="L37" s="22" t="n"/>
+      <c r="M37" s="22" t="n"/>
+      <c r="N37" s="22" t="n"/>
+      <c r="O37" s="22" t="n"/>
+      <c r="P37" s="22" t="n"/>
+      <c r="Q37" s="22" t="n"/>
+      <c r="R37" s="22" t="n"/>
+      <c r="S37" s="22" t="n"/>
+      <c r="T37" s="22" t="n"/>
+      <c r="U37" s="22" t="n"/>
+      <c r="V37" s="22" t="n"/>
+      <c r="W37" s="22" t="n"/>
+      <c r="X37" s="22" t="n"/>
+      <c r="Y37" s="22" t="n"/>
+      <c r="Z37" s="22" t="n"/>
+      <c r="AA37" s="22" t="n"/>
+      <c r="AB37" s="22" t="n"/>
+      <c r="AC37" s="22" t="n"/>
+      <c r="AD37" s="22" t="n"/>
+      <c r="AE37" s="22" t="n"/>
+      <c r="AF37" s="22" t="n"/>
+      <c r="AG37" s="22" t="n"/>
+      <c r="AH37" s="22" t="n"/>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH38" s="21" t="n"/>
+      <c r="C38" s="22" t="n"/>
+      <c r="D38" s="22" t="n"/>
+      <c r="E38" s="22" t="n"/>
+      <c r="F38" s="22" t="n"/>
+      <c r="G38" s="22" t="n"/>
+      <c r="H38" s="22" t="n"/>
+      <c r="I38" s="22" t="n"/>
+      <c r="J38" s="22" t="n"/>
+      <c r="K38" s="22" t="n"/>
+      <c r="L38" s="22" t="n"/>
+      <c r="M38" s="22" t="n"/>
+      <c r="N38" s="22" t="n"/>
+      <c r="O38" s="22" t="n"/>
+      <c r="P38" s="22" t="n"/>
+      <c r="Q38" s="22" t="n"/>
+      <c r="R38" s="22" t="n"/>
+      <c r="S38" s="22" t="n"/>
+      <c r="T38" s="22" t="n"/>
+      <c r="U38" s="22" t="n"/>
+      <c r="V38" s="22" t="n"/>
+      <c r="W38" s="22" t="n"/>
+      <c r="X38" s="22" t="n"/>
+      <c r="Y38" s="22" t="n"/>
+      <c r="Z38" s="22" t="n"/>
+      <c r="AA38" s="22" t="n"/>
+      <c r="AB38" s="22" t="n"/>
+      <c r="AC38" s="22" t="n"/>
+      <c r="AD38" s="22" t="n"/>
+      <c r="AE38" s="22" t="n"/>
+      <c r="AF38" s="22" t="n"/>
+      <c r="AG38" s="22" t="n"/>
+      <c r="AH38" s="22" t="n"/>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH39" s="21" t="n"/>
+      <c r="C39" s="22" t="n"/>
+      <c r="D39" s="22" t="n"/>
+      <c r="E39" s="22" t="n"/>
+      <c r="F39" s="22" t="n"/>
+      <c r="G39" s="22" t="n"/>
+      <c r="H39" s="22" t="n"/>
+      <c r="I39" s="22" t="n"/>
+      <c r="J39" s="22" t="n"/>
+      <c r="K39" s="22" t="n"/>
+      <c r="L39" s="22" t="n"/>
+      <c r="M39" s="22" t="n"/>
+      <c r="N39" s="22" t="n"/>
+      <c r="O39" s="22" t="n"/>
+      <c r="P39" s="22" t="n"/>
+      <c r="Q39" s="22" t="n"/>
+      <c r="R39" s="22" t="n"/>
+      <c r="S39" s="22" t="n"/>
+      <c r="T39" s="22" t="n"/>
+      <c r="U39" s="22" t="n"/>
+      <c r="V39" s="22" t="n"/>
+      <c r="W39" s="22" t="n"/>
+      <c r="X39" s="22" t="n"/>
+      <c r="Y39" s="22" t="n"/>
+      <c r="Z39" s="22" t="n"/>
+      <c r="AA39" s="22" t="n"/>
+      <c r="AB39" s="22" t="n"/>
+      <c r="AC39" s="22" t="n"/>
+      <c r="AD39" s="22" t="n"/>
+      <c r="AE39" s="22" t="n"/>
+      <c r="AF39" s="22" t="n"/>
+      <c r="AG39" s="22" t="n"/>
+      <c r="AH39" s="22" t="n"/>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH40" s="21" t="n"/>
+      <c r="C40" s="22" t="n"/>
+      <c r="D40" s="22" t="n"/>
+      <c r="E40" s="22" t="n"/>
+      <c r="F40" s="22" t="n"/>
+      <c r="G40" s="22" t="n"/>
+      <c r="H40" s="22" t="n"/>
+      <c r="I40" s="22" t="n"/>
+      <c r="J40" s="22" t="n"/>
+      <c r="K40" s="22" t="n"/>
+      <c r="L40" s="22" t="n"/>
+      <c r="M40" s="22" t="n"/>
+      <c r="N40" s="22" t="n"/>
+      <c r="O40" s="22" t="n"/>
+      <c r="P40" s="22" t="n"/>
+      <c r="Q40" s="22" t="n"/>
+      <c r="R40" s="22" t="n"/>
+      <c r="S40" s="22" t="n"/>
+      <c r="T40" s="22" t="n"/>
+      <c r="U40" s="22" t="n"/>
+      <c r="V40" s="22" t="n"/>
+      <c r="W40" s="22" t="n"/>
+      <c r="X40" s="22" t="n"/>
+      <c r="Y40" s="22" t="n"/>
+      <c r="Z40" s="22" t="n"/>
+      <c r="AA40" s="22" t="n"/>
+      <c r="AB40" s="22" t="n"/>
+      <c r="AC40" s="22" t="n"/>
+      <c r="AD40" s="22" t="n"/>
+      <c r="AE40" s="22" t="n"/>
+      <c r="AF40" s="22" t="n"/>
+      <c r="AG40" s="22" t="n"/>
+      <c r="AH40" s="22" t="n"/>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH41" s="21" t="n"/>
+      <c r="C41" s="22" t="n"/>
+      <c r="D41" s="22" t="n"/>
+      <c r="E41" s="22" t="n"/>
+      <c r="F41" s="22" t="n"/>
+      <c r="G41" s="22" t="n"/>
+      <c r="H41" s="22" t="n"/>
+      <c r="I41" s="22" t="n"/>
+      <c r="J41" s="22" t="n"/>
+      <c r="K41" s="22" t="n"/>
+      <c r="L41" s="22" t="n"/>
+      <c r="M41" s="22" t="n"/>
+      <c r="N41" s="22" t="n"/>
+      <c r="O41" s="22" t="n"/>
+      <c r="P41" s="22" t="n"/>
+      <c r="Q41" s="22" t="n"/>
+      <c r="R41" s="22" t="n"/>
+      <c r="S41" s="22" t="n"/>
+      <c r="T41" s="22" t="n"/>
+      <c r="U41" s="22" t="n"/>
+      <c r="V41" s="22" t="n"/>
+      <c r="W41" s="22" t="n"/>
+      <c r="X41" s="22" t="n"/>
+      <c r="Y41" s="22" t="n"/>
+      <c r="Z41" s="22" t="n"/>
+      <c r="AA41" s="22" t="n"/>
+      <c r="AB41" s="22" t="n"/>
+      <c r="AC41" s="22" t="n"/>
+      <c r="AD41" s="22" t="n"/>
+      <c r="AE41" s="22" t="n"/>
+      <c r="AF41" s="22" t="n"/>
+      <c r="AG41" s="22" t="n"/>
+      <c r="AH41" s="22" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH42" s="21" t="n"/>
+      <c r="C42" s="22" t="n"/>
+      <c r="D42" s="22" t="n"/>
+      <c r="E42" s="22" t="n"/>
+      <c r="F42" s="22" t="n"/>
+      <c r="G42" s="22" t="n"/>
+      <c r="H42" s="22" t="n"/>
+      <c r="I42" s="22" t="n"/>
+      <c r="J42" s="22" t="n"/>
+      <c r="K42" s="22" t="n"/>
+      <c r="L42" s="22" t="n"/>
+      <c r="M42" s="22" t="n"/>
+      <c r="N42" s="22" t="n"/>
+      <c r="O42" s="22" t="n"/>
+      <c r="P42" s="22" t="n"/>
+      <c r="Q42" s="22" t="n"/>
+      <c r="R42" s="22" t="n"/>
+      <c r="S42" s="22" t="n"/>
+      <c r="T42" s="22" t="n"/>
+      <c r="U42" s="22" t="n"/>
+      <c r="V42" s="22" t="n"/>
+      <c r="W42" s="22" t="n"/>
+      <c r="X42" s="22" t="n"/>
+      <c r="Y42" s="22" t="n"/>
+      <c r="Z42" s="22" t="n"/>
+      <c r="AA42" s="22" t="n"/>
+      <c r="AB42" s="22" t="n"/>
+      <c r="AC42" s="22" t="n"/>
+      <c r="AD42" s="22" t="n"/>
+      <c r="AE42" s="22" t="n"/>
+      <c r="AF42" s="22" t="n"/>
+      <c r="AG42" s="22" t="n"/>
+      <c r="AH42" s="22" t="n"/>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH43" s="21" t="n"/>
+      <c r="C43" s="22" t="n"/>
+      <c r="D43" s="22" t="n"/>
+      <c r="E43" s="22" t="n"/>
+      <c r="F43" s="22" t="n"/>
+      <c r="G43" s="22" t="n"/>
+      <c r="H43" s="22" t="n"/>
+      <c r="I43" s="22" t="n"/>
+      <c r="J43" s="22" t="n"/>
+      <c r="K43" s="22" t="n"/>
+      <c r="L43" s="22" t="n"/>
+      <c r="M43" s="22" t="n"/>
+      <c r="N43" s="22" t="n"/>
+      <c r="O43" s="22" t="n"/>
+      <c r="P43" s="22" t="n"/>
+      <c r="Q43" s="22" t="n"/>
+      <c r="R43" s="22" t="n"/>
+      <c r="S43" s="22" t="n"/>
+      <c r="T43" s="22" t="n"/>
+      <c r="U43" s="22" t="n"/>
+      <c r="V43" s="22" t="n"/>
+      <c r="W43" s="22" t="n"/>
+      <c r="X43" s="22" t="n"/>
+      <c r="Y43" s="22" t="n"/>
+      <c r="Z43" s="22" t="n"/>
+      <c r="AA43" s="22" t="n"/>
+      <c r="AB43" s="22" t="n"/>
+      <c r="AC43" s="22" t="n"/>
+      <c r="AD43" s="22" t="n"/>
+      <c r="AE43" s="22" t="n"/>
+      <c r="AF43" s="22" t="n"/>
+      <c r="AG43" s="22" t="n"/>
+      <c r="AH43" s="22" t="n"/>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="21" t="n"/>
-[...17 lines deleted...]
-      <c r="U44" s="23" t="n">
+      <c r="C44" s="22" t="n"/>
+      <c r="D44" s="22" t="n"/>
+      <c r="E44" s="22" t="n"/>
+      <c r="F44" s="22" t="n"/>
+      <c r="G44" s="22" t="n"/>
+      <c r="H44" s="22" t="n"/>
+      <c r="I44" s="22" t="n"/>
+      <c r="J44" s="22" t="n"/>
+      <c r="K44" s="22" t="n"/>
+      <c r="L44" s="22" t="n"/>
+      <c r="M44" s="22" t="n"/>
+      <c r="N44" s="22" t="n"/>
+      <c r="O44" s="22" t="n"/>
+      <c r="P44" s="22" t="n"/>
+      <c r="Q44" s="22" t="n"/>
+      <c r="R44" s="22" t="n"/>
+      <c r="S44" s="22" t="n"/>
+      <c r="T44" s="22" t="n"/>
+      <c r="U44" s="24" t="n">
         <v>4.85695484598752</v>
       </c>
-      <c r="V44" s="23" t="n">
+      <c r="V44" s="24" t="n">
         <v>4.78188437095082</v>
       </c>
-      <c r="W44" s="23" t="n">
+      <c r="W44" s="24" t="n">
         <v>4.70909919489594</v>
       </c>
-      <c r="X44" s="23" t="n">
+      <c r="X44" s="24" t="n">
         <v>4.62313955916127</v>
       </c>
-      <c r="Y44" s="23" t="n">
+      <c r="Y44" s="24" t="n">
         <v>4.54026187058789</v>
       </c>
-      <c r="Z44" s="23" t="n">
+      <c r="Z44" s="24" t="n">
         <v>4.46030330062444</v>
       </c>
-      <c r="AA44" s="23" t="n">
+      <c r="AA44" s="24" t="n">
         <v>4.38311229250911</v>
       </c>
-      <c r="AB44" s="23" t="n">
+      <c r="AB44" s="24" t="n">
         <v>4.30854760250173</v>
       </c>
-      <c r="AC44" s="23" t="n">
+      <c r="AC44" s="24" t="n">
         <v>4.22654268808115</v>
       </c>
-      <c r="AD44" s="23" t="n">
+      <c r="AD44" s="24" t="n">
         <v>4.14760108105215</v>
       </c>
-      <c r="AE44" s="23" t="n">
+      <c r="AE44" s="24" t="n">
         <v>4.07155428301242</v>
       </c>
-      <c r="AF44" s="23" t="n">
+      <c r="AF44" s="24" t="n">
         <v>3.99824593081744</v>
       </c>
-      <c r="AG44" s="23" t="n">
+      <c r="AG44" s="24" t="n">
         <v>3.92753072342581</v>
       </c>
-      <c r="AH44" s="23" t="n">
+      <c r="AH44" s="24" t="n">
         <v>3.87277315543562</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="21" t="n"/>
-[...22 lines deleted...]
-      <c r="Z45" s="23" t="n">
+      <c r="C45" s="22" t="n"/>
+      <c r="D45" s="22" t="n"/>
+      <c r="E45" s="22" t="n"/>
+      <c r="F45" s="22" t="n"/>
+      <c r="G45" s="22" t="n"/>
+      <c r="H45" s="22" t="n"/>
+      <c r="I45" s="22" t="n"/>
+      <c r="J45" s="22" t="n"/>
+      <c r="K45" s="22" t="n"/>
+      <c r="L45" s="22" t="n"/>
+      <c r="M45" s="22" t="n"/>
+      <c r="N45" s="22" t="n"/>
+      <c r="O45" s="22" t="n"/>
+      <c r="P45" s="22" t="n"/>
+      <c r="Q45" s="22" t="n"/>
+      <c r="R45" s="22" t="n"/>
+      <c r="S45" s="22" t="n"/>
+      <c r="T45" s="22" t="n"/>
+      <c r="U45" s="22" t="n"/>
+      <c r="V45" s="22" t="n"/>
+      <c r="W45" s="22" t="n"/>
+      <c r="X45" s="22" t="n"/>
+      <c r="Y45" s="22" t="n"/>
+      <c r="Z45" s="24" t="n">
         <v>0.718978475382177</v>
       </c>
-      <c r="AA45" s="23" t="n">
+      <c r="AA45" s="24" t="n">
         <v>0.698514802304788</v>
       </c>
-      <c r="AB45" s="23" t="n">
+      <c r="AB45" s="24" t="n">
         <v>0.67918377203574</v>
       </c>
-      <c r="AC45" s="23" t="n">
+      <c r="AC45" s="24" t="n">
         <v>0.658663177215523</v>
       </c>
-      <c r="AD45" s="23" t="n">
+      <c r="AD45" s="24" t="n">
         <v>1.07031292919074</v>
       </c>
-      <c r="AE45" s="23" t="n">
+      <c r="AE45" s="24" t="n">
         <v>1.03981765463146</v>
       </c>
-      <c r="AF45" s="23" t="n">
+      <c r="AF45" s="24" t="n">
         <v>1.01101197825519</v>
       </c>
-      <c r="AG45" s="23" t="n">
+      <c r="AG45" s="24" t="n">
         <v>1.51046223626763</v>
       </c>
-      <c r="AH45" s="23" t="n">
+      <c r="AH45" s="24" t="n">
         <v>1.46877187814018</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH46" s="21" t="n"/>
+      <c r="C46" s="22" t="n"/>
+      <c r="D46" s="22" t="n"/>
+      <c r="E46" s="22" t="n"/>
+      <c r="F46" s="22" t="n"/>
+      <c r="G46" s="22" t="n"/>
+      <c r="H46" s="22" t="n"/>
+      <c r="I46" s="22" t="n"/>
+      <c r="J46" s="22" t="n"/>
+      <c r="K46" s="22" t="n"/>
+      <c r="L46" s="22" t="n"/>
+      <c r="M46" s="22" t="n"/>
+      <c r="N46" s="22" t="n"/>
+      <c r="O46" s="22" t="n"/>
+      <c r="P46" s="22" t="n"/>
+      <c r="Q46" s="22" t="n"/>
+      <c r="R46" s="22" t="n"/>
+      <c r="S46" s="22" t="n"/>
+      <c r="T46" s="22" t="n"/>
+      <c r="U46" s="22" t="n"/>
+      <c r="V46" s="22" t="n"/>
+      <c r="W46" s="22" t="n"/>
+      <c r="X46" s="22" t="n"/>
+      <c r="Y46" s="22" t="n"/>
+      <c r="Z46" s="22" t="n"/>
+      <c r="AA46" s="22" t="n"/>
+      <c r="AB46" s="22" t="n"/>
+      <c r="AC46" s="22" t="n"/>
+      <c r="AD46" s="22" t="n"/>
+      <c r="AE46" s="22" t="n"/>
+      <c r="AF46" s="22" t="n"/>
+      <c r="AG46" s="22" t="n"/>
+      <c r="AH46" s="22" t="n"/>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH47" s="21" t="n"/>
+      <c r="C47" s="22" t="n"/>
+      <c r="D47" s="22" t="n"/>
+      <c r="E47" s="22" t="n"/>
+      <c r="F47" s="22" t="n"/>
+      <c r="G47" s="22" t="n"/>
+      <c r="H47" s="22" t="n"/>
+      <c r="I47" s="22" t="n"/>
+      <c r="J47" s="22" t="n"/>
+      <c r="K47" s="22" t="n"/>
+      <c r="L47" s="22" t="n"/>
+      <c r="M47" s="22" t="n"/>
+      <c r="N47" s="22" t="n"/>
+      <c r="O47" s="22" t="n"/>
+      <c r="P47" s="22" t="n"/>
+      <c r="Q47" s="22" t="n"/>
+      <c r="R47" s="22" t="n"/>
+      <c r="S47" s="22" t="n"/>
+      <c r="T47" s="22" t="n"/>
+      <c r="U47" s="22" t="n"/>
+      <c r="V47" s="22" t="n"/>
+      <c r="W47" s="22" t="n"/>
+      <c r="X47" s="22" t="n"/>
+      <c r="Y47" s="22" t="n"/>
+      <c r="Z47" s="22" t="n"/>
+      <c r="AA47" s="22" t="n"/>
+      <c r="AB47" s="22" t="n"/>
+      <c r="AC47" s="22" t="n"/>
+      <c r="AD47" s="22" t="n"/>
+      <c r="AE47" s="22" t="n"/>
+      <c r="AF47" s="22" t="n"/>
+      <c r="AG47" s="22" t="n"/>
+      <c r="AH47" s="22" t="n"/>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="23" t="n">
+      <c r="C48" s="24" t="n">
         <v>1.34312320916905</v>
       </c>
-      <c r="D48" s="23" t="n">
+      <c r="D48" s="24" t="n">
         <v>1.29339780777694</v>
       </c>
-      <c r="E48" s="23" t="n">
+      <c r="E48" s="24" t="n">
         <v>1.24722285045299</v>
       </c>
-      <c r="F48" s="23" t="n">
+      <c r="F48" s="24" t="n">
         <v>1.20423118669758</v>
       </c>
-      <c r="G48" s="23" t="n">
+      <c r="G48" s="24" t="n">
         <v>1.16410460178309</v>
       </c>
-      <c r="H48" s="23" t="n">
+      <c r="H48" s="24" t="n">
         <v>1.12656592663802</v>
       </c>
-      <c r="I48" s="23" t="n">
+      <c r="I48" s="24" t="n">
         <v>1.09981640398162</v>
       </c>
-      <c r="J48" s="23" t="n">
+      <c r="J48" s="24" t="n">
         <v>1.07430771610774</v>
       </c>
-      <c r="K48" s="23" t="n">
+      <c r="K48" s="24" t="n">
         <v>1.04995548188756</v>
       </c>
-      <c r="L48" s="23" t="n">
+      <c r="L48" s="24" t="n">
         <v>1.88225180285499</v>
       </c>
-      <c r="M48" s="23" t="n">
+      <c r="M48" s="24" t="n">
         <v>2.11597696531404</v>
       </c>
-      <c r="N48" s="23" t="n">
+      <c r="N48" s="24" t="n">
         <v>2.07182682674807</v>
       </c>
-      <c r="O48" s="23" t="n">
+      <c r="O48" s="24" t="n">
         <v>2.02948142896044</v>
       </c>
-      <c r="P48" s="23" t="n">
+      <c r="P48" s="24" t="n">
         <v>2.25946457612696</v>
       </c>
-      <c r="Q48" s="23" t="n">
+      <c r="Q48" s="24" t="n">
         <v>2.72105317715351</v>
       </c>
-      <c r="R48" s="23" t="n">
+      <c r="R48" s="24" t="n">
         <v>2.66865151405126</v>
       </c>
-      <c r="S48" s="23" t="n">
+      <c r="S48" s="24" t="n">
         <v>2.60619814197574</v>
       </c>
-      <c r="T48" s="23" t="n">
+      <c r="T48" s="24" t="n">
         <v>2.54660106714711</v>
       </c>
-      <c r="U48" s="23" t="n">
+      <c r="U48" s="24" t="n">
         <v>2.48966872163132</v>
       </c>
-      <c r="V48" s="23" t="n">
+      <c r="V48" s="24" t="n">
         <v>2.4352262938175</v>
       </c>
-      <c r="W48" s="23" t="n">
+      <c r="W48" s="24" t="n">
         <v>2.61548105397401</v>
       </c>
-      <c r="X48" s="23" t="n">
+      <c r="X48" s="24" t="n">
         <v>2.56434709815515</v>
       </c>
-      <c r="Y48" s="23" t="n">
+      <c r="Y48" s="24" t="n">
         <v>2.51517419140267</v>
       </c>
-      <c r="Z48" s="23" t="n">
+      <c r="Z48" s="24" t="n">
         <v>2.46785164336484</v>
       </c>
-      <c r="AA48" s="23" t="n">
+      <c r="AA48" s="24" t="n">
         <v>2.4222769403239</v>
       </c>
-      <c r="AB48" s="23" t="n">
+      <c r="AB48" s="24" t="n">
         <v>2.37835500388202</v>
       </c>
-      <c r="AC48" s="23" t="n">
+      <c r="AC48" s="24" t="n">
         <v>2.33565483268218</v>
       </c>
-      <c r="AD48" s="23" t="n">
+      <c r="AD48" s="24" t="n">
         <v>2.2944608680647</v>
       </c>
-      <c r="AE48" s="23" t="n">
+      <c r="AE48" s="24" t="n">
         <v>2.25469479631348</v>
       </c>
-      <c r="AF48" s="23" t="n">
+      <c r="AF48" s="24" t="n">
         <v>2.21628364034661</v>
       </c>
-      <c r="AG48" s="23" t="n">
+      <c r="AG48" s="24" t="n">
         <v>3.259734178583</v>
       </c>
-      <c r="AH48" s="23" t="n">
+      <c r="AH48" s="24" t="n">
         <v>3.37423638027467</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="23" t="n">
+      <c r="C49" s="24" t="n">
         <v>14.8564608329668</v>
       </c>
-      <c r="D49" s="23" t="n">
+      <c r="D49" s="24" t="n">
         <v>14.6162236992951</v>
       </c>
-      <c r="E49" s="23" t="n">
+      <c r="E49" s="24" t="n">
         <v>14.486264087141</v>
       </c>
-      <c r="F49" s="23" t="n">
+      <c r="F49" s="24" t="n">
         <v>14.5399740779875</v>
       </c>
-      <c r="G49" s="23" t="n">
+      <c r="G49" s="24" t="n">
         <v>15.2330303673315</v>
       </c>
-      <c r="H49" s="23" t="n">
+      <c r="H49" s="24" t="n">
         <v>15.001668867637</v>
       </c>
-      <c r="I49" s="23" t="n">
+      <c r="I49" s="24" t="n">
         <v>18.6839920840765</v>
       </c>
-      <c r="J49" s="23" t="n">
+      <c r="J49" s="24" t="n">
         <v>18.8580419759333</v>
       </c>
-      <c r="K49" s="23" t="n">
+      <c r="K49" s="24" t="n">
         <v>19.1797955468264</v>
       </c>
-      <c r="L49" s="23" t="n">
+      <c r="L49" s="24" t="n">
         <v>20.6684661045512</v>
       </c>
-      <c r="M49" s="23" t="n">
+      <c r="M49" s="24" t="n">
         <v>22.634198805896</v>
       </c>
-      <c r="N49" s="23" t="n">
+      <c r="N49" s="24" t="n">
         <v>22.7297300626427</v>
       </c>
-      <c r="O49" s="23" t="n">
+      <c r="O49" s="24" t="n">
         <v>22.878196698149</v>
       </c>
-      <c r="P49" s="23" t="n">
+      <c r="P49" s="24" t="n">
         <v>22.9334599247733</v>
       </c>
-      <c r="Q49" s="23" t="n">
+      <c r="Q49" s="24" t="n">
         <v>25.4748203943158</v>
       </c>
-      <c r="R49" s="23" t="n">
+      <c r="R49" s="24" t="n">
         <v>26.823157237135</v>
       </c>
-      <c r="S49" s="23" t="n">
+      <c r="S49" s="24" t="n">
         <v>27.1250612266511</v>
       </c>
-      <c r="T49" s="23" t="n">
+      <c r="T49" s="24" t="n">
         <v>28.9177198082919</v>
       </c>
-      <c r="U49" s="23" t="n">
+      <c r="U49" s="24" t="n">
         <v>29.0774786605384</v>
       </c>
-      <c r="V49" s="23" t="n">
+      <c r="V49" s="24" t="n">
         <v>30.0566996488153</v>
       </c>
-      <c r="W49" s="23" t="n">
+      <c r="W49" s="24" t="n">
         <v>30.699183178958</v>
       </c>
-      <c r="X49" s="23" t="n">
+      <c r="X49" s="24" t="n">
         <v>31.7319379279839</v>
       </c>
-      <c r="Y49" s="23" t="n">
+      <c r="Y49" s="24" t="n">
         <v>33.3338930422158</v>
       </c>
-      <c r="Z49" s="23" t="n">
+      <c r="Z49" s="24" t="n">
         <v>33.3885092596522</v>
       </c>
-      <c r="AA49" s="23" t="n">
+      <c r="AA49" s="24" t="n">
         <v>33.2473546837018</v>
       </c>
-      <c r="AB49" s="23" t="n">
+      <c r="AB49" s="24" t="n">
         <v>33.25086243727</v>
       </c>
-      <c r="AC49" s="23" t="n">
+      <c r="AC49" s="24" t="n">
         <v>33.6843081363149</v>
       </c>
-      <c r="AD49" s="23" t="n">
+      <c r="AD49" s="24" t="n">
         <v>33.551293908955</v>
       </c>
-      <c r="AE49" s="23" t="n">
+      <c r="AE49" s="24" t="n">
         <v>33.7028877927302</v>
       </c>
-      <c r="AF49" s="23" t="n">
+      <c r="AF49" s="24" t="n">
         <v>33.5708430465014</v>
       </c>
-      <c r="AG49" s="23" t="n">
+      <c r="AG49" s="24" t="n">
         <v>33.4710898814585</v>
       </c>
-      <c r="AH49" s="23" t="n">
+      <c r="AH49" s="24" t="n">
         <v>33.4043582448327</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH50" s="21" t="n"/>
+      <c r="C50" s="22" t="n"/>
+      <c r="D50" s="22" t="n"/>
+      <c r="E50" s="22" t="n"/>
+      <c r="F50" s="22" t="n"/>
+      <c r="G50" s="22" t="n"/>
+      <c r="H50" s="22" t="n"/>
+      <c r="I50" s="22" t="n"/>
+      <c r="J50" s="22" t="n"/>
+      <c r="K50" s="22" t="n"/>
+      <c r="L50" s="22" t="n"/>
+      <c r="M50" s="22" t="n"/>
+      <c r="N50" s="22" t="n"/>
+      <c r="O50" s="22" t="n"/>
+      <c r="P50" s="22" t="n"/>
+      <c r="Q50" s="22" t="n"/>
+      <c r="R50" s="22" t="n"/>
+      <c r="S50" s="22" t="n"/>
+      <c r="T50" s="22" t="n"/>
+      <c r="U50" s="22" t="n"/>
+      <c r="V50" s="22" t="n"/>
+      <c r="W50" s="22" t="n"/>
+      <c r="X50" s="22" t="n"/>
+      <c r="Y50" s="22" t="n"/>
+      <c r="Z50" s="22" t="n"/>
+      <c r="AA50" s="22" t="n"/>
+      <c r="AB50" s="22" t="n"/>
+      <c r="AC50" s="22" t="n"/>
+      <c r="AD50" s="22" t="n"/>
+      <c r="AE50" s="22" t="n"/>
+      <c r="AF50" s="22" t="n"/>
+      <c r="AG50" s="22" t="n"/>
+      <c r="AH50" s="22" t="n"/>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="23" t="n">
+      <c r="C51" s="24" t="n">
         <v>21.37823553327</v>
       </c>
-      <c r="D51" s="23" t="n">
+      <c r="D51" s="24" t="n">
         <v>20.7672358183804</v>
       </c>
-      <c r="E51" s="23" t="n">
+      <c r="E51" s="24" t="n">
         <v>20.19019095889</v>
       </c>
-      <c r="F51" s="23" t="n">
+      <c r="F51" s="24" t="n">
         <v>19.6443470356026</v>
       </c>
-      <c r="G51" s="23" t="n">
+      <c r="G51" s="24" t="n">
         <v>19.1272400999102</v>
       </c>
-      <c r="H51" s="23" t="n">
+      <c r="H51" s="24" t="n">
         <v>18.6366589875361</v>
       </c>
-      <c r="I51" s="23" t="n">
+      <c r="I51" s="24" t="n">
         <v>22.3658910087391</v>
       </c>
-      <c r="J51" s="23" t="n">
+      <c r="J51" s="24" t="n">
         <v>21.8118732946315</v>
       </c>
-      <c r="K51" s="23" t="n">
+      <c r="K51" s="24" t="n">
         <v>21.2846389007593</v>
       </c>
-      <c r="L51" s="23" t="n">
+      <c r="L51" s="24" t="n">
         <v>22.8150509794691</v>
       </c>
-      <c r="M51" s="23" t="n">
+      <c r="M51" s="24" t="n">
         <v>22.2889992160961</v>
       </c>
-      <c r="N51" s="23" t="n">
+      <c r="N51" s="24" t="n">
         <v>21.9472047796134</v>
       </c>
-      <c r="O51" s="23" t="n">
+      <c r="O51" s="24" t="n">
         <v>22.4394776643172</v>
       </c>
-      <c r="P51" s="23" t="n">
+      <c r="P51" s="24" t="n">
         <v>27.7900754542654</v>
       </c>
-      <c r="Q51" s="23" t="n">
+      <c r="Q51" s="24" t="n">
         <v>27.0753045092688</v>
       </c>
-      <c r="R51" s="23" t="n">
+      <c r="R51" s="24" t="n">
         <v>28.9788828960599</v>
       </c>
-      <c r="S51" s="23" t="n">
+      <c r="S51" s="24" t="n">
         <v>28.2282121835457</v>
       </c>
-      <c r="T51" s="23" t="n">
+      <c r="T51" s="24" t="n">
         <v>27.5154503159502</v>
       </c>
-      <c r="U51" s="23" t="n">
+      <c r="U51" s="24" t="n">
         <v>26.8377964221915</v>
       </c>
-      <c r="V51" s="23" t="n">
+      <c r="V51" s="24" t="n">
         <v>28.0931370118817</v>
       </c>
-      <c r="W51" s="23" t="n">
+      <c r="W51" s="24" t="n">
         <v>29.430749989914</v>
       </c>
-      <c r="X51" s="23" t="n">
+      <c r="X51" s="24" t="n">
         <v>31.8924993273294</v>
       </c>
-      <c r="Y51" s="23" t="n">
+      <c r="Y51" s="24" t="n">
         <v>31.7573705828913</v>
       </c>
-      <c r="Z51" s="23" t="n">
+      <c r="Z51" s="24" t="n">
         <v>31.9892391171808</v>
       </c>
-      <c r="AA51" s="23" t="n">
+      <c r="AA51" s="24" t="n">
         <v>32.3436319148776</v>
       </c>
-      <c r="AB51" s="23" t="n">
+      <c r="AB51" s="24" t="n">
         <v>34.8166384948923</v>
       </c>
-      <c r="AC51" s="23" t="n">
+      <c r="AC51" s="24" t="n">
         <v>34.297152702869</v>
       </c>
-      <c r="AD51" s="23" t="n">
+      <c r="AD51" s="24" t="n">
         <v>37.5378052955946</v>
       </c>
-      <c r="AE51" s="23" t="n">
+      <c r="AE51" s="24" t="n">
         <v>36.9939474035696</v>
       </c>
-      <c r="AF51" s="23" t="n">
+      <c r="AF51" s="24" t="n">
         <v>36.4656235708247</v>
       </c>
-      <c r="AG51" s="23" t="n">
+      <c r="AG51" s="24" t="n">
         <v>36.6695132365499</v>
       </c>
-      <c r="AH51" s="23" t="n">
+      <c r="AH51" s="24" t="n">
         <v>38.550618638386</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH52" s="21" t="n"/>
+      <c r="C52" s="22" t="n"/>
+      <c r="D52" s="22" t="n"/>
+      <c r="E52" s="22" t="n"/>
+      <c r="F52" s="22" t="n"/>
+      <c r="G52" s="22" t="n"/>
+      <c r="H52" s="22" t="n"/>
+      <c r="I52" s="22" t="n"/>
+      <c r="J52" s="22" t="n"/>
+      <c r="K52" s="22" t="n"/>
+      <c r="L52" s="22" t="n"/>
+      <c r="M52" s="22" t="n"/>
+      <c r="N52" s="22" t="n"/>
+      <c r="O52" s="22" t="n"/>
+      <c r="P52" s="22" t="n"/>
+      <c r="Q52" s="22" t="n"/>
+      <c r="R52" s="22" t="n"/>
+      <c r="S52" s="22" t="n"/>
+      <c r="T52" s="22" t="n"/>
+      <c r="U52" s="22" t="n"/>
+      <c r="V52" s="22" t="n"/>
+      <c r="W52" s="22" t="n"/>
+      <c r="X52" s="22" t="n"/>
+      <c r="Y52" s="22" t="n"/>
+      <c r="Z52" s="22" t="n"/>
+      <c r="AA52" s="22" t="n"/>
+      <c r="AB52" s="22" t="n"/>
+      <c r="AC52" s="22" t="n"/>
+      <c r="AD52" s="22" t="n"/>
+      <c r="AE52" s="22" t="n"/>
+      <c r="AF52" s="22" t="n"/>
+      <c r="AG52" s="22" t="n"/>
+      <c r="AH52" s="22" t="n"/>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH53" s="21" t="n"/>
+      <c r="C53" s="22" t="n"/>
+      <c r="D53" s="22" t="n"/>
+      <c r="E53" s="22" t="n"/>
+      <c r="F53" s="22" t="n"/>
+      <c r="G53" s="22" t="n"/>
+      <c r="H53" s="22" t="n"/>
+      <c r="I53" s="22" t="n"/>
+      <c r="J53" s="22" t="n"/>
+      <c r="K53" s="22" t="n"/>
+      <c r="L53" s="22" t="n"/>
+      <c r="M53" s="22" t="n"/>
+      <c r="N53" s="22" t="n"/>
+      <c r="O53" s="22" t="n"/>
+      <c r="P53" s="22" t="n"/>
+      <c r="Q53" s="22" t="n"/>
+      <c r="R53" s="22" t="n"/>
+      <c r="S53" s="22" t="n"/>
+      <c r="T53" s="22" t="n"/>
+      <c r="U53" s="22" t="n"/>
+      <c r="V53" s="22" t="n"/>
+      <c r="W53" s="22" t="n"/>
+      <c r="X53" s="22" t="n"/>
+      <c r="Y53" s="22" t="n"/>
+      <c r="Z53" s="22" t="n"/>
+      <c r="AA53" s="22" t="n"/>
+      <c r="AB53" s="22" t="n"/>
+      <c r="AC53" s="22" t="n"/>
+      <c r="AD53" s="22" t="n"/>
+      <c r="AE53" s="22" t="n"/>
+      <c r="AF53" s="22" t="n"/>
+      <c r="AG53" s="22" t="n"/>
+      <c r="AH53" s="22" t="n"/>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH54" s="21" t="n"/>
+      <c r="C54" s="22" t="n"/>
+      <c r="D54" s="22" t="n"/>
+      <c r="E54" s="22" t="n"/>
+      <c r="F54" s="22" t="n"/>
+      <c r="G54" s="22" t="n"/>
+      <c r="H54" s="22" t="n"/>
+      <c r="I54" s="22" t="n"/>
+      <c r="J54" s="22" t="n"/>
+      <c r="K54" s="22" t="n"/>
+      <c r="L54" s="22" t="n"/>
+      <c r="M54" s="22" t="n"/>
+      <c r="N54" s="22" t="n"/>
+      <c r="O54" s="22" t="n"/>
+      <c r="P54" s="22" t="n"/>
+      <c r="Q54" s="22" t="n"/>
+      <c r="R54" s="22" t="n"/>
+      <c r="S54" s="22" t="n"/>
+      <c r="T54" s="22" t="n"/>
+      <c r="U54" s="22" t="n"/>
+      <c r="V54" s="22" t="n"/>
+      <c r="W54" s="22" t="n"/>
+      <c r="X54" s="22" t="n"/>
+      <c r="Y54" s="22" t="n"/>
+      <c r="Z54" s="22" t="n"/>
+      <c r="AA54" s="22" t="n"/>
+      <c r="AB54" s="22" t="n"/>
+      <c r="AC54" s="22" t="n"/>
+      <c r="AD54" s="22" t="n"/>
+      <c r="AE54" s="22" t="n"/>
+      <c r="AF54" s="22" t="n"/>
+      <c r="AG54" s="22" t="n"/>
+      <c r="AH54" s="22" t="n"/>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="21" t="n"/>
-[...8 lines deleted...]
-      <c r="L55" s="23" t="n">
+      <c r="C55" s="22" t="n"/>
+      <c r="D55" s="22" t="n"/>
+      <c r="E55" s="22" t="n"/>
+      <c r="F55" s="22" t="n"/>
+      <c r="G55" s="22" t="n"/>
+      <c r="H55" s="22" t="n"/>
+      <c r="I55" s="22" t="n"/>
+      <c r="J55" s="22" t="n"/>
+      <c r="K55" s="22" t="n"/>
+      <c r="L55" s="24" t="n">
         <v>2.44691306309209</v>
       </c>
-      <c r="M55" s="23" t="n">
+      <c r="M55" s="24" t="n">
         <v>2.36293976934596</v>
       </c>
-      <c r="N55" s="23" t="n">
+      <c r="N55" s="24" t="n">
         <v>2.26696868038167</v>
       </c>
-      <c r="O55" s="23" t="n">
+      <c r="O55" s="24" t="n">
         <v>2.17848907886668</v>
       </c>
-      <c r="P55" s="23" t="n">
+      <c r="P55" s="24" t="n">
         <v>2.09665673846493</v>
       </c>
-      <c r="Q55" s="23" t="n">
+      <c r="Q55" s="24" t="n">
         <v>3.76707658225532</v>
       </c>
-      <c r="R55" s="23" t="n">
+      <c r="R55" s="24" t="n">
         <v>3.63545896666292</v>
       </c>
-      <c r="S55" s="23" t="n">
+      <c r="S55" s="24" t="n">
         <v>3.47996828850089</v>
       </c>
-      <c r="T55" s="23" t="n">
+      <c r="T55" s="24" t="n">
         <v>3.33723291086272</v>
       </c>
-      <c r="U55" s="23" t="n">
+      <c r="U55" s="24" t="n">
         <v>3.2057451482144</v>
       </c>
-      <c r="V55" s="23" t="n">
+      <c r="V55" s="24" t="n">
         <v>3.23401172686694</v>
       </c>
-      <c r="W55" s="23" t="n">
+      <c r="W55" s="24" t="n">
         <v>3.87027367426727</v>
       </c>
-      <c r="X55" s="23" t="n">
+      <c r="X55" s="24" t="n">
         <v>4.09753471903347</v>
       </c>
-      <c r="Y55" s="23" t="n">
+      <c r="Y55" s="24" t="n">
         <v>3.98674106101296</v>
       </c>
-      <c r="Z55" s="23" t="n">
+      <c r="Z55" s="24" t="n">
         <v>4.17178195808522</v>
       </c>
-      <c r="AA55" s="23" t="n">
+      <c r="AA55" s="24" t="n">
         <v>4.06476785201301</v>
       </c>
-      <c r="AB55" s="23" t="n">
+      <c r="AB55" s="24" t="n">
         <v>3.96310666238119</v>
       </c>
-      <c r="AC55" s="23" t="n">
+      <c r="AC55" s="24" t="n">
         <v>5.16904837847429</v>
       </c>
-      <c r="AD55" s="23" t="n">
+      <c r="AD55" s="24" t="n">
         <v>5.05973844367832</v>
       </c>
-      <c r="AE55" s="23" t="n">
+      <c r="AE55" s="24" t="n">
         <v>4.95495592484615</v>
       </c>
-      <c r="AF55" s="23" t="n">
+      <c r="AF55" s="24" t="n">
         <v>5.6982145418646</v>
       </c>
-      <c r="AG55" s="23" t="n">
+      <c r="AG55" s="24" t="n">
         <v>5.63659106415531</v>
       </c>
-      <c r="AH55" s="23" t="n">
+      <c r="AH55" s="24" t="n">
         <v>5.59902722943546</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH56" s="21" t="n"/>
+      <c r="C56" s="22" t="n"/>
+      <c r="D56" s="22" t="n"/>
+      <c r="E56" s="22" t="n"/>
+      <c r="F56" s="22" t="n"/>
+      <c r="G56" s="22" t="n"/>
+      <c r="H56" s="22" t="n"/>
+      <c r="I56" s="22" t="n"/>
+      <c r="J56" s="22" t="n"/>
+      <c r="K56" s="22" t="n"/>
+      <c r="L56" s="22" t="n"/>
+      <c r="M56" s="22" t="n"/>
+      <c r="N56" s="22" t="n"/>
+      <c r="O56" s="22" t="n"/>
+      <c r="P56" s="22" t="n"/>
+      <c r="Q56" s="22" t="n"/>
+      <c r="R56" s="22" t="n"/>
+      <c r="S56" s="22" t="n"/>
+      <c r="T56" s="22" t="n"/>
+      <c r="U56" s="22" t="n"/>
+      <c r="V56" s="22" t="n"/>
+      <c r="W56" s="22" t="n"/>
+      <c r="X56" s="22" t="n"/>
+      <c r="Y56" s="22" t="n"/>
+      <c r="Z56" s="22" t="n"/>
+      <c r="AA56" s="22" t="n"/>
+      <c r="AB56" s="22" t="n"/>
+      <c r="AC56" s="22" t="n"/>
+      <c r="AD56" s="22" t="n"/>
+      <c r="AE56" s="22" t="n"/>
+      <c r="AF56" s="22" t="n"/>
+      <c r="AG56" s="22" t="n"/>
+      <c r="AH56" s="22" t="n"/>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH57" s="21" t="n"/>
+      <c r="C57" s="22" t="n"/>
+      <c r="D57" s="22" t="n"/>
+      <c r="E57" s="22" t="n"/>
+      <c r="F57" s="22" t="n"/>
+      <c r="G57" s="22" t="n"/>
+      <c r="H57" s="22" t="n"/>
+      <c r="I57" s="22" t="n"/>
+      <c r="J57" s="22" t="n"/>
+      <c r="K57" s="22" t="n"/>
+      <c r="L57" s="22" t="n"/>
+      <c r="M57" s="22" t="n"/>
+      <c r="N57" s="22" t="n"/>
+      <c r="O57" s="22" t="n"/>
+      <c r="P57" s="22" t="n"/>
+      <c r="Q57" s="22" t="n"/>
+      <c r="R57" s="22" t="n"/>
+      <c r="S57" s="22" t="n"/>
+      <c r="T57" s="22" t="n"/>
+      <c r="U57" s="22" t="n"/>
+      <c r="V57" s="22" t="n"/>
+      <c r="W57" s="22" t="n"/>
+      <c r="X57" s="22" t="n"/>
+      <c r="Y57" s="22" t="n"/>
+      <c r="Z57" s="22" t="n"/>
+      <c r="AA57" s="22" t="n"/>
+      <c r="AB57" s="22" t="n"/>
+      <c r="AC57" s="22" t="n"/>
+      <c r="AD57" s="22" t="n"/>
+      <c r="AE57" s="22" t="n"/>
+      <c r="AF57" s="22" t="n"/>
+      <c r="AG57" s="22" t="n"/>
+      <c r="AH57" s="22" t="n"/>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH58" s="21" t="n"/>
+      <c r="C58" s="22" t="n"/>
+      <c r="D58" s="22" t="n"/>
+      <c r="E58" s="22" t="n"/>
+      <c r="F58" s="22" t="n"/>
+      <c r="G58" s="22" t="n"/>
+      <c r="H58" s="22" t="n"/>
+      <c r="I58" s="22" t="n"/>
+      <c r="J58" s="22" t="n"/>
+      <c r="K58" s="22" t="n"/>
+      <c r="L58" s="22" t="n"/>
+      <c r="M58" s="22" t="n"/>
+      <c r="N58" s="22" t="n"/>
+      <c r="O58" s="22" t="n"/>
+      <c r="P58" s="22" t="n"/>
+      <c r="Q58" s="22" t="n"/>
+      <c r="R58" s="22" t="n"/>
+      <c r="S58" s="22" t="n"/>
+      <c r="T58" s="22" t="n"/>
+      <c r="U58" s="22" t="n"/>
+      <c r="V58" s="22" t="n"/>
+      <c r="W58" s="22" t="n"/>
+      <c r="X58" s="22" t="n"/>
+      <c r="Y58" s="22" t="n"/>
+      <c r="Z58" s="22" t="n"/>
+      <c r="AA58" s="22" t="n"/>
+      <c r="AB58" s="22" t="n"/>
+      <c r="AC58" s="22" t="n"/>
+      <c r="AD58" s="22" t="n"/>
+      <c r="AE58" s="22" t="n"/>
+      <c r="AF58" s="22" t="n"/>
+      <c r="AG58" s="22" t="n"/>
+      <c r="AH58" s="22" t="n"/>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH59" s="21" t="n"/>
+      <c r="C59" s="22" t="n"/>
+      <c r="D59" s="22" t="n"/>
+      <c r="E59" s="22" t="n"/>
+      <c r="F59" s="22" t="n"/>
+      <c r="G59" s="22" t="n"/>
+      <c r="H59" s="22" t="n"/>
+      <c r="I59" s="22" t="n"/>
+      <c r="J59" s="22" t="n"/>
+      <c r="K59" s="22" t="n"/>
+      <c r="L59" s="22" t="n"/>
+      <c r="M59" s="22" t="n"/>
+      <c r="N59" s="22" t="n"/>
+      <c r="O59" s="22" t="n"/>
+      <c r="P59" s="22" t="n"/>
+      <c r="Q59" s="22" t="n"/>
+      <c r="R59" s="22" t="n"/>
+      <c r="S59" s="22" t="n"/>
+      <c r="T59" s="22" t="n"/>
+      <c r="U59" s="22" t="n"/>
+      <c r="V59" s="22" t="n"/>
+      <c r="W59" s="22" t="n"/>
+      <c r="X59" s="22" t="n"/>
+      <c r="Y59" s="22" t="n"/>
+      <c r="Z59" s="22" t="n"/>
+      <c r="AA59" s="22" t="n"/>
+      <c r="AB59" s="22" t="n"/>
+      <c r="AC59" s="22" t="n"/>
+      <c r="AD59" s="22" t="n"/>
+      <c r="AE59" s="22" t="n"/>
+      <c r="AF59" s="22" t="n"/>
+      <c r="AG59" s="22" t="n"/>
+      <c r="AH59" s="22" t="n"/>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="23" t="n">
+      <c r="C60" s="24" t="n">
         <v>10.5923572068768</v>
       </c>
-      <c r="D60" s="23" t="n">
+      <c r="D60" s="24" t="n">
         <v>12.1130332986472</v>
       </c>
-      <c r="E60" s="23" t="n">
+      <c r="E60" s="24" t="n">
         <v>12.085719384196</v>
       </c>
-      <c r="F60" s="23" t="n">
+      <c r="F60" s="24" t="n">
         <v>12.05852837396</v>
       </c>
-      <c r="G60" s="23" t="n">
+      <c r="G60" s="24" t="n">
         <v>12.0314594402545</v>
       </c>
-      <c r="H60" s="23" t="n">
+      <c r="H60" s="24" t="n">
         <v>12.0045117628101</v>
       </c>
-      <c r="I60" s="23" t="n">
+      <c r="I60" s="24" t="n">
         <v>11.9936892266082</v>
       </c>
-      <c r="J60" s="23" t="n">
+      <c r="J60" s="24" t="n">
         <v>11.9828861867078</v>
       </c>
-      <c r="K60" s="23" t="n">
+      <c r="K60" s="24" t="n">
         <v>11.9721025904737</v>
       </c>
-      <c r="L60" s="23" t="n">
+      <c r="L60" s="24" t="n">
         <v>11.9613383854601</v>
       </c>
-      <c r="M60" s="23" t="n">
+      <c r="M60" s="24" t="n">
         <v>11.9505935194096</v>
       </c>
-      <c r="N60" s="23" t="n">
+      <c r="N60" s="24" t="n">
         <v>14.4476372924648</v>
       </c>
-      <c r="O60" s="23" t="n">
+      <c r="O60" s="24" t="n">
         <v>14.3787734350174</v>
       </c>
-      <c r="P60" s="23" t="n">
+      <c r="P60" s="24" t="n">
         <v>14.3105629348513</v>
       </c>
-      <c r="Q60" s="23" t="n">
+      <c r="Q60" s="24" t="n">
         <v>14.242996537614</v>
       </c>
-      <c r="R60" s="23" t="n">
+      <c r="R60" s="24" t="n">
         <v>14.1760651629072</v>
       </c>
-      <c r="S60" s="23" t="n">
+      <c r="S60" s="24" t="n">
         <v>14.0475599155594</v>
       </c>
-      <c r="T60" s="23" t="n">
+      <c r="T60" s="24" t="n">
         <v>13.9213635244892</v>
       </c>
-      <c r="U60" s="23" t="n">
+      <c r="U60" s="24" t="n">
         <v>13.7974143188193</v>
       </c>
-      <c r="V60" s="23" t="n">
+      <c r="V60" s="24" t="n">
         <v>13.6756528046421</v>
       </c>
-      <c r="W60" s="23" t="n">
+      <c r="W60" s="24" t="n">
         <v>13.5560215698022</v>
       </c>
-      <c r="X60" s="23" t="n">
+      <c r="X60" s="24" t="n">
         <v>13.3733301808724</v>
       </c>
-      <c r="Y60" s="23" t="n">
+      <c r="Y60" s="24" t="n">
         <v>13.1954974921264</v>
       </c>
-      <c r="Z60" s="23" t="n">
+      <c r="Z60" s="24" t="n">
         <v>13.0223322205594</v>
       </c>
-      <c r="AA60" s="23" t="n">
+      <c r="AA60" s="24" t="n">
         <v>12.8536529939779</v>
       </c>
-      <c r="AB60" s="23" t="n">
+      <c r="AB60" s="24" t="n">
         <v>12.6892877173303</v>
       </c>
-      <c r="AC60" s="23" t="n">
+      <c r="AC60" s="24" t="n">
         <v>12.5117513686888</v>
       </c>
-      <c r="AD60" s="23" t="n">
+      <c r="AD60" s="24" t="n">
         <v>12.3391143106457</v>
       </c>
-      <c r="AE60" s="23" t="n">
+      <c r="AE60" s="24" t="n">
         <v>12.1711765022325</v>
       </c>
-      <c r="AF60" s="23" t="n">
+      <c r="AF60" s="24" t="n">
         <v>12.0077486466404</v>
       </c>
-      <c r="AG60" s="23" t="n">
+      <c r="AG60" s="24" t="n">
         <v>16.3982717989002</v>
       </c>
-      <c r="AH60" s="23" t="n">
+      <c r="AH60" s="24" t="n">
         <v>16.1821705426356</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH61" s="21" t="n"/>
+      <c r="C61" s="22" t="n"/>
+      <c r="D61" s="22" t="n"/>
+      <c r="E61" s="22" t="n"/>
+      <c r="F61" s="22" t="n"/>
+      <c r="G61" s="22" t="n"/>
+      <c r="H61" s="22" t="n"/>
+      <c r="I61" s="22" t="n"/>
+      <c r="J61" s="22" t="n"/>
+      <c r="K61" s="22" t="n"/>
+      <c r="L61" s="22" t="n"/>
+      <c r="M61" s="22" t="n"/>
+      <c r="N61" s="22" t="n"/>
+      <c r="O61" s="22" t="n"/>
+      <c r="P61" s="22" t="n"/>
+      <c r="Q61" s="22" t="n"/>
+      <c r="R61" s="22" t="n"/>
+      <c r="S61" s="22" t="n"/>
+      <c r="T61" s="22" t="n"/>
+      <c r="U61" s="22" t="n"/>
+      <c r="V61" s="22" t="n"/>
+      <c r="W61" s="22" t="n"/>
+      <c r="X61" s="22" t="n"/>
+      <c r="Y61" s="22" t="n"/>
+      <c r="Z61" s="22" t="n"/>
+      <c r="AA61" s="22" t="n"/>
+      <c r="AB61" s="22" t="n"/>
+      <c r="AC61" s="22" t="n"/>
+      <c r="AD61" s="22" t="n"/>
+      <c r="AE61" s="22" t="n"/>
+      <c r="AF61" s="22" t="n"/>
+      <c r="AG61" s="22" t="n"/>
+      <c r="AH61" s="22" t="n"/>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="21" t="n"/>
-[...25 lines deleted...]
-      <c r="AC62" s="23" t="n">
+      <c r="C62" s="22" t="n"/>
+      <c r="D62" s="22" t="n"/>
+      <c r="E62" s="22" t="n"/>
+      <c r="F62" s="22" t="n"/>
+      <c r="G62" s="22" t="n"/>
+      <c r="H62" s="22" t="n"/>
+      <c r="I62" s="22" t="n"/>
+      <c r="J62" s="22" t="n"/>
+      <c r="K62" s="22" t="n"/>
+      <c r="L62" s="22" t="n"/>
+      <c r="M62" s="22" t="n"/>
+      <c r="N62" s="22" t="n"/>
+      <c r="O62" s="22" t="n"/>
+      <c r="P62" s="22" t="n"/>
+      <c r="Q62" s="22" t="n"/>
+      <c r="R62" s="22" t="n"/>
+      <c r="S62" s="22" t="n"/>
+      <c r="T62" s="22" t="n"/>
+      <c r="U62" s="22" t="n"/>
+      <c r="V62" s="22" t="n"/>
+      <c r="W62" s="22" t="n"/>
+      <c r="X62" s="22" t="n"/>
+      <c r="Y62" s="22" t="n"/>
+      <c r="Z62" s="22" t="n"/>
+      <c r="AA62" s="22" t="n"/>
+      <c r="AB62" s="22" t="n"/>
+      <c r="AC62" s="24" t="n">
         <v>1.51925490455115</v>
       </c>
-      <c r="AD62" s="23" t="n">
+      <c r="AD62" s="24" t="n">
         <v>1.4580031695721</v>
       </c>
-      <c r="AE62" s="23" t="n">
+      <c r="AE62" s="24" t="n">
         <v>1.4014989945768</v>
       </c>
-      <c r="AF62" s="23" t="n">
+      <c r="AF62" s="24" t="n">
         <v>1.34921100486889</v>
       </c>
-      <c r="AG62" s="23" t="n">
+      <c r="AG62" s="24" t="n">
         <v>1.30068427303059</v>
       </c>
-      <c r="AH62" s="23" t="n">
+      <c r="AH62" s="24" t="n">
         <v>1.97243616081965</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="23" t="n">
+      <c r="C63" s="24" t="n">
         <v>73.7</v>
       </c>
-      <c r="D63" s="23" t="n">
+      <c r="D63" s="24" t="n">
         <v>73.7</v>
       </c>
-      <c r="E63" s="23" t="n">
+      <c r="E63" s="24" t="n">
         <v>73.7</v>
       </c>
-      <c r="F63" s="23" t="n">
+      <c r="F63" s="24" t="n">
         <v>75.7</v>
       </c>
-      <c r="G63" s="23" t="n">
+      <c r="G63" s="24" t="n">
         <v>75.7</v>
       </c>
-      <c r="H63" s="23" t="n">
+      <c r="H63" s="24" t="n">
         <v>76.7</v>
       </c>
-      <c r="I63" s="23" t="n">
+      <c r="I63" s="24" t="n">
         <v>76.7</v>
       </c>
-      <c r="J63" s="23" t="n">
+      <c r="J63" s="24" t="n">
         <v>76.7</v>
       </c>
-      <c r="K63" s="23" t="n">
+      <c r="K63" s="24" t="n">
         <v>143</v>
       </c>
-      <c r="L63" s="23" t="n">
+      <c r="L63" s="24" t="n">
         <v>143</v>
       </c>
-      <c r="M63" s="23" t="n">
+      <c r="M63" s="24" t="n">
         <v>143</v>
       </c>
-      <c r="N63" s="23" t="n">
+      <c r="N63" s="24" t="n">
         <v>143</v>
       </c>
-      <c r="O63" s="23" t="n">
+      <c r="O63" s="24" t="n">
         <v>154.9</v>
       </c>
-      <c r="P63" s="23" t="n">
+      <c r="P63" s="24" t="n">
         <v>190.3</v>
       </c>
-      <c r="Q63" s="23" t="n">
+      <c r="Q63" s="24" t="n">
         <v>201.7</v>
       </c>
-      <c r="R63" s="23" t="n">
+      <c r="R63" s="24" t="n">
         <v>205</v>
       </c>
-      <c r="S63" s="23" t="n">
+      <c r="S63" s="24" t="n">
         <v>205</v>
       </c>
-      <c r="T63" s="23" t="n">
+      <c r="T63" s="24" t="n">
         <v>205</v>
       </c>
-      <c r="U63" s="23" t="n">
+      <c r="U63" s="24" t="n">
         <v>205</v>
       </c>
-      <c r="V63" s="23" t="n">
+      <c r="V63" s="24" t="n">
         <v>205</v>
       </c>
-      <c r="W63" s="23" t="n">
+      <c r="W63" s="24" t="n">
         <v>246.1</v>
       </c>
-      <c r="X63" s="23" t="n">
+      <c r="X63" s="24" t="n">
         <v>246.1</v>
       </c>
-      <c r="Y63" s="23" t="n">
+      <c r="Y63" s="24" t="n">
         <v>246.1</v>
       </c>
-      <c r="Z63" s="23" t="n">
+      <c r="Z63" s="24" t="n">
         <v>246.1</v>
       </c>
-      <c r="AA63" s="23" t="n">
+      <c r="AA63" s="24" t="n">
         <v>248.59</v>
       </c>
-      <c r="AB63" s="23" t="n">
+      <c r="AB63" s="24" t="n">
         <v>251.59</v>
       </c>
-      <c r="AC63" s="23" t="n">
+      <c r="AC63" s="24" t="n">
         <v>261.59</v>
       </c>
-      <c r="AD63" s="23" t="n">
+      <c r="AD63" s="24" t="n">
         <v>261.59</v>
       </c>
-      <c r="AE63" s="23" t="n">
+      <c r="AE63" s="24" t="n">
         <v>272.59</v>
       </c>
-      <c r="AF63" s="23" t="n">
+      <c r="AF63" s="24" t="n">
         <v>272.59</v>
       </c>
-      <c r="AG63" s="21" t="n"/>
-      <c r="AH63" s="21" t="n"/>
+      <c r="AG63" s="22" t="n"/>
+      <c r="AH63" s="22" t="n"/>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="21" t="n"/>
-[...5 lines deleted...]
-      <c r="I64" s="23" t="n">
+      <c r="C64" s="22" t="n"/>
+      <c r="D64" s="22" t="n"/>
+      <c r="E64" s="22" t="n"/>
+      <c r="F64" s="22" t="n"/>
+      <c r="G64" s="22" t="n"/>
+      <c r="H64" s="22" t="n"/>
+      <c r="I64" s="24" t="n">
         <v>0.9967080158106369</v>
       </c>
-      <c r="J64" s="23" t="n">
+      <c r="J64" s="24" t="n">
         <v>3.2044795250624</v>
       </c>
-      <c r="K64" s="23" t="n">
+      <c r="K64" s="24" t="n">
         <v>3.64462501063786</v>
       </c>
-      <c r="L64" s="23" t="n">
+      <c r="L64" s="24" t="n">
         <v>5.05100325894749</v>
       </c>
-      <c r="M64" s="23" t="n">
+      <c r="M64" s="24" t="n">
         <v>5.69176092800057</v>
       </c>
-      <c r="N64" s="23" t="n">
+      <c r="N64" s="24" t="n">
         <v>5.64174642003919</v>
       </c>
-      <c r="O64" s="23" t="n">
+      <c r="O64" s="24" t="n">
         <v>5.59260322828811</v>
       </c>
-      <c r="P64" s="23" t="n">
+      <c r="P64" s="24" t="n">
         <v>5.54430878021692</v>
       </c>
-      <c r="Q64" s="23" t="n">
+      <c r="Q64" s="24" t="n">
         <v>5.66235630681956</v>
       </c>
-      <c r="R64" s="23" t="n">
+      <c r="R64" s="24" t="n">
         <v>5.61428966279712</v>
       </c>
-      <c r="S64" s="23" t="n">
+      <c r="S64" s="24" t="n">
         <v>6.21487523959415</v>
       </c>
-      <c r="T64" s="23" t="n">
+      <c r="T64" s="24" t="n">
         <v>6.16836488132916</v>
       </c>
-      <c r="U64" s="23" t="n">
+      <c r="U64" s="24" t="n">
         <v>9.64406476217499</v>
       </c>
-      <c r="V64" s="23" t="n">
+      <c r="V64" s="24" t="n">
         <v>10.8471143658042</v>
       </c>
-      <c r="W64" s="23" t="n">
+      <c r="W64" s="24" t="n">
         <v>11.616489423669</v>
       </c>
-      <c r="X64" s="23" t="n">
+      <c r="X64" s="24" t="n">
         <v>11.6182284802663</v>
       </c>
-      <c r="Y64" s="23" t="n">
+      <c r="Y64" s="24" t="n">
         <v>12.6032929175721</v>
       </c>
-      <c r="Z64" s="23" t="n">
+      <c r="Z64" s="24" t="n">
         <v>13.2400350031392</v>
       </c>
-      <c r="AA64" s="23" t="n">
+      <c r="AA64" s="24" t="n">
         <v>13.1407741756343</v>
       </c>
-      <c r="AB64" s="23" t="n">
+      <c r="AB64" s="24" t="n">
         <v>13.0429905943053</v>
       </c>
-      <c r="AC64" s="23" t="n">
+      <c r="AC64" s="24" t="n">
         <v>12.9410118790222</v>
       </c>
-      <c r="AD64" s="23" t="n">
+      <c r="AD64" s="24" t="n">
         <v>17.5493669608124</v>
       </c>
-      <c r="AE64" s="23" t="n">
+      <c r="AE64" s="24" t="n">
         <v>17.9856115107913</v>
       </c>
-      <c r="AF64" s="23" t="n">
+      <c r="AF64" s="24" t="n">
         <v>17.8482109848049</v>
       </c>
-      <c r="AG64" s="23" t="n">
+      <c r="AG64" s="24" t="n">
         <v>20.1640254054387</v>
       </c>
-      <c r="AH64" s="23" t="n">
+      <c r="AH64" s="24" t="n">
         <v>20.018059105309</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="21" t="n"/>
-[...9 lines deleted...]
-      <c r="M65" s="23" t="n">
+      <c r="C65" s="22" t="n"/>
+      <c r="D65" s="22" t="n"/>
+      <c r="E65" s="22" t="n"/>
+      <c r="F65" s="22" t="n"/>
+      <c r="G65" s="22" t="n"/>
+      <c r="H65" s="22" t="n"/>
+      <c r="I65" s="22" t="n"/>
+      <c r="J65" s="22" t="n"/>
+      <c r="K65" s="22" t="n"/>
+      <c r="L65" s="22" t="n"/>
+      <c r="M65" s="24" t="n">
         <v>1.16465498986598</v>
       </c>
-      <c r="N65" s="23" t="n">
+      <c r="N65" s="24" t="n">
         <v>2.94288434267024</v>
       </c>
-      <c r="O65" s="23" t="n">
+      <c r="O65" s="24" t="n">
         <v>2.88336684360347</v>
       </c>
-      <c r="P65" s="23" t="n">
+      <c r="P65" s="24" t="n">
         <v>2.82620901048542</v>
       </c>
-      <c r="Q65" s="23" t="n">
+      <c r="Q65" s="24" t="n">
         <v>2.77127324196191</v>
       </c>
-      <c r="R65" s="23" t="n">
+      <c r="R65" s="24" t="n">
         <v>2.71843243144624</v>
       </c>
-      <c r="S65" s="23" t="n">
+      <c r="S65" s="24" t="n">
         <v>2.66590804585361</v>
       </c>
-      <c r="T65" s="23" t="n">
+      <c r="T65" s="24" t="n">
         <v>2.61537489380524</v>
       </c>
-      <c r="U65" s="23" t="n">
+      <c r="U65" s="24" t="n">
         <v>3.34190629914884</v>
       </c>
-      <c r="V65" s="23" t="n">
+      <c r="V65" s="24" t="n">
         <v>3.82204814427724</v>
       </c>
-      <c r="W65" s="23" t="n">
+      <c r="W65" s="24" t="n">
         <v>3.75349814401142</v>
       </c>
-      <c r="X65" s="23" t="n">
+      <c r="X65" s="24" t="n">
         <v>4.4283578309217</v>
       </c>
-      <c r="Y65" s="23" t="n">
+      <c r="Y65" s="24" t="n">
         <v>5.39138825232179</v>
       </c>
-      <c r="Z65" s="23" t="n">
+      <c r="Z65" s="24" t="n">
         <v>5.30723382698655</v>
       </c>
-      <c r="AA65" s="23" t="n">
+      <c r="AA65" s="24" t="n">
         <v>6.10245579031868</v>
       </c>
-      <c r="AB65" s="23" t="n">
+      <c r="AB65" s="24" t="n">
         <v>6.96955043329418</v>
       </c>
-      <c r="AC65" s="23" t="n">
+      <c r="AC65" s="24" t="n">
         <v>7.14265187871784</v>
       </c>
-      <c r="AD65" s="23" t="n">
+      <c r="AD65" s="24" t="n">
         <v>9.423444665860821</v>
       </c>
-      <c r="AE65" s="23" t="n">
+      <c r="AE65" s="24" t="n">
         <v>9.288273637168951</v>
       </c>
-      <c r="AF65" s="23" t="n">
+      <c r="AF65" s="24" t="n">
         <v>9.59141790774569</v>
       </c>
-      <c r="AG65" s="23" t="n">
+      <c r="AG65" s="24" t="n">
         <v>9.4576743189689</v>
       </c>
-      <c r="AH65" s="23" t="n">
+      <c r="AH65" s="24" t="n">
         <v>9.32692619158612</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="23" t="n">
+      <c r="C66" s="24" t="n">
         <v>13.941845839977</v>
       </c>
-      <c r="D66" s="23" t="n">
+      <c r="D66" s="24" t="n">
         <v>14.1357466779264</v>
       </c>
-      <c r="E66" s="23" t="n">
+      <c r="E66" s="24" t="n">
         <v>14.2031710047965</v>
       </c>
-      <c r="F66" s="23" t="n">
+      <c r="F66" s="24" t="n">
         <v>14.2531385001843</v>
       </c>
-      <c r="G66" s="23" t="n">
+      <c r="G66" s="24" t="n">
         <v>14.2906502184326</v>
       </c>
-      <c r="H66" s="23" t="n">
+      <c r="H66" s="24" t="n">
         <v>15.0430996353485</v>
       </c>
-      <c r="I66" s="23" t="n">
+      <c r="I66" s="24" t="n">
         <v>15.0063584602819</v>
       </c>
-      <c r="J66" s="23" t="n">
+      <c r="J66" s="24" t="n">
         <v>15.0749419009538</v>
       </c>
-      <c r="K66" s="23" t="n">
+      <c r="K66" s="24" t="n">
         <v>15.0383019330011</v>
       </c>
-      <c r="L66" s="23" t="n">
+      <c r="L66" s="24" t="n">
         <v>15.1089087323603</v>
       </c>
-      <c r="M66" s="23" t="n">
+      <c r="M66" s="24" t="n">
         <v>15.0966388798531</v>
       </c>
-      <c r="N66" s="23" t="n">
+      <c r="N66" s="24" t="n">
         <v>15.0317312377696</v>
       </c>
-      <c r="O66" s="23" t="n">
+      <c r="O66" s="24" t="n">
         <v>15.0227338583829</v>
       </c>
-      <c r="P66" s="23" t="n">
+      <c r="P66" s="24" t="n">
         <v>15.1983405003422</v>
       </c>
-      <c r="Q66" s="23" t="n">
+      <c r="Q66" s="24" t="n">
         <v>15.1338277082201</v>
       </c>
-      <c r="R66" s="23" t="n">
+      <c r="R66" s="24" t="n">
         <v>15.1482748788137</v>
       </c>
-      <c r="S66" s="23" t="n">
+      <c r="S66" s="24" t="n">
         <v>15.1169990027554</v>
       </c>
-      <c r="T66" s="23" t="n">
+      <c r="T66" s="24" t="n">
         <v>15.0602126479463</v>
       </c>
-      <c r="U66" s="23" t="n">
+      <c r="U66" s="24" t="n">
         <v>15.0531300693285</v>
       </c>
-      <c r="V66" s="23" t="n">
+      <c r="V66" s="24" t="n">
         <v>15.0321752715369</v>
       </c>
-      <c r="W66" s="23" t="n">
+      <c r="W66" s="24" t="n">
         <v>14.9860105903299</v>
       </c>
-      <c r="X66" s="23" t="n">
+      <c r="X66" s="24" t="n">
         <v>15.0369766985339</v>
       </c>
-      <c r="Y66" s="23" t="n">
+      <c r="Y66" s="24" t="n">
         <v>14.9847559449994</v>
       </c>
-      <c r="Z66" s="23" t="n">
+      <c r="Z66" s="24" t="n">
         <v>14.863440448773</v>
       </c>
-      <c r="AA66" s="23" t="n">
+      <c r="AA66" s="24" t="n">
         <v>14.7910719129428</v>
       </c>
-      <c r="AB66" s="23" t="n">
+      <c r="AB66" s="24" t="n">
         <v>14.6732325071268</v>
       </c>
-      <c r="AC66" s="23" t="n">
+      <c r="AC66" s="24" t="n">
         <v>15.9429192375248</v>
       </c>
-      <c r="AD66" s="23" t="n">
+      <c r="AD66" s="24" t="n">
         <v>15.822397307481</v>
       </c>
-      <c r="AE66" s="23" t="n">
+      <c r="AE66" s="24" t="n">
         <v>15.8165351371012</v>
       </c>
-      <c r="AF66" s="23" t="n">
+      <c r="AF66" s="24" t="n">
         <v>15.9486197680169</v>
       </c>
-      <c r="AG66" s="23" t="n">
+      <c r="AG66" s="24" t="n">
         <v>15.8521096947175</v>
       </c>
-      <c r="AH66" s="23" t="n">
+      <c r="AH66" s="24" t="n">
         <v>15.8141429220207</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="21" t="n"/>
-[...30 lines deleted...]
-      <c r="AH67" s="21" t="n"/>
+      <c r="C67" s="22" t="n"/>
+      <c r="D67" s="22" t="n"/>
+      <c r="E67" s="22" t="n"/>
+      <c r="F67" s="22" t="n"/>
+      <c r="G67" s="22" t="n"/>
+      <c r="H67" s="22" t="n"/>
+      <c r="I67" s="22" t="n"/>
+      <c r="J67" s="22" t="n"/>
+      <c r="K67" s="22" t="n"/>
+      <c r="L67" s="22" t="n"/>
+      <c r="M67" s="22" t="n"/>
+      <c r="N67" s="22" t="n"/>
+      <c r="O67" s="22" t="n"/>
+      <c r="P67" s="22" t="n"/>
+      <c r="Q67" s="22" t="n"/>
+      <c r="R67" s="22" t="n"/>
+      <c r="S67" s="22" t="n"/>
+      <c r="T67" s="22" t="n"/>
+      <c r="U67" s="22" t="n"/>
+      <c r="V67" s="22" t="n"/>
+      <c r="W67" s="22" t="n"/>
+      <c r="X67" s="22" t="n"/>
+      <c r="Y67" s="22" t="n"/>
+      <c r="Z67" s="22" t="n"/>
+      <c r="AA67" s="22" t="n"/>
+      <c r="AB67" s="22" t="n"/>
+      <c r="AC67" s="22" t="n"/>
+      <c r="AD67" s="22" t="n"/>
+      <c r="AE67" s="22" t="n"/>
+      <c r="AF67" s="22" t="n"/>
+      <c r="AG67" s="22" t="n"/>
+      <c r="AH67" s="22" t="n"/>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14:AH14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:L71"/>
+  <dimension ref="A1:L72"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <pane xSplit="2" ySplit="15" topLeftCell="C16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="27" customWidth="1" min="1" max="1"/>
     <col width="47" customWidth="1" min="2" max="2"/>
     <col width="14" customWidth="1" min="3" max="3"/>
     <col width="14" customWidth="1" min="4" max="4"/>
     <col width="14" customWidth="1" min="5" max="5"/>
   </cols>
   <sheetData>
     <row r="1" ht="40" customHeight="1">
-      <c r="B1" s="6" t="inlineStr">
+      <c r="B1" s="7" t="inlineStr">
         <is>
           <t>Asian Transport Observatory National Database</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="7" t="inlineStr">
+      <c r="A2" s="8" t="inlineStr">
         <is>
           <t>Indicator:</t>
         </is>
       </c>
-      <c r="B2" s="8" t="inlineStr">
+      <c r="B2" s="9" t="inlineStr">
         <is>
           <t>National - Street-Network Disconnectedness index (SNDi)</t>
         </is>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="7" t="inlineStr">
+      <c r="A3" s="8" t="inlineStr">
         <is>
           <t>Indicator ATO Code:</t>
         </is>
       </c>
-      <c r="B3" s="8" t="inlineStr">
+      <c r="B3" s="9" t="inlineStr">
         <is>
           <t>ACC-UAC-003</t>
         </is>
       </c>
     </row>
     <row r="4" ht="85" customHeight="1">
-      <c r="A4" s="9" t="inlineStr">
+      <c r="A4" s="10" t="inlineStr">
         <is>
           <t>Description:</t>
         </is>
       </c>
-      <c r="B4" s="10" t="inlineStr">
+      <c r="B4" s="11" t="inlineStr">
         <is>
           <t>The Street-Network Disconnectedness Index (SNDi) describes similar qualitative attributes of urban form in countries with diverse income levels, cultures and urban planning traditions. In addition to nodal degree and the fraction of deadends, measures of circuity (the ratio between network distance and Euclidean distance) and sinuosity (the curviness of individual street edges) are also considered. This indicator looks at the connectivity of local street networks across the world. Higher SNDi indicates more streetnetwork sprawl, i.e. less connected streets.</t>
         </is>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="7" t="inlineStr">
+      <c r="A5" s="8" t="inlineStr">
         <is>
           <t>Scope:</t>
         </is>
       </c>
-      <c r="B5" s="8" t="inlineStr">
+      <c r="B5" s="9" t="inlineStr">
         <is>
           <t>Urban</t>
         </is>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="7" t="inlineStr">
+      <c r="A6" s="8" t="inlineStr">
         <is>
           <t>Mode:</t>
         </is>
       </c>
-      <c r="B6" s="8" t="inlineStr">
+      <c r="B6" s="9" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="7" t="inlineStr">
+      <c r="A7" s="8" t="inlineStr">
         <is>
           <t>Sector:</t>
         </is>
       </c>
-      <c r="B7" s="8" t="inlineStr">
+      <c r="B7" s="9" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="7" t="inlineStr">
+      <c r="A8" s="8" t="inlineStr">
         <is>
           <t>Units:</t>
         </is>
       </c>
-      <c r="B8" s="8" t="inlineStr">
+      <c r="B8" s="9" t="inlineStr">
         <is>
           <t>Index</t>
         </is>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="7" t="inlineStr">
+      <c r="A9" s="8" t="inlineStr">
         <is>
           <t>Source:</t>
         </is>
       </c>
-      <c r="B9" s="8" t="inlineStr">
+      <c r="B9" s="9" t="inlineStr">
         <is>
           <t>Barrington-Leigh and Millard-Ball</t>
         </is>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="7" t="inlineStr">
+      <c r="A10" s="8" t="inlineStr">
         <is>
           <t>Website:</t>
         </is>
       </c>
-      <c r="B10" s="11" t="inlineStr">
+      <c r="B10" s="12" t="inlineStr">
         <is>
           <t xml:space="preserve">https://sprawlmap.org/#globe </t>
         </is>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="12" t="inlineStr">
+      <c r="B12" s="13" t="inlineStr">
         <is>
           <t>&lt;&lt; Table of Contents</t>
         </is>
       </c>
     </row>
     <row r="13"/>
     <row r="14">
-      <c r="C14" s="13" t="inlineStr">
+      <c r="C14" s="14" t="inlineStr">
         <is>
           <t>Series</t>
         </is>
       </c>
-      <c r="D14" s="19" t="n"/>
-      <c r="E14" s="20" t="n"/>
+      <c r="D14" s="20" t="n"/>
+      <c r="E14" s="21" t="n"/>
     </row>
     <row r="15">
-      <c r="A15" s="14" t="inlineStr">
+      <c r="A15" s="15" t="inlineStr">
         <is>
           <t>Economy Code</t>
         </is>
       </c>
-      <c r="B15" s="14" t="inlineStr">
+      <c r="B15" s="15" t="inlineStr">
         <is>
           <t>Economy Name</t>
         </is>
       </c>
-      <c r="C15" s="15" t="inlineStr">
+      <c r="C15" s="16" t="inlineStr">
         <is>
           <t>1990</t>
         </is>
       </c>
-      <c r="D15" s="15" t="inlineStr">
+      <c r="D15" s="16" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="E15" s="15" t="inlineStr">
+      <c r="E15" s="16" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="16" t="inlineStr">
+      <c r="A16" s="17" t="inlineStr">
         <is>
           <t>AFG</t>
         </is>
       </c>
-      <c r="B16" s="16" t="inlineStr">
+      <c r="B16" s="17" t="inlineStr">
         <is>
           <t>Afghanistan</t>
         </is>
       </c>
-      <c r="C16" s="24" t="n">
+      <c r="C16" s="25" t="n">
         <v>4.1789412</v>
       </c>
-      <c r="D16" s="24" t="n">
+      <c r="D16" s="25" t="n">
         <v>4.290077</v>
       </c>
-      <c r="E16" s="24" t="n">
+      <c r="E16" s="25" t="n">
         <v>4.468976</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="16" t="inlineStr">
+      <c r="A17" s="17" t="inlineStr">
         <is>
           <t>ARM</t>
         </is>
       </c>
-      <c r="B17" s="16" t="inlineStr">
+      <c r="B17" s="17" t="inlineStr">
         <is>
           <t>Armenia</t>
         </is>
       </c>
-      <c r="C17" s="24" t="n">
+      <c r="C17" s="25" t="n">
         <v>3.5804946</v>
       </c>
-      <c r="D17" s="24" t="n">
+      <c r="D17" s="25" t="n">
         <v>3.6429653</v>
       </c>
-      <c r="E17" s="24" t="n">
+      <c r="E17" s="25" t="n">
         <v>3.6666036</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="16" t="inlineStr">
+      <c r="A18" s="17" t="inlineStr">
         <is>
           <t>AUS</t>
         </is>
       </c>
-      <c r="B18" s="16" t="inlineStr">
+      <c r="B18" s="17" t="inlineStr">
         <is>
           <t>Australia</t>
         </is>
       </c>
-      <c r="C18" s="24" t="n">
+      <c r="C18" s="25" t="n">
         <v>3.1357036</v>
       </c>
-      <c r="D18" s="24" t="n">
+      <c r="D18" s="25" t="n">
         <v>3.4307678</v>
       </c>
-      <c r="E18" s="24" t="n">
+      <c r="E18" s="25" t="n">
         <v>3.4569361</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="16" t="inlineStr">
+      <c r="A19" s="17" t="inlineStr">
         <is>
           <t>AZE</t>
         </is>
       </c>
-      <c r="B19" s="16" t="inlineStr">
+      <c r="B19" s="17" t="inlineStr">
         <is>
           <t>Azerbaijan</t>
         </is>
       </c>
-      <c r="C19" s="24" t="n">
+      <c r="C19" s="25" t="n">
         <v>4.7303796</v>
       </c>
-      <c r="D19" s="24" t="n">
+      <c r="D19" s="25" t="n">
         <v>4.859069</v>
       </c>
-      <c r="E19" s="24" t="n">
+      <c r="E19" s="25" t="n">
         <v>4.8695073</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="16" t="inlineStr">
+      <c r="A20" s="17" t="inlineStr">
         <is>
           <t>BGD</t>
         </is>
       </c>
-      <c r="B20" s="16" t="inlineStr">
+      <c r="B20" s="17" t="inlineStr">
         <is>
           <t>Bangladesh</t>
         </is>
       </c>
-      <c r="C20" s="24" t="n">
+      <c r="C20" s="25" t="n">
         <v>6.1569114</v>
       </c>
-      <c r="D20" s="24" t="n">
+      <c r="D20" s="25" t="n">
         <v>6.4145956</v>
       </c>
-      <c r="E20" s="24" t="n">
+      <c r="E20" s="25" t="n">
         <v>6.809562</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="16" t="inlineStr">
+      <c r="A21" s="17" t="inlineStr">
         <is>
           <t>BTN</t>
         </is>
       </c>
-      <c r="B21" s="16" t="inlineStr">
+      <c r="B21" s="17" t="inlineStr">
         <is>
           <t>Bhutan</t>
         </is>
       </c>
-      <c r="C21" s="24" t="n">
+      <c r="C21" s="25" t="n">
         <v>5.4001474</v>
       </c>
-      <c r="D21" s="24" t="n">
+      <c r="D21" s="25" t="n">
         <v>5.283404</v>
       </c>
-      <c r="E21" s="24" t="n">
+      <c r="E21" s="25" t="n">
         <v>5.308421</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="16" t="inlineStr">
+      <c r="A22" s="17" t="inlineStr">
         <is>
           <t>BRN</t>
         </is>
       </c>
-      <c r="B22" s="16" t="inlineStr">
+      <c r="B22" s="17" t="inlineStr">
         <is>
           <t>Brunei Darussalam</t>
         </is>
       </c>
-      <c r="C22" s="24" t="n">
+      <c r="C22" s="25" t="n">
         <v>5.9072084</v>
       </c>
-      <c r="D22" s="24" t="n">
+      <c r="D22" s="25" t="n">
         <v>6.2689857</v>
       </c>
-      <c r="E22" s="24" t="n">
+      <c r="E22" s="25" t="n">
         <v>6.274024</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="16" t="inlineStr">
+      <c r="A23" s="17" t="inlineStr">
         <is>
           <t>KHM</t>
         </is>
       </c>
-      <c r="B23" s="16" t="inlineStr">
+      <c r="B23" s="17" t="inlineStr">
         <is>
           <t>Cambodia</t>
         </is>
       </c>
-      <c r="C23" s="24" t="n">
+      <c r="C23" s="25" t="n">
         <v>3.812437</v>
       </c>
-      <c r="D23" s="24" t="n">
+      <c r="D23" s="25" t="n">
         <v>3.9252748</v>
       </c>
-      <c r="E23" s="24" t="n">
+      <c r="E23" s="25" t="n">
         <v>4.1022496</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="16" t="inlineStr">
+      <c r="A24" s="17" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
-      <c r="B24" s="16" t="inlineStr">
+      <c r="B24" s="17" t="inlineStr">
         <is>
           <t>People's Republic of China</t>
         </is>
       </c>
-      <c r="C24" s="24" t="n">
+      <c r="C24" s="25" t="n">
         <v>3.70621</v>
       </c>
-      <c r="D24" s="24" t="n">
+      <c r="D24" s="25" t="n">
         <v>3.7757914</v>
       </c>
-      <c r="E24" s="24" t="n">
+      <c r="E24" s="25" t="n">
         <v>3.8246918</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="16" t="inlineStr">
+      <c r="A25" s="17" t="inlineStr">
         <is>
           <t>COK</t>
         </is>
       </c>
-      <c r="B25" s="16" t="inlineStr">
+      <c r="B25" s="17" t="inlineStr">
         <is>
           <t>Cook Islands</t>
         </is>
       </c>
-      <c r="C25" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E25" s="24" t="n"/>
+      <c r="C25" s="25" t="n"/>
+      <c r="D25" s="25" t="n"/>
+      <c r="E25" s="25" t="n"/>
     </row>
     <row r="26">
-      <c r="A26" s="16" t="inlineStr">
+      <c r="A26" s="17" t="inlineStr">
         <is>
           <t>FJI</t>
         </is>
       </c>
-      <c r="B26" s="16" t="inlineStr">
+      <c r="B26" s="17" t="inlineStr">
         <is>
           <t>Fiji</t>
         </is>
       </c>
-      <c r="C26" s="24" t="n">
+      <c r="C26" s="25" t="n">
         <v>6.6742463</v>
       </c>
-      <c r="D26" s="24" t="n">
+      <c r="D26" s="25" t="n">
         <v>6.661748</v>
       </c>
-      <c r="E26" s="24" t="n">
+      <c r="E26" s="25" t="n">
         <v>6.763694</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="16" t="inlineStr">
+      <c r="A27" s="17" t="inlineStr">
         <is>
           <t>GEO</t>
         </is>
       </c>
-      <c r="B27" s="16" t="inlineStr">
+      <c r="B27" s="17" t="inlineStr">
         <is>
           <t>Georgia</t>
         </is>
       </c>
-      <c r="C27" s="24" t="n">
+      <c r="C27" s="25" t="n">
         <v>3.8780448</v>
       </c>
-      <c r="D27" s="24" t="n">
+      <c r="D27" s="25" t="n">
         <v>3.969312</v>
       </c>
-      <c r="E27" s="24" t="n">
+      <c r="E27" s="25" t="n">
         <v>3.9971268</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="16" t="inlineStr">
+      <c r="A28" s="17" t="inlineStr">
         <is>
           <t>IND</t>
         </is>
       </c>
-      <c r="B28" s="16" t="inlineStr">
+      <c r="B28" s="17" t="inlineStr">
         <is>
           <t>India</t>
         </is>
       </c>
-      <c r="C28" s="24" t="n">
+      <c r="C28" s="25" t="n">
         <v>3.8989692</v>
       </c>
-      <c r="D28" s="24" t="n">
+      <c r="D28" s="25" t="n">
         <v>3.9644578</v>
       </c>
-      <c r="E28" s="24" t="n">
+      <c r="E28" s="25" t="n">
         <v>4.173256</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="16" t="inlineStr">
+      <c r="A29" s="17" t="inlineStr">
         <is>
           <t>IDN</t>
         </is>
       </c>
-      <c r="B29" s="16" t="inlineStr">
+      <c r="B29" s="17" t="inlineStr">
         <is>
           <t>Indonesia</t>
         </is>
       </c>
-      <c r="C29" s="24" t="n">
+      <c r="C29" s="25" t="n">
         <v>4.549023</v>
       </c>
-      <c r="D29" s="24" t="n">
+      <c r="D29" s="25" t="n">
         <v>4.697177</v>
       </c>
-      <c r="E29" s="24" t="n">
+      <c r="E29" s="25" t="n">
         <v>4.8287225</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="16" t="inlineStr">
+      <c r="A30" s="17" t="inlineStr">
         <is>
           <t>JPN</t>
         </is>
       </c>
-      <c r="B30" s="16" t="inlineStr">
+      <c r="B30" s="17" t="inlineStr">
         <is>
           <t>Japan</t>
         </is>
       </c>
-      <c r="C30" s="24" t="n">
+      <c r="C30" s="25" t="n">
         <v>2.1690233</v>
       </c>
-      <c r="D30" s="24" t="n">
+      <c r="D30" s="25" t="n">
         <v>2.229014</v>
       </c>
-      <c r="E30" s="24" t="n">
+      <c r="E30" s="25" t="n">
         <v>2.2430015</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="16" t="inlineStr">
+      <c r="A31" s="17" t="inlineStr">
         <is>
           <t>KAZ</t>
         </is>
       </c>
-      <c r="B31" s="16" t="inlineStr">
+      <c r="B31" s="17" t="inlineStr">
         <is>
           <t>Kazakhstan</t>
         </is>
       </c>
-      <c r="C31" s="24" t="n">
+      <c r="C31" s="25" t="n">
         <v>3.2249324</v>
       </c>
-      <c r="D31" s="24" t="n">
+      <c r="D31" s="25" t="n">
         <v>3.439349</v>
       </c>
-      <c r="E31" s="24" t="n">
+      <c r="E31" s="25" t="n">
         <v>3.5328732</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="16" t="inlineStr">
+      <c r="A32" s="17" t="inlineStr">
         <is>
           <t>KIR</t>
         </is>
       </c>
-      <c r="B32" s="16" t="inlineStr">
+      <c r="B32" s="17" t="inlineStr">
         <is>
           <t>Kiribati</t>
         </is>
       </c>
-      <c r="C32" s="24" t="n">
+      <c r="C32" s="25" t="n">
         <v>5.7144094</v>
       </c>
-      <c r="D32" s="24" t="n">
+      <c r="D32" s="25" t="n">
         <v>5.709685</v>
       </c>
-      <c r="E32" s="24" t="n">
+      <c r="E32" s="25" t="n">
         <v>5.690268</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="16" t="inlineStr">
+      <c r="A33" s="17" t="inlineStr">
         <is>
           <t>KGZ</t>
         </is>
       </c>
-      <c r="B33" s="16" t="inlineStr">
+      <c r="B33" s="17" t="inlineStr">
         <is>
           <t>Kyrgyz Republic</t>
         </is>
       </c>
-      <c r="C33" s="24" t="n">
+      <c r="C33" s="25" t="n">
         <v>3.502495</v>
       </c>
-      <c r="D33" s="24" t="n">
+      <c r="D33" s="25" t="n">
         <v>3.5958314</v>
       </c>
-      <c r="E33" s="24" t="n">
+      <c r="E33" s="25" t="n">
         <v>3.7211947</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="16" t="inlineStr">
+      <c r="A34" s="17" t="inlineStr">
         <is>
           <t>LAO</t>
         </is>
       </c>
-      <c r="B34" s="16" t="inlineStr">
+      <c r="B34" s="17" t="inlineStr">
         <is>
           <t>Lao People's Democratic Republic</t>
         </is>
       </c>
-      <c r="C34" s="24" t="n">
+      <c r="C34" s="25" t="n">
         <v>5.057711</v>
       </c>
-      <c r="D34" s="24" t="n">
+      <c r="D34" s="25" t="n">
         <v>5.101839</v>
       </c>
-      <c r="E34" s="24" t="n">
+      <c r="E34" s="25" t="n">
         <v>5.2415175</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="16" t="inlineStr">
+      <c r="A35" s="17" t="inlineStr">
         <is>
           <t>MYS</t>
         </is>
       </c>
-      <c r="B35" s="16" t="inlineStr">
+      <c r="B35" s="17" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
-      <c r="C35" s="24" t="n">
+      <c r="C35" s="25" t="n">
         <v>4.223111</v>
       </c>
-      <c r="D35" s="24" t="n">
+      <c r="D35" s="25" t="n">
         <v>4.4967027</v>
       </c>
-      <c r="E35" s="24" t="n">
+      <c r="E35" s="25" t="n">
         <v>4.6697016</v>
       </c>
     </row>
     <row r="36">
-      <c r="A36" s="16" t="inlineStr">
+      <c r="A36" s="17" t="inlineStr">
         <is>
           <t>MDV</t>
         </is>
       </c>
-      <c r="B36" s="16" t="inlineStr">
+      <c r="B36" s="17" t="inlineStr">
         <is>
           <t>Maldives</t>
         </is>
       </c>
-      <c r="C36" s="24" t="n">
+      <c r="C36" s="25" t="n">
         <v>3.0507393</v>
       </c>
-      <c r="D36" s="24" t="n">
+      <c r="D36" s="25" t="n">
         <v>3.043338</v>
       </c>
-      <c r="E36" s="24" t="n">
+      <c r="E36" s="25" t="n">
         <v>2.9957564</v>
       </c>
     </row>
     <row r="37">
-      <c r="A37" s="16" t="inlineStr">
+      <c r="A37" s="17" t="inlineStr">
         <is>
           <t>MHL</t>
         </is>
       </c>
-      <c r="B37" s="16" t="inlineStr">
+      <c r="B37" s="17" t="inlineStr">
         <is>
           <t>Marshall Islands</t>
         </is>
       </c>
-      <c r="C37" s="24" t="n">
+      <c r="C37" s="25" t="n">
         <v>3.5425632</v>
       </c>
-      <c r="D37" s="24" t="n">
+      <c r="D37" s="25" t="n">
         <v>3.5579083</v>
       </c>
-      <c r="E37" s="24" t="n">
+      <c r="E37" s="25" t="n">
         <v>3.4968739</v>
       </c>
     </row>
     <row r="38">
-      <c r="A38" s="16" t="inlineStr">
+      <c r="A38" s="17" t="inlineStr">
         <is>
           <t>FSM</t>
         </is>
       </c>
-      <c r="B38" s="16" t="inlineStr">
+      <c r="B38" s="17" t="inlineStr">
         <is>
           <t>Micronesia (Federated States of)</t>
         </is>
       </c>
-      <c r="C38" s="24" t="n">
+      <c r="C38" s="25" t="n">
         <v>4.9437037</v>
       </c>
-      <c r="D38" s="24" t="n">
+      <c r="D38" s="25" t="n">
         <v>4.9861608</v>
       </c>
-      <c r="E38" s="24" t="n">
+      <c r="E38" s="25" t="n">
         <v>4.9861608</v>
       </c>
     </row>
     <row r="39">
-      <c r="A39" s="16" t="inlineStr">
+      <c r="A39" s="17" t="inlineStr">
         <is>
           <t>MNG</t>
         </is>
       </c>
-      <c r="B39" s="16" t="inlineStr">
+      <c r="B39" s="17" t="inlineStr">
         <is>
           <t>Mongolia</t>
         </is>
       </c>
-      <c r="C39" s="24" t="n">
+      <c r="C39" s="25" t="n">
         <v>4.0014124</v>
       </c>
-      <c r="D39" s="24" t="n">
+      <c r="D39" s="25" t="n">
         <v>4.1185255</v>
       </c>
-      <c r="E39" s="24" t="n">
+      <c r="E39" s="25" t="n">
         <v>4.1619353</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="16" t="inlineStr">
+      <c r="A40" s="17" t="inlineStr">
         <is>
           <t>MMR</t>
         </is>
       </c>
-      <c r="B40" s="16" t="inlineStr">
+      <c r="B40" s="17" t="inlineStr">
         <is>
           <t>Myanmar</t>
         </is>
       </c>
-      <c r="C40" s="24" t="n">
+      <c r="C40" s="25" t="n">
         <v>3.785476</v>
       </c>
-      <c r="D40" s="24" t="n">
+      <c r="D40" s="25" t="n">
         <v>3.7795644</v>
       </c>
-      <c r="E40" s="24" t="n">
+      <c r="E40" s="25" t="n">
         <v>3.8704643</v>
       </c>
     </row>
     <row r="41">
-      <c r="A41" s="16" t="inlineStr">
+      <c r="A41" s="17" t="inlineStr">
         <is>
           <t>NIU</t>
         </is>
       </c>
-      <c r="B41" s="16" t="inlineStr">
+      <c r="B41" s="17" t="inlineStr">
         <is>
           <t>Niue</t>
         </is>
       </c>
-      <c r="C41" s="24" t="n"/>
-[...1 lines deleted...]
-      <c r="E41" s="24" t="n"/>
+      <c r="C41" s="25" t="n"/>
+      <c r="D41" s="25" t="n"/>
+      <c r="E41" s="25" t="n"/>
     </row>
     <row r="42">
-      <c r="A42" s="16" t="inlineStr">
+      <c r="A42" s="17" t="inlineStr">
         <is>
           <t>NRU</t>
         </is>
       </c>
-      <c r="B42" s="16" t="inlineStr">
+      <c r="B42" s="17" t="inlineStr">
         <is>
           <t>Nauru</t>
         </is>
       </c>
-      <c r="C42" s="24" t="n">
+      <c r="C42" s="25" t="n">
         <v>3.909933</v>
       </c>
-      <c r="D42" s="24" t="n">
+      <c r="D42" s="25" t="n">
         <v>3.8694744</v>
       </c>
-      <c r="E42" s="24" t="n">
+      <c r="E42" s="25" t="n">
         <v>3.8358557</v>
       </c>
     </row>
     <row r="43">
-      <c r="A43" s="16" t="inlineStr">
+      <c r="A43" s="17" t="inlineStr">
         <is>
           <t>NPL</t>
         </is>
       </c>
-      <c r="B43" s="16" t="inlineStr">
+      <c r="B43" s="17" t="inlineStr">
         <is>
           <t>Nepal</t>
         </is>
       </c>
-      <c r="C43" s="24" t="n">
+      <c r="C43" s="25" t="n">
         <v>3.939727</v>
       </c>
-      <c r="D43" s="24" t="n">
+      <c r="D43" s="25" t="n">
         <v>4.049059</v>
       </c>
-      <c r="E43" s="24" t="n">
+      <c r="E43" s="25" t="n">
         <v>4.399424</v>
       </c>
     </row>
     <row r="44">
-      <c r="A44" s="16" t="inlineStr">
+      <c r="A44" s="17" t="inlineStr">
         <is>
           <t>NZL</t>
         </is>
       </c>
-      <c r="B44" s="16" t="inlineStr">
+      <c r="B44" s="17" t="inlineStr">
         <is>
           <t>New Zealand</t>
         </is>
       </c>
-      <c r="C44" s="24" t="n">
+      <c r="C44" s="25" t="n">
         <v>3.5993466</v>
       </c>
-      <c r="D44" s="24" t="n">
+      <c r="D44" s="25" t="n">
         <v>3.6566029</v>
       </c>
-      <c r="E44" s="24" t="n">
+      <c r="E44" s="25" t="n">
         <v>3.7724285</v>
       </c>
     </row>
     <row r="45">
-      <c r="A45" s="16" t="inlineStr">
+      <c r="A45" s="17" t="inlineStr">
         <is>
           <t>PAK</t>
         </is>
       </c>
-      <c r="B45" s="16" t="inlineStr">
+      <c r="B45" s="17" t="inlineStr">
         <is>
           <t>Pakistan</t>
         </is>
       </c>
-      <c r="C45" s="24" t="n">
+      <c r="C45" s="25" t="n">
         <v>3.574692</v>
       </c>
-      <c r="D45" s="24" t="n">
+      <c r="D45" s="25" t="n">
         <v>3.817263</v>
       </c>
-      <c r="E45" s="24" t="n">
+      <c r="E45" s="25" t="n">
         <v>4.0786576</v>
       </c>
     </row>
     <row r="46">
-      <c r="A46" s="16" t="inlineStr">
+      <c r="A46" s="17" t="inlineStr">
         <is>
           <t>PLW</t>
         </is>
       </c>
-      <c r="B46" s="16" t="inlineStr">
+      <c r="B46" s="17" t="inlineStr">
         <is>
           <t>Palau</t>
         </is>
       </c>
-      <c r="C46" s="24" t="n">
+      <c r="C46" s="25" t="n">
         <v>5.788093</v>
       </c>
-      <c r="D46" s="24" t="n">
+      <c r="D46" s="25" t="n">
         <v>5.804544</v>
       </c>
-      <c r="E46" s="24" t="n">
+      <c r="E46" s="25" t="n">
         <v>5.804544</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="16" t="inlineStr">
+      <c r="A47" s="17" t="inlineStr">
         <is>
           <t>PNG</t>
         </is>
       </c>
-      <c r="B47" s="16" t="inlineStr">
+      <c r="B47" s="17" t="inlineStr">
         <is>
           <t>Papua New Guinea</t>
         </is>
       </c>
-      <c r="C47" s="24" t="n">
+      <c r="C47" s="25" t="n">
         <v>6.088968</v>
       </c>
-      <c r="D47" s="24" t="n">
+      <c r="D47" s="25" t="n">
         <v>6.1963196</v>
       </c>
-      <c r="E47" s="24" t="n">
+      <c r="E47" s="25" t="n">
         <v>6.349167</v>
       </c>
     </row>
     <row r="48">
-      <c r="A48" s="16" t="inlineStr">
+      <c r="A48" s="17" t="inlineStr">
         <is>
           <t>PHL</t>
         </is>
       </c>
-      <c r="B48" s="16" t="inlineStr">
+      <c r="B48" s="17" t="inlineStr">
         <is>
           <t>Philippines</t>
         </is>
       </c>
-      <c r="C48" s="24" t="n">
+      <c r="C48" s="25" t="n">
         <v>5.50359</v>
       </c>
-      <c r="D48" s="24" t="n">
+      <c r="D48" s="25" t="n">
         <v>5.6936545</v>
       </c>
-      <c r="E48" s="24" t="n">
+      <c r="E48" s="25" t="n">
         <v>5.9374995</v>
       </c>
     </row>
     <row r="49">
-      <c r="A49" s="16" t="inlineStr">
+      <c r="A49" s="17" t="inlineStr">
         <is>
           <t>KOR</t>
         </is>
       </c>
-      <c r="B49" s="16" t="inlineStr">
+      <c r="B49" s="17" t="inlineStr">
         <is>
           <t>Republic of Korea</t>
         </is>
       </c>
-      <c r="C49" s="24" t="n">
+      <c r="C49" s="25" t="n">
         <v>1.8984044</v>
       </c>
-      <c r="D49" s="24" t="n">
+      <c r="D49" s="25" t="n">
         <v>2.0175834</v>
       </c>
-      <c r="E49" s="24" t="n">
+      <c r="E49" s="25" t="n">
         <v>2.108626</v>
       </c>
     </row>
     <row r="50">
-      <c r="A50" s="16" t="inlineStr">
+      <c r="A50" s="17" t="inlineStr">
         <is>
           <t>WSM</t>
         </is>
       </c>
-      <c r="B50" s="16" t="inlineStr">
+      <c r="B50" s="17" t="inlineStr">
         <is>
           <t>Samoa</t>
         </is>
       </c>
-      <c r="C50" s="24" t="n">
+      <c r="C50" s="25" t="n">
         <v>4.4588304</v>
       </c>
-      <c r="D50" s="24" t="n">
+      <c r="D50" s="25" t="n">
         <v>4.3712025</v>
       </c>
-      <c r="E50" s="24" t="n">
+      <c r="E50" s="25" t="n">
         <v>4.343141</v>
       </c>
     </row>
     <row r="51">
-      <c r="A51" s="16" t="inlineStr">
+      <c r="A51" s="17" t="inlineStr">
         <is>
           <t>SGP</t>
         </is>
       </c>
-      <c r="B51" s="16" t="inlineStr">
+      <c r="B51" s="17" t="inlineStr">
         <is>
           <t>Singapore</t>
         </is>
       </c>
-      <c r="C51" s="24" t="n">
+      <c r="C51" s="25" t="n">
         <v>2.2379427</v>
       </c>
-      <c r="D51" s="24" t="n">
+      <c r="D51" s="25" t="n">
         <v>2.2264457</v>
       </c>
-      <c r="E51" s="24" t="n">
+      <c r="E51" s="25" t="n">
         <v>2.2321985</v>
       </c>
     </row>
     <row r="52">
-      <c r="A52" s="16" t="inlineStr">
+      <c r="A52" s="17" t="inlineStr">
         <is>
           <t>SLB</t>
         </is>
       </c>
-      <c r="B52" s="16" t="inlineStr">
+      <c r="B52" s="17" t="inlineStr">
         <is>
           <t>Solomon Islands</t>
         </is>
       </c>
-      <c r="C52" s="24" t="n">
+      <c r="C52" s="25" t="n">
         <v>7.9040065</v>
       </c>
-      <c r="D52" s="24" t="n">
+      <c r="D52" s="25" t="n">
         <v>7.9267344</v>
       </c>
-      <c r="E52" s="24" t="n">
+      <c r="E52" s="25" t="n">
         <v>7.9428225</v>
       </c>
     </row>
     <row r="53">
-      <c r="A53" s="16" t="inlineStr">
+      <c r="A53" s="17" t="inlineStr">
         <is>
           <t>LKA</t>
         </is>
       </c>
-      <c r="B53" s="16" t="inlineStr">
+      <c r="B53" s="17" t="inlineStr">
         <is>
           <t>Sri Lanka</t>
         </is>
       </c>
-      <c r="C53" s="24" t="n">
+      <c r="C53" s="25" t="n">
         <v>4.607957</v>
       </c>
-      <c r="D53" s="24" t="n">
+      <c r="D53" s="25" t="n">
         <v>5.081297</v>
       </c>
-      <c r="E53" s="24" t="n">
+      <c r="E53" s="25" t="n">
         <v>5.6155367</v>
       </c>
     </row>
     <row r="54">
-      <c r="A54" s="16" t="inlineStr">
+      <c r="A54" s="17" t="inlineStr">
         <is>
           <t>TJK</t>
         </is>
       </c>
-      <c r="B54" s="16" t="inlineStr">
+      <c r="B54" s="17" t="inlineStr">
         <is>
           <t>Tajikistan</t>
         </is>
       </c>
-      <c r="C54" s="24" t="n">
+      <c r="C54" s="25" t="n">
         <v>5.114497</v>
       </c>
-      <c r="D54" s="24" t="n">
+      <c r="D54" s="25" t="n">
         <v>5.2233315</v>
       </c>
-      <c r="E54" s="24" t="n">
+      <c r="E54" s="25" t="n">
         <v>5.3837476</v>
       </c>
     </row>
     <row r="55">
-      <c r="A55" s="16" t="inlineStr">
+      <c r="A55" s="17" t="inlineStr">
         <is>
           <t>THA</t>
         </is>
       </c>
-      <c r="B55" s="16" t="inlineStr">
+      <c r="B55" s="17" t="inlineStr">
         <is>
           <t>Thailand</t>
         </is>
       </c>
-      <c r="C55" s="24" t="n">
+      <c r="C55" s="25" t="n">
         <v>5.1027327</v>
       </c>
-      <c r="D55" s="24" t="n">
+      <c r="D55" s="25" t="n">
         <v>5.842538</v>
       </c>
-      <c r="E55" s="24" t="n">
+      <c r="E55" s="25" t="n">
         <v>6.2669683</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="16" t="inlineStr">
+      <c r="A56" s="17" t="inlineStr">
         <is>
           <t>TLS</t>
         </is>
       </c>
-      <c r="B56" s="16" t="inlineStr">
+      <c r="B56" s="17" t="inlineStr">
         <is>
           <t>Timor-Leste</t>
         </is>
       </c>
-      <c r="C56" s="24" t="n">
+      <c r="C56" s="25" t="n">
         <v>5.1797056</v>
       </c>
-      <c r="D56" s="24" t="n">
+      <c r="D56" s="25" t="n">
         <v>5.471894</v>
       </c>
-      <c r="E56" s="24" t="n">
+      <c r="E56" s="25" t="n">
         <v>5.7008758</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="16" t="inlineStr">
+      <c r="A57" s="17" t="inlineStr">
         <is>
           <t>TON</t>
         </is>
       </c>
-      <c r="B57" s="16" t="inlineStr">
+      <c r="B57" s="17" t="inlineStr">
         <is>
           <t>Tonga</t>
         </is>
       </c>
-      <c r="C57" s="24" t="n">
+      <c r="C57" s="25" t="n">
         <v>4.887495</v>
       </c>
-      <c r="D57" s="24" t="n">
+      <c r="D57" s="25" t="n">
         <v>4.8945737</v>
       </c>
-      <c r="E57" s="24" t="n">
+      <c r="E57" s="25" t="n">
         <v>4.905649</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="16" t="inlineStr">
+      <c r="A58" s="17" t="inlineStr">
         <is>
           <t>TKM</t>
         </is>
       </c>
-      <c r="B58" s="16" t="inlineStr">
+      <c r="B58" s="17" t="inlineStr">
         <is>
           <t>Turkmenistan</t>
         </is>
       </c>
-      <c r="C58" s="24" t="n">
+      <c r="C58" s="25" t="n">
         <v>3.873608</v>
       </c>
-      <c r="D58" s="24" t="n">
+      <c r="D58" s="25" t="n">
         <v>3.8513114</v>
       </c>
-      <c r="E58" s="24" t="n">
+      <c r="E58" s="25" t="n">
         <v>3.862917</v>
       </c>
     </row>
     <row r="59">
-      <c r="A59" s="16" t="inlineStr">
+      <c r="A59" s="17" t="inlineStr">
         <is>
           <t>TUV</t>
         </is>
       </c>
-      <c r="B59" s="16" t="inlineStr">
+      <c r="B59" s="17" t="inlineStr">
         <is>
           <t>Tuvalu</t>
         </is>
       </c>
-      <c r="C59" s="24" t="n">
+      <c r="C59" s="25" t="n">
         <v>2.5004838</v>
       </c>
-      <c r="D59" s="24" t="n">
+      <c r="D59" s="25" t="n">
         <v>2.5004838</v>
       </c>
-      <c r="E59" s="24" t="n">
+      <c r="E59" s="25" t="n">
         <v>2.5004838</v>
       </c>
     </row>
     <row r="60">
-      <c r="A60" s="16" t="inlineStr">
+      <c r="A60" s="17" t="inlineStr">
         <is>
           <t>UZB</t>
         </is>
       </c>
-      <c r="B60" s="16" t="inlineStr">
+      <c r="B60" s="17" t="inlineStr">
         <is>
           <t>Uzbekistan</t>
         </is>
       </c>
-      <c r="C60" s="24" t="n">
+      <c r="C60" s="25" t="n">
         <v>4.0751143</v>
       </c>
-      <c r="D60" s="24" t="n">
+      <c r="D60" s="25" t="n">
         <v>4.2705927</v>
       </c>
-      <c r="E60" s="24" t="n">
+      <c r="E60" s="25" t="n">
         <v>4.3442245</v>
       </c>
     </row>
     <row r="61">
-      <c r="A61" s="16" t="inlineStr">
+      <c r="A61" s="17" t="inlineStr">
         <is>
           <t>VUT</t>
         </is>
       </c>
-      <c r="B61" s="16" t="inlineStr">
+      <c r="B61" s="17" t="inlineStr">
         <is>
           <t>Vanuatu</t>
         </is>
       </c>
-      <c r="C61" s="24" t="n">
+      <c r="C61" s="25" t="n">
         <v>5.0322957</v>
       </c>
-      <c r="D61" s="24" t="n">
+      <c r="D61" s="25" t="n">
         <v>4.9564614</v>
       </c>
-      <c r="E61" s="24" t="n">
+      <c r="E61" s="25" t="n">
         <v>4.866763</v>
       </c>
     </row>
     <row r="62">
-      <c r="A62" s="16" t="inlineStr">
+      <c r="A62" s="17" t="inlineStr">
         <is>
           <t>VNM</t>
         </is>
       </c>
-      <c r="B62" s="16" t="inlineStr">
+      <c r="B62" s="17" t="inlineStr">
         <is>
           <t>Viet Nam</t>
         </is>
       </c>
-      <c r="C62" s="24" t="n">
+      <c r="C62" s="25" t="n">
         <v>4.9208894</v>
       </c>
-      <c r="D62" s="24" t="n">
+      <c r="D62" s="25" t="n">
         <v>5.059266</v>
       </c>
-      <c r="E62" s="24" t="n">
+      <c r="E62" s="25" t="n">
         <v>5.2260437</v>
       </c>
     </row>
     <row r="63">
-      <c r="A63" s="16" t="inlineStr">
+      <c r="A63" s="17" t="inlineStr">
         <is>
           <t>HKG</t>
         </is>
       </c>
-      <c r="B63" s="16" t="inlineStr">
+      <c r="B63" s="17" t="inlineStr">
         <is>
           <t>Hong Kong, China</t>
         </is>
       </c>
-      <c r="C63" s="24" t="n">
+      <c r="C63" s="25" t="n">
         <v>2.6815162</v>
       </c>
-      <c r="D63" s="24" t="n">
+      <c r="D63" s="25" t="n">
         <v>2.9636667</v>
       </c>
-      <c r="E63" s="24" t="n">
+      <c r="E63" s="25" t="n">
         <v>3.0678148</v>
       </c>
     </row>
     <row r="64">
-      <c r="A64" s="16" t="inlineStr">
+      <c r="A64" s="17" t="inlineStr">
         <is>
           <t>TWN</t>
         </is>
       </c>
-      <c r="B64" s="16" t="inlineStr">
+      <c r="B64" s="17" t="inlineStr">
         <is>
           <t>Taipei,China</t>
         </is>
       </c>
-      <c r="C64" s="24" t="n">
+      <c r="C64" s="25" t="n">
         <v>2.065139</v>
       </c>
-      <c r="D64" s="24" t="n">
+      <c r="D64" s="25" t="n">
         <v>2.185437</v>
       </c>
-      <c r="E64" s="24" t="n">
+      <c r="E64" s="25" t="n">
         <v>2.2478058</v>
       </c>
     </row>
     <row r="65">
-      <c r="A65" s="16" t="inlineStr">
+      <c r="A65" s="17" t="inlineStr">
         <is>
           <t>IRN</t>
         </is>
       </c>
-      <c r="B65" s="16" t="inlineStr">
+      <c r="B65" s="17" t="inlineStr">
         <is>
           <t>Iran (Islamic Republic of)</t>
         </is>
       </c>
-      <c r="C65" s="24" t="n">
+      <c r="C65" s="25" t="n">
         <v>3.5240088</v>
       </c>
-      <c r="D65" s="24" t="n">
+      <c r="D65" s="25" t="n">
         <v>3.5711648</v>
       </c>
-      <c r="E65" s="24" t="n">
+      <c r="E65" s="25" t="n">
         <v>3.583731</v>
       </c>
     </row>
     <row r="66">
-      <c r="A66" s="16" t="inlineStr">
+      <c r="A66" s="17" t="inlineStr">
         <is>
           <t>RUS</t>
         </is>
       </c>
-      <c r="B66" s="16" t="inlineStr">
+      <c r="B66" s="17" t="inlineStr">
         <is>
           <t>Russian Federation</t>
         </is>
       </c>
-      <c r="C66" s="24" t="n">
+      <c r="C66" s="25" t="n">
         <v>2.874526</v>
       </c>
-      <c r="D66" s="24" t="n">
+      <c r="D66" s="25" t="n">
         <v>3.1242018</v>
       </c>
-      <c r="E66" s="24" t="n">
+      <c r="E66" s="25" t="n">
         <v>3.2629623</v>
       </c>
     </row>
     <row r="67">
-      <c r="A67" s="16" t="inlineStr">
+      <c r="A67" s="17" t="inlineStr">
         <is>
           <t>TUR</t>
         </is>
       </c>
-      <c r="B67" s="16" t="inlineStr">
+      <c r="B67" s="17" t="inlineStr">
         <is>
           <t>Türkiye</t>
         </is>
       </c>
-      <c r="C67" s="24" t="n">
+      <c r="C67" s="25" t="n">
         <v>2.220534</v>
       </c>
-      <c r="D67" s="24" t="n">
+      <c r="D67" s="25" t="n">
         <v>2.2864854</v>
       </c>
-      <c r="E67" s="24" t="n">
+      <c r="E67" s="25" t="n">
         <v>2.3159657</v>
       </c>
     </row>
     <row r="70">
       <c r="B70" s="5" t="inlineStr">
         <is>
-          <t>Developed with the support of: Asian Development Bank and Asian Infrastructure Investment Bank</t>
+          <t>The Asian Transport Observatory (ATO) is developed with the support of the Asian Development Bank (ADB) and the Asian Infrastructure Investment Bank (AIIB).</t>
         </is>
       </c>
     </row>
     <row r="71">
-      <c r="B71" s="18" t="inlineStr">
+      <c r="B71" s="5" t="inlineStr">
+        <is>
+          <t>Activities in the Pacific Island Countries are additionally supported by the World Bank.</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="B72" s="19" t="inlineStr">
         <is>
           <t>See terms of use at https://asiantransportobservatory.org/termsofservice</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B4:L4"/>
     <mergeCell ref="C14:E14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B10" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B12" r:id="rId2"/>
-    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B71" r:id="rId3"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="B72" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>