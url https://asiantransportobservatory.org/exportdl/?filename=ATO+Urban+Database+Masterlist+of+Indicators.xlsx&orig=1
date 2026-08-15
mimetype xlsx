--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -13,123 +13,131 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUD Masterlist" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="22"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="12"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <strike val="0"/>
+      <color rgb="00002060"/>
+      <sz val="10"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -165,120 +173,145 @@
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>1</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2657475" cy="847725"/>
     <pic>
       <nvPicPr>
         <cNvPr id="1" name="Image 1" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>246</row>
+      <row>389</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2314575" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Image 2" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
       <col>1</col>
-      <colOff>2957723</colOff>
-      <row>246</row>
+      <colOff>2744279</colOff>
+      <row>389</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2181225" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Image 3" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId3"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </oneCellAnchor>
+  <oneCellAnchor>
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>395</row>
+      <rowOff>0</rowOff>
+    </from>
+    <ext cx="2190750" cy="428625"/>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="4" name="Image 4" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId4"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -540,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:H245"/>
+  <dimension ref="A2:H394"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="45" customWidth="1" min="1" max="1"/>
     <col width="50" customWidth="1" min="2" max="2"/>
     <col width="16" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="70" customWidth="1" min="6" max="6"/>
     <col width="82" customWidth="1" min="7" max="7"/>
     <col width="85" customWidth="1" min="8" max="8"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>ATO Urban Database - Masterlist of Indicators</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -635,259 +668,271 @@
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B10" s="3" t="inlineStr">
         <is>
           <t>Population</t>
         </is>
       </c>
       <c r="C10" s="3" t="inlineStr">
         <is>
           <t>SEC-UDB-001</t>
         </is>
       </c>
       <c r="D10" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E10" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
-          <t>(1) GHS (European Commission) 
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (10) Oxford Economics, 2024 
+(11) Sony CSL 
+(12) Moran et al. (2018) 
+(13) UNDESA 
+(14) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (2) UN 
 (3) Oke et.al. (2019) (Demographia) 
 (4) Wikipedia 
 (5) World Cities Database 
 (6) Demographia 
 (7) C40; GHG Interactive Dashboard Data. 2024. London, UK: C40 Cities Climate Leadership Group. 
 (8) REN21 (2021). Renewables in Cities 2021 Global Status Report (REC 2021). 
 (9) Prottoy et al., 2023 
 (N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (10) https://www.oxfordeconomics.com/wp-content/uploads/2024/05/Oxford_Economics_Global_Cities_Index_2024.pdf 
+(11) https://whatif.sonycsl.it/15mincity/index.php 
+(12) https://iopscience.iop.org/article/10.1088/1748-9326/aac72a 
+(13) https://www.un.org/development/desa/pd/world-urbanization-prospects-2025-0 
+(14) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (2) https://population.un.org/wup/Download/ 
 (3) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (4) https://www.wikipedia.org/  **changing [accessed on (accessed on 28-06-2021)]  
 (5) https://simplemaps.com/data/world-cities 
 (6) http://www.demographia.com/db-worldua.pdf 
 (7) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard 
 (8) https://www.ren21.net/wp-content/uploads/2019/05/REC_2021_Datapack.xlsx  
 (9) https://citiesinmotionlab.org/data/ 
 (N) -</t>
         </is>
       </c>
       <c r="H10" s="4" t="inlineStr">
         <is>
           <t>Total population in the year calculated within the spatial domain of the Urban Centre, expressed in number of people</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B11" s="3" t="inlineStr">
         <is>
           <t>Area</t>
         </is>
       </c>
       <c r="C11" s="3" t="inlineStr">
         <is>
           <t>SEC-UDB-002</t>
         </is>
       </c>
       <c r="D11" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E11" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
-          <t>(1) GHS (European Commission) 
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (2) Oke et.al. (2019) (Demographia) 
 (3) C40; GHG Interactive Dashboard Data. 2024. London, UK: C40 Cities Climate Leadership Group. 
 (4) Nangini et al., 2017 
+(5) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (2) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (3) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard 
 (4) https://doi.pangaea.de/10.1594/PANGAEA.884141 
+(5) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (N) -</t>
         </is>
       </c>
       <c r="H11" s="4" t="inlineStr">
         <is>
           <t>Area in sq.km. within the defined limits of the Urban Centre geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B12" s="3" t="inlineStr">
         <is>
           <t>Population Density</t>
         </is>
       </c>
       <c r="C12" s="3" t="inlineStr">
         <is>
           <t>SEC-UDB-003</t>
         </is>
       </c>
       <c r="D12" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E12" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
-          <t>(1) Calculated (using GHS (European Commission)) 
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015) 
 (2) Calculated (using Oke et.al. (2019) (Demographia)) 
-(3) ITDP Atlas</t>
+(3) ITDP</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>(1) - 
 (2) - 
 (3) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
       <c r="H12" s="4" t="inlineStr">
         <is>
           <t>People per sq.km. of the urban area.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B13" s="3" t="inlineStr">
         <is>
           <t>Gross domestic product (PPP)</t>
         </is>
       </c>
       <c r="C13" s="3" t="inlineStr">
         <is>
           <t>SEC-UDB-004</t>
         </is>
       </c>
       <c r="D13" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E13" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
-          <t>(1) GHS (European Commission) 
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (2) C40; GHG Interactive Dashboard Data. 2024. London, UK: C40 Cities Climate Leadership Group. 
 (3) Oxford Economics, 2024 
+(4) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (2) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard 
 (3) https://www.oxfordeconomics.com/wp-content/uploads/2024/05/Oxford_Economics_Global_Cities_Index_2024.pdf 
+(4) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (N) -</t>
         </is>
       </c>
       <c r="H13" s="4" t="inlineStr">
         <is>
           <t>This indicator provides values for gross domestic product (GDP) expressed in international dollars, converted by purchasing power parity (PPP) conversion factor. GDP is the sum of gross value added by all resident producers in the country plus any product taxes and minus any subsidies not included in the value of the products. PPP conversion factor is a spatial price deflator and currency converter that eliminates the effects of the differences in price levels between countries.
 The GDP PPP values for the Urban Centre, expressed in US dollars (2007).
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B14" s="3" t="inlineStr">
         <is>
           <t>GDP per capita</t>
         </is>
       </c>
       <c r="C14" s="3" t="inlineStr">
         <is>
           <t>SEC-UDB-005</t>
         </is>
       </c>
       <c r="D14" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E14" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
-          <t>(1) Calculated (using GHS (European Commission)) 
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015) 
 (2) Oxford Economics, 2024 
 (N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>(1) - 
 (2) https://www.oxfordeconomics.com/wp-content/uploads/2024/05/Oxford_Economics_Global_Cities_Index_2024.pdf 
 (N) -</t>
         </is>
       </c>
       <c r="H14" s="4" t="inlineStr">
         <is>
           <t>GDP per capita</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B15" s="3" t="inlineStr">
         <is>
@@ -1116,9556 +1161,15598 @@
       </c>
       <c r="E20" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G20" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H20" s="4" t="inlineStr">
         <is>
           <t>PT investment expenditure from multiple sources like state, national, provincial, debts etc.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="inlineStr">
         <is>
+          <t>SOCIO-ECONOMIC (SEC)</t>
+        </is>
+      </c>
+      <c r="B21" s="3" t="inlineStr">
+        <is>
+          <t>Compound Annual Growth Rate</t>
+        </is>
+      </c>
+      <c r="C21" s="3" t="inlineStr">
+        <is>
+          <t>SEC-UDB-012</t>
+        </is>
+      </c>
+      <c r="D21" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E21" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G21" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H21" s="4" t="inlineStr">
+        <is>
+          <t>Compound annual growth rate of the total population allocated inside of the UC in percentage.</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="3" t="inlineStr">
+        <is>
+          <t>SOCIO-ECONOMIC (SEC)</t>
+        </is>
+      </c>
+      <c r="B22" s="3" t="inlineStr">
+        <is>
+          <t>Average GDP</t>
+        </is>
+      </c>
+      <c r="C22" s="3" t="inlineStr">
+        <is>
+          <t>SEC-UDB-013</t>
+        </is>
+      </c>
+      <c r="D22" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E22" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F22" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G22" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H22" s="4" t="inlineStr">
+        <is>
+          <t>Average of the GDP pixel value in the urban center</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="3" t="inlineStr">
+        <is>
+          <t>SOCIO-ECONOMIC (SEC)</t>
+        </is>
+      </c>
+      <c r="B23" s="3" t="inlineStr">
+        <is>
+          <t>Life expectancy</t>
+        </is>
+      </c>
+      <c r="C23" s="3" t="inlineStr">
+        <is>
+          <t>SEC-UDB-014</t>
+        </is>
+      </c>
+      <c r="D23" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E23" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G23" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H23" s="4" t="inlineStr">
+        <is>
+          <t>Number of years newborn children would live if subject to the mortality risks prevailing for the cross-section of population at the time of their birth.</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="3" t="inlineStr">
+        <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B21" s="3" t="inlineStr">
+      <c r="B24" s="3" t="inlineStr">
         <is>
           <t>Builtup area</t>
         </is>
       </c>
-      <c r="C21" s="3" t="inlineStr">
+      <c r="C24" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-001</t>
         </is>
       </c>
-      <c r="D21" s="3" t="inlineStr">
+      <c r="D24" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E21" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>(1) GHS (European Commission) 
+      <c r="E24" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F24" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (2) Demographia 
+(3) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G21" s="4" t="inlineStr">
+      <c r="G24" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (2) http://www.demographia.com/db-worldua.pdf 
+(3) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (N) -</t>
         </is>
       </c>
-      <c r="H21" s="4" t="inlineStr">
+      <c r="H24" s="4" t="inlineStr">
         <is>
           <t>Total built-up area in the year calculated within the spatial domain of the Urban Centre, expressed in square kilometres; geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="22">
-      <c r="A22" s="3" t="inlineStr">
+    <row r="25">
+      <c r="A25" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B22" s="3" t="inlineStr">
+      <c r="B25" s="3" t="inlineStr">
         <is>
           <t>Share of builtup area</t>
         </is>
       </c>
-      <c r="C22" s="3" t="inlineStr">
+      <c r="C25" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-002</t>
         </is>
       </c>
-      <c r="D22" s="3" t="inlineStr">
+      <c r="D25" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E22" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G22" s="4" t="inlineStr">
+      <c r="E25" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G25" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H22" s="4" t="inlineStr">
+      <c r="H25" s="4" t="inlineStr">
         <is>
           <t>Percentage of builtup area in the urban centre area. Builtup area (UFS-UDB-001) divided by Area (SEC-UDB-002).</t>
         </is>
       </c>
     </row>
-    <row r="23">
-      <c r="A23" s="3" t="inlineStr">
+    <row r="26">
+      <c r="A26" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B23" s="3" t="inlineStr">
+      <c r="B26" s="3" t="inlineStr">
         <is>
           <t>Built-up areas per capita</t>
         </is>
       </c>
-      <c r="C23" s="3" t="inlineStr">
+      <c r="C26" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-003</t>
         </is>
       </c>
-      <c r="D23" s="3" t="inlineStr">
+      <c r="D26" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E23" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>(1) GHS (European Commission) 
+      <c r="E26" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F26" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (2) Calculated (using Demographia) 
 (3) UN-Habitat</t>
         </is>
       </c>
-      <c r="G23" s="4" t="inlineStr">
+      <c r="G26" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (2) - 
 (3) https://data.unhabitat.org/pages/spatial-growth-of-cities-and-urban-areas</t>
         </is>
       </c>
-      <c r="H23" s="4" t="inlineStr">
+      <c r="H26" s="4" t="inlineStr">
         <is>
           <t>Amount of the built-up area per person in the year calculated within the spatial domain of the Urban Centre, expressed in square meters per person</t>
         </is>
       </c>
     </row>
-    <row r="24">
-      <c r="A24" s="3" t="inlineStr">
+    <row r="27">
+      <c r="A27" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B24" s="3" t="inlineStr">
+      <c r="B27" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Share of population living in the high green area </t>
         </is>
       </c>
-      <c r="C24" s="3" t="inlineStr">
+      <c r="C27" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-004</t>
         </is>
       </c>
-      <c r="D24" s="3" t="inlineStr">
+      <c r="D27" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E24" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H24" s="4" t="inlineStr">
+      <c r="E27" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
+(2) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
+(2) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H27" s="4" t="inlineStr">
         <is>
           <t>Share of population living in the high green area in 2015 in the Urban Centre of 2015
 High green for 0.6 &lt;Greenness &lt; 0.9: corresponding to dense vegetation (e.g. forest, gardens, etc.).
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="25">
-      <c r="A25" s="3" t="inlineStr">
+    <row r="28">
+      <c r="A28" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B25" s="3" t="inlineStr">
+      <c r="B28" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Mean Block Density </t>
         </is>
       </c>
-      <c r="C25" s="3" t="inlineStr">
+      <c r="C28" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-005</t>
         </is>
       </c>
-      <c r="D25" s="3" t="inlineStr">
+      <c r="D28" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E25" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F25" s="4" t="inlineStr">
+      <c r="E28" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F28" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP 
-(2) ITDP Atlas</t>
-[...2 lines deleted...]
-      <c r="G25" s="4" t="inlineStr">
+(2) ITDP</t>
+        </is>
+      </c>
+      <c r="G28" s="4" t="inlineStr">
         <is>
           <t>(1) https://pedestriansfirst.itdp.org/city, https://itdp.org/publication/the-atlas-of-sustainable-city-transport/ 
 (2) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H25" s="4" t="inlineStr">
+      <c r="H28" s="4" t="inlineStr">
         <is>
           <t>Measured as total number of blocks in the city divided by total size of those blocks in km². Higher the density - indicate more walkability</t>
         </is>
       </c>
     </row>
-    <row r="26">
-      <c r="A26" s="3" t="inlineStr">
+    <row r="29">
+      <c r="A29" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B26" s="3" t="inlineStr">
+      <c r="B29" s="3" t="inlineStr">
         <is>
           <t>Average Block Size</t>
         </is>
       </c>
-      <c r="C26" s="3" t="inlineStr">
+      <c r="C29" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-006</t>
         </is>
       </c>
-      <c r="D26" s="3" t="inlineStr">
+      <c r="D29" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E26" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F26" s="4" t="inlineStr">
+      <c r="E29" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G26" s="4" t="inlineStr">
+      <c r="G29" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H26" s="4" t="inlineStr">
+      <c r="H29" s="4" t="inlineStr">
         <is>
           <t>Average size of blocks, measured in hectares.
 Smaller blocks make neighborhoods more walkable—especially for toddlers, their caregivers, and others who walk slowly.
 On the basis of sample of 40 locales. Digital files associated with locales processed in ArcGIS using a Python script. 
 Block sizes were measured by digitizing the road medians and identifying the block areas within them. This includes the half areas of roads as well.</t>
         </is>
       </c>
     </row>
-    <row r="27">
-      <c r="A27" s="3" t="inlineStr">
+    <row r="30">
+      <c r="A30" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B27" s="3" t="inlineStr">
+      <c r="B30" s="3" t="inlineStr">
         <is>
           <t>Share of built-up area that is gridded</t>
         </is>
       </c>
-      <c r="C27" s="3" t="inlineStr">
+      <c r="C30" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-007</t>
         </is>
       </c>
-      <c r="D27" s="3" t="inlineStr">
+      <c r="D30" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E27" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F27" s="4" t="inlineStr">
+      <c r="E30" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F30" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G27" s="4" t="inlineStr">
+      <c r="G30" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H27" s="4" t="inlineStr">
+      <c r="H30" s="4" t="inlineStr">
         <is>
           <t>On the basis of sample of 40 locales. Digital files associated with locales processed in ArcGIS using a Python script.
 Visual assessment of the presence of orthogonal street grids in the locale and their assignment to three categories: not gridded, partially gridded (covering 10-90% of the locale area), and gridded (covering 90% or more of the locale area)</t>
         </is>
       </c>
     </row>
-    <row r="28">
-      <c r="A28" s="3" t="inlineStr">
+    <row r="31">
+      <c r="A31" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B28" s="3" t="inlineStr">
+      <c r="B31" s="3" t="inlineStr">
         <is>
           <t>Share of built-up area that is residential</t>
         </is>
       </c>
-      <c r="C28" s="3" t="inlineStr">
+      <c r="C31" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-008</t>
         </is>
       </c>
-      <c r="D28" s="3" t="inlineStr">
+      <c r="D31" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E28" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F28" s="4" t="inlineStr">
+      <c r="E31" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G28" s="4" t="inlineStr">
+      <c r="G31" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H28" s="4" t="inlineStr">
+      <c r="H31" s="4" t="inlineStr">
         <is>
           <t>On the basis of sample of 40 locales. Digital files associated with locales processed in ArcGIS using a Python script.
 All area in residential use in locale/built-up area of locale</t>
         </is>
       </c>
     </row>
-    <row r="29">
-      <c r="A29" s="3" t="inlineStr">
+    <row r="32">
+      <c r="A32" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B29" s="3" t="inlineStr">
+      <c r="B32" s="3" t="inlineStr">
         <is>
           <t>Parks and open spaces landuse %</t>
         </is>
       </c>
-      <c r="C29" s="3" t="inlineStr">
+      <c r="C32" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-009</t>
         </is>
       </c>
-      <c r="D29" s="3" t="inlineStr">
+      <c r="D32" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E29" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>(1) GHS (European Commission) 
+      <c r="E32" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F32" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
 (2) UN-Habitat Urban Indicators Database, 2553 
+(3) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G29" s="4" t="inlineStr">
+      <c r="G32" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
 (2) - 
+(3) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (N) -</t>
         </is>
       </c>
-      <c r="H29" s="4" t="inlineStr">
+      <c r="H32" s="4" t="inlineStr">
         <is>
           <t>Percentage of the open spaces within the area of the Urban Centre of 2015.
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="30">
-      <c r="A30" s="3" t="inlineStr">
+    <row r="33">
+      <c r="A33" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B30" s="3" t="inlineStr">
+      <c r="B33" s="3" t="inlineStr">
         <is>
           <t>Area of open space</t>
         </is>
       </c>
-      <c r="C30" s="3" t="inlineStr">
+      <c r="C33" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-010</t>
         </is>
       </c>
-      <c r="D30" s="3" t="inlineStr">
+      <c r="D33" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E30" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H30" s="4" t="inlineStr">
+      <c r="E33" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015) 
+(2) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
+(2) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H33" s="4" t="inlineStr">
         <is>
           <t>Area of open space within an Urban Centre in the year. Percentage of open space (UFS-UDB-009) multiplied by Area (SEC-UDB-002)</t>
         </is>
       </c>
     </row>
-    <row r="31">
-      <c r="A31" s="3" t="inlineStr">
+    <row r="34">
+      <c r="A34" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
-      <c r="B31" s="3" t="inlineStr">
+      <c r="B34" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Intersection Density </t>
         </is>
       </c>
-      <c r="C31" s="3" t="inlineStr">
+      <c r="C34" s="3" t="inlineStr">
         <is>
           <t>UFS-UDB-011</t>
         </is>
       </c>
-      <c r="D31" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F31" s="4" t="inlineStr">
+      <c r="D34" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E34" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F34" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) (OSM) 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G31" s="4" t="inlineStr">
+      <c r="G34" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (N) -</t>
         </is>
       </c>
-      <c r="H31" s="4" t="inlineStr">
+      <c r="H34" s="4" t="inlineStr">
         <is>
           <t>Intersection Density = Total number of intersections including dead ends / Area (https://www.cnu.org/our-projects/street-networks/street-networks-101)
 Sourced from OpenStreetMap (2017) - Geospatial analysis conducted</t>
         </is>
       </c>
     </row>
-    <row r="32">
-[...124 lines deleted...]
-    </row>
     <row r="35">
       <c r="A35" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B35" s="3" t="inlineStr">
         <is>
-          <t>Commercial landuse %</t>
+          <t>Network Density factor</t>
         </is>
       </c>
       <c r="C35" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-015</t>
+          <t>UFS-UDB-012</t>
         </is>
       </c>
       <c r="D35" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="E35" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
-          <t>(N) Non-aggregated sources</t>
+          <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
-          <t>(N) -</t>
+          <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3</t>
         </is>
       </c>
       <c r="H35" s="4" t="inlineStr">
         <is>
-          <t>Percentage share of the category</t>
+          <t>High intersection density, high street density, low street length average, low circuity contribute to high network density factor</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
-          <t>Retail establishments density</t>
+          <t>Sprawl factor</t>
         </is>
       </c>
       <c r="C36" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-016</t>
+          <t>UFS-UDB-013</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
-          <t>(N) Non-aggregated sources</t>
+          <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
-          <t>(N) -</t>
+          <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3</t>
         </is>
       </c>
       <c r="H36" s="4" t="inlineStr">
         <is>
-          <t>Number of retail establishments per square kilometer of the UC area</t>
+          <t>Road deaths, high car mode share, low gas price, CO2 emissions, and street length contribute to the sprawl factor</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
-          <t>Residential density</t>
+          <t>Transport landuse %</t>
         </is>
       </c>
       <c r="C37" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-017</t>
+          <t>UFS-UDB-014</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H37" s="4" t="inlineStr">
         <is>
-          <t>Number of dwellings per square kilometer of the UC area</t>
+          <t>Percentage share of the category</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
-          <t>No. of intersections</t>
+          <t>Commercial landuse %</t>
         </is>
       </c>
       <c r="C38" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-018</t>
+          <t>UFS-UDB-015</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H38" s="4" t="inlineStr">
         <is>
-          <t>Total number of road intersections in the Urban Centre</t>
+          <t>Percentage share of the category</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
-          <t>Share of the built-up area of cities that is open space</t>
+          <t>Retail establishments density</t>
         </is>
       </c>
       <c r="C39" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-019</t>
+          <t>UFS-UDB-016</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
-          <t>(1) UN-Habitat</t>
+          <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
-          <t>(1) https://data.unhabitat.org/pages/open-spaces-and-green-areas</t>
+          <t>(N) -</t>
         </is>
       </c>
       <c r="H39" s="4" t="inlineStr">
         <is>
-          <t>Share of the built-up area of cities that is open space</t>
+          <t>Number of retail establishments per square kilometer of the UC area</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
-          <t>Green area per capita</t>
+          <t>Residential density</t>
         </is>
       </c>
       <c r="C40" s="3" t="inlineStr">
         <is>
-          <t>UFS-UDB-020</t>
+          <t>UFS-UDB-017</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
-          <t>(1) UN-Habitat Urban Indicators Database, 2553</t>
+          <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
-          <t>(1) -</t>
+          <t>(N) -</t>
         </is>
       </c>
       <c r="H40" s="4" t="inlineStr">
         <is>
-          <t>Data on green areas per city is produced from analysis of landsat and sentinel imagery analysis. Population data used to calculate the green area per capita is based on GHS-Pop estimates for 1990, 2000, 2010 and 2020. City/urban area used in the analyis has been generated using a classification approach based on the Degree of Urbanization concept to city definition  - as a result, the urban/city area used for the indicator computation in this data table may be larger or smaller than the official municipality boundary.  Designation and data estimated by UN-Habitat based on the methodology described in the Metadata sheet. The designations employed do not imply the expression of any opinion whatsoever on the part of the Secretariat of the United Nations concerning the legal status of any country, territory, city or area; or of its authorities, or concerning the delimitation of its frontiers or boundaries.</t>
+          <t>Number of dwellings per square kilometer of the UC area</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B41" s="3" t="inlineStr">
+        <is>
+          <t>No. of intersections</t>
+        </is>
+      </c>
+      <c r="C41" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-018</t>
+        </is>
+      </c>
+      <c r="D41" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E41" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H41" s="4" t="inlineStr">
+        <is>
+          <t>Total number of road intersections in the Urban Centre</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B42" s="3" t="inlineStr">
+        <is>
+          <t>Share of the built-up area of cities that is open space</t>
+        </is>
+      </c>
+      <c r="C42" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-019</t>
+        </is>
+      </c>
+      <c r="D42" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E42" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F42" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G42" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/open-spaces-and-green-areas</t>
+        </is>
+      </c>
+      <c r="H42" s="4" t="inlineStr">
+        <is>
+          <t>Share of the built-up area of cities that is open space</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B43" s="3" t="inlineStr">
+        <is>
+          <t>Green area per capita</t>
+        </is>
+      </c>
+      <c r="C43" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-020</t>
+        </is>
+      </c>
+      <c r="D43" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E43" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F43" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat Urban Indicators Database, 2553</t>
+        </is>
+      </c>
+      <c r="G43" s="4" t="inlineStr">
+        <is>
+          <t>(1) -</t>
+        </is>
+      </c>
+      <c r="H43" s="4" t="inlineStr">
+        <is>
+          <t>Data on green areas per city is produced from analysis of landsat and sentinel imagery analysis. Population data used to calculate the green area per capita is based on GHS-Pop estimates for 1990, 2000, 2010 and 2020. City/urban area used in the analyis has been generated using a classification approach based on the Degree of Urbanization concept to city definition  - as a result, the urban/city area used for the indicator computation in this data table may be larger or smaller than the official municipality boundary.  Designation and data estimated by UN-Habitat based on the methodology described in the Metadata sheet. The designations employed do not imply the expression of any opinion whatsoever on the part of the Secretariat of the United Nations concerning the legal status of any country, territory, city or area; or of its authorities, or concerning the delimitation of its frontiers or boundaries.</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B44" s="3" t="inlineStr">
+        <is>
+          <t>Non-residential built-up surface</t>
+        </is>
+      </c>
+      <c r="C44" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-021</t>
+        </is>
+      </c>
+      <c r="D44" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E44" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F44" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G44" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H44" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Non-residential built-up area of the UC in square meters </t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B45" s="3" t="inlineStr">
+        <is>
+          <t>Residential built-up surface</t>
+        </is>
+      </c>
+      <c r="C45" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-022</t>
+        </is>
+      </c>
+      <c r="D45" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E45" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F45" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G45" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H45" s="4" t="inlineStr">
+        <is>
+          <t>Residential built-up area of the UC in square meters</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B46" s="3" t="inlineStr">
+        <is>
+          <t>Total built-up surface per capita</t>
+        </is>
+      </c>
+      <c r="C46" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-023</t>
+        </is>
+      </c>
+      <c r="D46" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E46" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F46" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G46" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H46" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total built-up area per capita in the urban centre. Values bellow 1 m2/person and above 600 m2/person are excluded from the data set. </t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B47" s="3" t="inlineStr">
+        <is>
+          <t>Non-residential built-up surface per capita</t>
+        </is>
+      </c>
+      <c r="C47" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-024</t>
+        </is>
+      </c>
+      <c r="D47" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E47" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F47" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G47" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H47" s="4" t="inlineStr">
+        <is>
+          <t>Non-residential built-up area per capita in the urban centre</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B48" s="3" t="inlineStr">
+        <is>
+          <t>Residential built-up surface per capita</t>
+        </is>
+      </c>
+      <c r="C48" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-025</t>
+        </is>
+      </c>
+      <c r="D48" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E48" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F48" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G48" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H48" s="4" t="inlineStr">
+        <is>
+          <t>Residential built-up area per capita in the urban centre</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B49" s="3" t="inlineStr">
+        <is>
+          <t>Average built-up height</t>
+        </is>
+      </c>
+      <c r="C49" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-026</t>
+        </is>
+      </c>
+      <c r="D49" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E49" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F49" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G49" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H49" s="4" t="inlineStr">
+        <is>
+          <t>Average of the values inside the urban centre of the average height of the built surfaces in a 100 m pixel.</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B50" s="3" t="inlineStr">
+        <is>
+          <t>Standard Deviation built-up height</t>
+        </is>
+      </c>
+      <c r="C50" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-027</t>
+        </is>
+      </c>
+      <c r="D50" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E50" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F50" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G50" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H50" s="4" t="inlineStr">
+        <is>
+          <t>Standard deviation of the values inside the urban centre of the average height of the built surfaces in a 100 m pixel.</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B51" s="3" t="inlineStr">
+        <is>
+          <t>Maximum built-up height</t>
+        </is>
+      </c>
+      <c r="C51" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-028</t>
+        </is>
+      </c>
+      <c r="D51" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E51" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F51" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G51" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H51" s="4" t="inlineStr">
+        <is>
+          <t>Maximum of the values inside the urban centre of the average height of the built surfaces in a 100 m pixel.</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B52" s="3" t="inlineStr">
+        <is>
+          <t>Total built-up volume</t>
+        </is>
+      </c>
+      <c r="C52" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-029</t>
+        </is>
+      </c>
+      <c r="D52" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E52" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F52" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G52" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H52" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up volume in the urban centre</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B53" s="3" t="inlineStr">
+        <is>
+          <t>BU surface in residential prevalent 1-2 floors built-up</t>
+        </is>
+      </c>
+      <c r="C53" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-030</t>
+        </is>
+      </c>
+      <c r="D53" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E53" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F53" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G53" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H53" s="4" t="inlineStr">
+        <is>
+          <t>Built-up surface in residential prevalent 1-2 floors built-up</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B54" s="3" t="inlineStr">
+        <is>
+          <t>BU surface in residential prevalent 3-7 floors built-up</t>
+        </is>
+      </c>
+      <c r="C54" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-031</t>
+        </is>
+      </c>
+      <c r="D54" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E54" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F54" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G54" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H54" s="4" t="inlineStr">
+        <is>
+          <t>Built-up surface in residential prevalent 3-7 floors built-up</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B55" s="3" t="inlineStr">
+        <is>
+          <t>BU surface in residential prevalent &gt; 8 floors built-up</t>
+        </is>
+      </c>
+      <c r="C55" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-032</t>
+        </is>
+      </c>
+      <c r="D55" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E55" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F55" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G55" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H55" s="4" t="inlineStr">
+        <is>
+          <t>Built-up surface in residential prevalent &gt;8 floors built-up</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B56" s="3" t="inlineStr">
+        <is>
+          <t>Num of people living in residential prevalent 1-2 floors built-up</t>
+        </is>
+      </c>
+      <c r="C56" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-033</t>
+        </is>
+      </c>
+      <c r="D56" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E56" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F56" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G56" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H56" s="4" t="inlineStr">
+        <is>
+          <t>Total population inside the built-up in the urban centre classified as residential prevalent 1-2 floors.</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B57" s="3" t="inlineStr">
+        <is>
+          <t>Num of people living in residential prevalent 3-7 floors built-up</t>
+        </is>
+      </c>
+      <c r="C57" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-034</t>
+        </is>
+      </c>
+      <c r="D57" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E57" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F57" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G57" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H57" s="4" t="inlineStr">
+        <is>
+          <t>Total population inside the built-up in the urban centre classified as residential prevalent 3-7 floors.</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B58" s="3" t="inlineStr">
+        <is>
+          <t>Num of people living in residential prevalent &gt; 8 floors built-up</t>
+        </is>
+      </c>
+      <c r="C58" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-035</t>
+        </is>
+      </c>
+      <c r="D58" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E58" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F58" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G58" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H58" s="4" t="inlineStr">
+        <is>
+          <t>Total population inside the built-up in the urban centre classified as residential prevalent &gt;8 floors.</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B59" s="3" t="inlineStr">
+        <is>
+          <t>Mean greenness in the built-up area</t>
+        </is>
+      </c>
+      <c r="C59" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-036</t>
+        </is>
+      </c>
+      <c r="D59" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E59" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F59" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G59" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H59" s="4" t="inlineStr">
+        <is>
+          <t>Mean greenness (NDVI) in the built-up area (within a 300 m buffer of the built-up cells)</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B60" s="3" t="inlineStr">
+        <is>
+          <t>Total area of the low green in built-up area</t>
+        </is>
+      </c>
+      <c r="C60" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-037</t>
+        </is>
+      </c>
+      <c r="D60" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E60" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F60" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G60" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H60" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up area (within a 300 m buffer of the built-up cells and low greenness threshold)</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B61" s="3" t="inlineStr">
+        <is>
+          <t>Total area of the high green in built-up area</t>
+        </is>
+      </c>
+      <c r="C61" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-038</t>
+        </is>
+      </c>
+      <c r="D61" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E61" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F61" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G61" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H61" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up area (within a 300 m buffer of the built-up cells and high greenness threshold)</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B62" s="3" t="inlineStr">
+        <is>
+          <t>Share of high green area in built-up area</t>
+        </is>
+      </c>
+      <c r="C62" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-039</t>
+        </is>
+      </c>
+      <c r="D62" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E62" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F62" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G62" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H62" s="4" t="inlineStr">
+        <is>
+          <t>Share of built-up area in the high greenness area</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="3" t="inlineStr">
+        <is>
+          <t>URBAN FORM &amp; STRUCTURE + LANDUSE (UFS)</t>
+        </is>
+      </c>
+      <c r="B63" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Land Use Efficiency  </t>
+        </is>
+      </c>
+      <c r="C63" s="3" t="inlineStr">
+        <is>
+          <t>UFS-UDB-040</t>
+        </is>
+      </c>
+      <c r="D63" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E63" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F63" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G63" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H63" s="4" t="inlineStr">
+        <is>
+          <t>Land Use efficiency is the ratio between the Land Consumption Rate and the Population Growth Rate</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="3" t="inlineStr">
+        <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B41" s="3" t="inlineStr">
+      <c r="B64" s="3" t="inlineStr">
         <is>
           <t>Road length total</t>
         </is>
       </c>
-      <c r="C41" s="3" t="inlineStr">
+      <c r="C64" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-001</t>
         </is>
       </c>
-      <c r="D41" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F41" s="4" t="inlineStr">
+      <c r="D64" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E64" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F64" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) (OSM) 
 (2) Climatetrace 
+(3) GHS-UCDB R2024A - GHS Urban Centre Database 2025 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G41" s="4" t="inlineStr">
+      <c r="G64" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://climatetrace.org/data 
+(3) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd 
 (N) -</t>
         </is>
       </c>
-      <c r="H41" s="4" t="inlineStr">
+      <c r="H64" s="4" t="inlineStr">
         <is>
           <t>Total lengths of all roads in the urban centre.</t>
         </is>
       </c>
     </row>
-    <row r="42">
-      <c r="A42" s="3" t="inlineStr">
+    <row r="65">
+      <c r="A65" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B42" s="3" t="inlineStr">
+      <c r="B65" s="3" t="inlineStr">
         <is>
           <t>Road Density</t>
         </is>
       </c>
-      <c r="C42" s="3" t="inlineStr">
+      <c r="C65" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-002</t>
         </is>
       </c>
-      <c r="D42" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F42" s="4" t="inlineStr">
+      <c r="D65" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E65" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F65" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using Oke et.al. (2019)(OSM) and GHS (European Commission)) 
+(2) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G65" s="4" t="inlineStr">
+        <is>
+          <t>(1) - 
+(2) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H65" s="4" t="inlineStr">
+        <is>
+          <t>Road length (INF-UDB-001)/ Urban centre area (SEC-UDB-002)</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="3" t="inlineStr">
+        <is>
+          <t>INFRASTRUCTURE (INF)</t>
+        </is>
+      </c>
+      <c r="B66" s="3" t="inlineStr">
+        <is>
+          <t>Road Length per Urban built up area</t>
+        </is>
+      </c>
+      <c r="C66" s="3" t="inlineStr">
+        <is>
+          <t>INF-UDB-003</t>
+        </is>
+      </c>
+      <c r="D66" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E66" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F66" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using Oke et.al. (2019)(OSM) and GHS (European Commission))</t>
         </is>
       </c>
-      <c r="G42" s="4" t="inlineStr">
+      <c r="G66" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H42" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A43" s="3" t="inlineStr">
+      <c r="H66" s="4" t="inlineStr">
+        <is>
+          <t>Road Length (INF-UDB-001)/ Urban built up area (UFS-UDB-001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B43" s="3" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F43" s="4" t="inlineStr">
+      <c r="B67" s="3" t="inlineStr">
+        <is>
+          <t>Road Length per capita</t>
+        </is>
+      </c>
+      <c r="C67" s="3" t="inlineStr">
+        <is>
+          <t>INF-UDB-004</t>
+        </is>
+      </c>
+      <c r="D67" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E67" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F67" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using Oke et.al. (2019)(OSM) and GHS (European Commission))</t>
         </is>
       </c>
-      <c r="G43" s="4" t="inlineStr">
+      <c r="G67" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H43" s="4" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A44" s="3" t="inlineStr">
+      <c r="H67" s="4" t="inlineStr">
+        <is>
+          <t>Road Length (INF-UDB-001)/ capita (SEC-UDB-001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B44" s="3" t="inlineStr">
-[...24 lines deleted...]
-      <c r="G44" s="4" t="inlineStr">
+      <c r="B68" s="3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Total length of Pedestrian Streets </t>
+        </is>
+      </c>
+      <c r="C68" s="3" t="inlineStr">
+        <is>
+          <t>INF-UDB-005</t>
+        </is>
+      </c>
+      <c r="D68" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E68" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F68" s="4" t="inlineStr">
+        <is>
+          <t>(1) Tsiompras et.al. (2021)</t>
+        </is>
+      </c>
+      <c r="G68" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.mendeley.com/datasets/fs9xxhh5yh/2</t>
+        </is>
+      </c>
+      <c r="H68" s="4" t="inlineStr">
+        <is>
+          <t>Streets mainly or exclusively for pedestrians in which some vehicle traffic may be authorized (e.g. emergency, taxi, delivery etc.). Typically found in shopping areas, town centres, places with tourism attractions and recreation/civic areas, where wide expanses of hard surface are provided for pedestrians to walk.</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="3" t="inlineStr">
+        <is>
+          <t>INFRASTRUCTURE (INF)</t>
+        </is>
+      </c>
+      <c r="B69" s="3" t="inlineStr">
+        <is>
+          <t>Pedestrian Streets per capita</t>
+        </is>
+      </c>
+      <c r="C69" s="3" t="inlineStr">
+        <is>
+          <t>INF-UDB-006</t>
+        </is>
+      </c>
+      <c r="D69" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E69" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F69" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using Tsiompras et.al. (2021) and GHS (European Commission))</t>
+        </is>
+      </c>
+      <c r="G69" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H44" s="4" t="inlineStr">
-[...83 lines deleted...]
-      <c r="H46" s="4" t="inlineStr">
+      <c r="H69" s="4" t="inlineStr">
         <is>
           <t>Length of pedestrian streets (INF-UDB-005) available per Million population (SEC-UDB-001)
 Pedestrian Streets - Streets mainly or exclusively for pedestrians in which some vehicle traffic may be authorized (e.g. emergency, taxi, delivery etc.). Typically found in shopping areas, town centres, places with tourism attractions and recreation/civic areas, where wide expanses of hard surface are provided for pedestrians to walk.</t>
         </is>
       </c>
     </row>
-    <row r="47">
-      <c r="A47" s="3" t="inlineStr">
+    <row r="70">
+      <c r="A70" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B47" s="3" t="inlineStr">
+      <c r="B70" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Average Road Width </t>
         </is>
       </c>
-      <c r="C47" s="3" t="inlineStr">
+      <c r="C70" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-007</t>
         </is>
       </c>
-      <c r="D47" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F47" s="4" t="inlineStr">
+      <c r="D70" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E70" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F70" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G47" s="4" t="inlineStr">
+      <c r="G70" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H47" s="4" t="inlineStr">
+      <c r="H70" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The average width of all roads </t>
         </is>
       </c>
     </row>
-    <row r="48">
-      <c r="A48" s="3" t="inlineStr">
+    <row r="71">
+      <c r="A71" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B48" s="3" t="inlineStr">
+      <c r="B71" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Density of All Arterial Roads </t>
         </is>
       </c>
-      <c r="C48" s="3" t="inlineStr">
+      <c r="C71" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-008</t>
         </is>
       </c>
-      <c r="D48" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F48" s="4" t="inlineStr">
+      <c r="D71" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E71" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F71" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G48" s="4" t="inlineStr">
+      <c r="G71" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H48" s="4" t="inlineStr">
+      <c r="H71" s="4" t="inlineStr">
         <is>
           <t>The average density of all arterial roads (linear kilometers of arterial roads/square kilometers of urban extent)</t>
         </is>
       </c>
     </row>
-    <row r="49">
-      <c r="A49" s="3" t="inlineStr">
+    <row r="72">
+      <c r="A72" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B49" s="3" t="inlineStr">
+      <c r="B72" s="3" t="inlineStr">
         <is>
           <t>Share of Area Occupied by Roads in the Builtup Area</t>
         </is>
       </c>
-      <c r="C49" s="3" t="inlineStr">
+      <c r="C72" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-009</t>
         </is>
       </c>
-      <c r="D49" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F49" s="4" t="inlineStr">
+      <c r="D72" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E72" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F72" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G49" s="4" t="inlineStr">
+      <c r="G72" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H49" s="4" t="inlineStr">
+      <c r="H72" s="4" t="inlineStr">
         <is>
           <t>Area in roads/ Built-up area</t>
         </is>
       </c>
     </row>
-    <row r="50">
-      <c r="A50" s="3" t="inlineStr">
+    <row r="73">
+      <c r="A73" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B50" s="3" t="inlineStr">
+      <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Share of Area Occupied by Roads in the Total Area</t>
         </is>
       </c>
-      <c r="C50" s="3" t="inlineStr">
+      <c r="C73" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-010</t>
         </is>
       </c>
-      <c r="D50" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F50" s="4" t="inlineStr">
+      <c r="D73" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E73" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F73" s="4" t="inlineStr">
         <is>
           <t>(1) UN Habitat 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G50" s="4" t="inlineStr">
+      <c r="G73" s="4" t="inlineStr">
         <is>
           <t>(1) https://data.unhabitat.org/datasets/GUO-UN-Habitat::composite-street-connectivity-index-global-urban-indicators-database-2014/about 
 (N) -</t>
         </is>
       </c>
-      <c r="H50" s="4" t="inlineStr">
+      <c r="H73" s="4" t="inlineStr">
         <is>
           <t>Area in roads/ Land area</t>
         </is>
       </c>
     </row>
-    <row r="51">
-      <c r="A51" s="3" t="inlineStr">
+    <row r="74">
+      <c r="A74" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B51" s="3" t="inlineStr">
+      <c r="B74" s="3" t="inlineStr">
         <is>
           <t>Area occupied by Roads</t>
         </is>
       </c>
-      <c r="C51" s="3" t="inlineStr">
+      <c r="C74" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-011</t>
         </is>
       </c>
-      <c r="D51" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F51" s="4" t="inlineStr">
+      <c r="D74" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E74" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F74" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (Using UN Habitat and GHS (European Commission))</t>
         </is>
       </c>
-      <c r="G51" s="4" t="inlineStr">
+      <c r="G74" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H51" s="4" t="inlineStr">
+      <c r="H74" s="4" t="inlineStr">
         <is>
           <t>Total land area within an Urban centre which is occupied by the roads. Percentage of area occupied by Road (INF-UDB-010) multiplied by Area (SEC-UDB-002)</t>
         </is>
       </c>
     </row>
-    <row r="52">
-      <c r="A52" s="3" t="inlineStr">
+    <row r="75">
+      <c r="A75" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B52" s="3" t="inlineStr">
+      <c r="B75" s="3" t="inlineStr">
         <is>
           <t>Share of Roads Less Than 4 Meters Wide</t>
         </is>
       </c>
-      <c r="C52" s="3" t="inlineStr">
+      <c r="C75" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-012</t>
         </is>
       </c>
-      <c r="D52" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F52" s="4" t="inlineStr">
+      <c r="D75" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E75" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F75" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G52" s="4" t="inlineStr">
+      <c r="G75" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H52" s="4" t="inlineStr">
+      <c r="H75" s="4" t="inlineStr">
         <is>
           <t>Length of roads less than 4-meters-wide in locale/length of total road network in locale</t>
         </is>
       </c>
     </row>
-    <row r="53">
-      <c r="A53" s="3" t="inlineStr">
+    <row r="76">
+      <c r="A76" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B53" s="3" t="inlineStr">
+      <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Share of Roads More Than 16 Meters Wide</t>
         </is>
       </c>
-      <c r="C53" s="3" t="inlineStr">
+      <c r="C76" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-013</t>
         </is>
       </c>
-      <c r="D53" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F53" s="4" t="inlineStr">
+      <c r="D76" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E76" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F76" s="4" t="inlineStr">
         <is>
           <t>(1) AUE (Lincoln Institute of Land Policy, UN-Habitat, New York University)</t>
         </is>
       </c>
-      <c r="G53" s="4" t="inlineStr">
+      <c r="G76" s="4" t="inlineStr">
         <is>
           <t>(1) http://atlasofurbanexpansion.org/data</t>
         </is>
       </c>
-      <c r="H53" s="4" t="inlineStr">
+      <c r="H76" s="4" t="inlineStr">
         <is>
           <t>Length of roads more than 16-meters-wide in locale/length of total road network in locale</t>
         </is>
       </c>
     </row>
-    <row r="54">
-      <c r="A54" s="3" t="inlineStr">
+    <row r="77">
+      <c r="A77" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B54" s="3" t="inlineStr">
+      <c r="B77" s="3" t="inlineStr">
         <is>
           <t>Metro Route km</t>
         </is>
       </c>
-      <c r="C54" s="3" t="inlineStr">
+      <c r="C77" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-014</t>
         </is>
       </c>
-      <c r="D54" s="3" t="inlineStr">
+      <c r="D77" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E54" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F54" s="4" t="inlineStr">
+      <c r="E77" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F77" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G54" s="4" t="inlineStr">
+      <c r="G77" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.itdp.org/rapid-transit-database/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H54" s="4" t="inlineStr">
+      <c r="H77" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">An electric rail-based public transport system, often referred to as “Metro,” with high-passenger-capacity rail cars that generally preclude sharp turning movements and require a high platform to board. As such, they cannot generally be operated in normal street conditions, and hence require grade-separated rights-of-way. </t>
         </is>
       </c>
     </row>
-    <row r="55">
-      <c r="A55" s="3" t="inlineStr">
+    <row r="78">
+      <c r="A78" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B55" s="3" t="inlineStr">
+      <c r="B78" s="3" t="inlineStr">
         <is>
           <t>Metro Route km Density</t>
         </is>
       </c>
-      <c r="C55" s="3" t="inlineStr">
+      <c r="C78" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-015</t>
         </is>
       </c>
-      <c r="D55" s="3" t="inlineStr">
+      <c r="D78" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E55" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F55" s="4" t="inlineStr">
+      <c r="E78" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F78" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using ITDP)</t>
         </is>
       </c>
-      <c r="G55" s="4" t="inlineStr">
+      <c r="G78" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H55" s="4" t="inlineStr">
+      <c r="H78" s="4" t="inlineStr">
         <is>
           <t>Metro route km (INF-UDB-014)/ urban centre area (SEC-UDB-002)</t>
         </is>
       </c>
     </row>
-    <row r="56">
-      <c r="A56" s="3" t="inlineStr">
+    <row r="79">
+      <c r="A79" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B56" s="3" t="inlineStr">
+      <c r="B79" s="3" t="inlineStr">
         <is>
           <t>BRT length (corridor)</t>
         </is>
       </c>
-      <c r="C56" s="3" t="inlineStr">
+      <c r="C79" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-016</t>
         </is>
       </c>
-      <c r="D56" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F56" s="4" t="inlineStr">
+      <c r="D79" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E79" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F79" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G56" s="4" t="inlineStr">
+      <c r="G79" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.itdp.org/rapid-transit-database/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H56" s="4" t="inlineStr">
+      <c r="H79" s="4" t="inlineStr">
         <is>
           <t>BRT corridor as a system that - operates with wheels on a road surface and has high operational speed, good frequency, and low headway, while including a unique marketing identity.</t>
         </is>
       </c>
     </row>
-    <row r="57">
-      <c r="A57" s="3" t="inlineStr">
+    <row r="80">
+      <c r="A80" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B57" s="3" t="inlineStr">
+      <c r="B80" s="3" t="inlineStr">
         <is>
           <t>BRT Length Density</t>
         </is>
       </c>
-      <c r="C57" s="3" t="inlineStr">
+      <c r="C80" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-017</t>
         </is>
       </c>
-      <c r="D57" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F57" s="4" t="inlineStr">
+      <c r="D80" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E80" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F80" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using ITDP)</t>
         </is>
       </c>
-      <c r="G57" s="4" t="inlineStr">
+      <c r="G80" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H57" s="4" t="inlineStr">
+      <c r="H80" s="4" t="inlineStr">
         <is>
           <t>BRT length (INF-UDB-016)/ urban centre area (SEC-UDB-002)</t>
         </is>
       </c>
     </row>
-    <row r="58">
-      <c r="A58" s="3" t="inlineStr">
+    <row r="81">
+      <c r="A81" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B58" s="3" t="inlineStr">
+      <c r="B81" s="3" t="inlineStr">
         <is>
           <t>BRT Fleet Size</t>
         </is>
       </c>
-      <c r="C58" s="3" t="inlineStr">
+      <c r="C81" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-018</t>
         </is>
       </c>
-      <c r="D58" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F58" s="4" t="inlineStr">
+      <c r="D81" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E81" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F81" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G58" s="4" t="inlineStr">
+      <c r="G81" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H58" s="4" t="inlineStr">
+      <c r="H81" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of buses in the particular year which are registered under the BRT</t>
         </is>
       </c>
     </row>
-    <row r="59">
-      <c r="A59" s="3" t="inlineStr">
+    <row r="82">
+      <c r="A82" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B59" s="3" t="inlineStr">
+      <c r="B82" s="3" t="inlineStr">
         <is>
           <t>BRT Fleet per capita</t>
         </is>
       </c>
-      <c r="C59" s="3" t="inlineStr">
+      <c r="C82" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-019</t>
         </is>
       </c>
-      <c r="D59" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F59" s="4" t="inlineStr">
+      <c r="D82" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E82" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F82" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G59" s="4" t="inlineStr">
+      <c r="G82" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H59" s="4" t="inlineStr">
+      <c r="H82" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of buses in the particular year which are registered under the BRT per capita.</t>
         </is>
       </c>
     </row>
-    <row r="60">
-      <c r="A60" s="3" t="inlineStr">
+    <row r="83">
+      <c r="A83" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B60" s="3" t="inlineStr">
+      <c r="B83" s="3" t="inlineStr">
         <is>
           <t>BRT Stations</t>
         </is>
       </c>
-      <c r="C60" s="3" t="inlineStr">
+      <c r="C83" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-020</t>
         </is>
       </c>
-      <c r="D60" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F60" s="4" t="inlineStr">
+      <c r="D83" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E83" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F83" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G60" s="4" t="inlineStr">
+      <c r="G83" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H60" s="4" t="inlineStr">
+      <c r="H83" s="4" t="inlineStr">
         <is>
           <t>Total number of BRT station in the particular year</t>
         </is>
       </c>
     </row>
-    <row r="61">
-      <c r="A61" s="3" t="inlineStr">
+    <row r="84">
+      <c r="A84" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B61" s="3" t="inlineStr">
+      <c r="B84" s="3" t="inlineStr">
         <is>
           <t>BRT Stations Density</t>
         </is>
       </c>
-      <c r="C61" s="3" t="inlineStr">
+      <c r="C84" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-021</t>
         </is>
       </c>
-      <c r="D61" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F61" s="4" t="inlineStr">
+      <c r="D84" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E84" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F84" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G61" s="4" t="inlineStr">
+      <c r="G84" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H61" s="4" t="inlineStr">
+      <c r="H84" s="4" t="inlineStr">
         <is>
           <t>Number of BRT station per sqkm of urban area in the particular year</t>
         </is>
       </c>
     </row>
-    <row r="62">
-      <c r="A62" s="3" t="inlineStr">
+    <row r="85">
+      <c r="A85" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B62" s="3" t="inlineStr">
+      <c r="B85" s="3" t="inlineStr">
         <is>
           <t>LRT Route km</t>
         </is>
       </c>
-      <c r="C62" s="3" t="inlineStr">
+      <c r="C85" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-022</t>
         </is>
       </c>
-      <c r="D62" s="3" t="inlineStr">
+      <c r="D85" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F62" s="4" t="inlineStr">
+      <c r="E85" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F85" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G62" s="4" t="inlineStr">
+      <c r="G85" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.itdp.org/rapid-transit-database/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H62" s="4" t="inlineStr">
+      <c r="H85" s="4" t="inlineStr">
         <is>
           <t>LRT is rail-based rapid transit that runs on its own tracks, often aboveground.</t>
         </is>
       </c>
     </row>
-    <row r="63">
-      <c r="A63" s="3" t="inlineStr">
+    <row r="86">
+      <c r="A86" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B63" s="3" t="inlineStr">
+      <c r="B86" s="3" t="inlineStr">
         <is>
           <t>LRT Route km Density</t>
         </is>
       </c>
-      <c r="C63" s="3" t="inlineStr">
+      <c r="C86" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-023</t>
         </is>
       </c>
-      <c r="D63" s="3" t="inlineStr">
+      <c r="D86" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E63" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" s="4" t="inlineStr">
+      <c r="E86" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F86" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using ITDP and GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G86" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H63" s="4" t="inlineStr">
+      <c r="H86" s="4" t="inlineStr">
         <is>
           <t>LRT length (INF-UDB-022)/ urban centre area (SEC-UDB-002)</t>
         </is>
       </c>
     </row>
-    <row r="64">
-      <c r="A64" s="3" t="inlineStr">
+    <row r="87">
+      <c r="A87" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B64" s="3" t="inlineStr">
+      <c r="B87" s="3" t="inlineStr">
         <is>
           <t>Total Rapid Transit Length</t>
         </is>
       </c>
-      <c r="C64" s="3" t="inlineStr">
+      <c r="C87" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-024</t>
         </is>
       </c>
-      <c r="D64" s="3" t="inlineStr">
+      <c r="D87" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E64" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F64" s="4" t="inlineStr">
+      <c r="E87" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F87" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using ITDP)</t>
         </is>
       </c>
-      <c r="G64" s="4" t="inlineStr">
+      <c r="G87" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H64" s="4" t="inlineStr">
+      <c r="H87" s="4" t="inlineStr">
         <is>
           <t>Sum of the lengths of rapid transit modes like BRT (INF-UDB-016), Metro (INF-UDB-014) and LRT (INF-UDB-022)</t>
         </is>
       </c>
     </row>
-    <row r="65">
-      <c r="A65" s="3" t="inlineStr">
+    <row r="88">
+      <c r="A88" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B65" s="3" t="inlineStr">
+      <c r="B88" s="3" t="inlineStr">
         <is>
           <t>Rapid Transit to Resident Ratio (RTR)</t>
         </is>
       </c>
-      <c r="C65" s="3" t="inlineStr">
+      <c r="C88" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-025</t>
         </is>
       </c>
-      <c r="D65" s="3" t="inlineStr">
+      <c r="D88" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E65" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F65" s="4" t="inlineStr">
+      <c r="E88" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F88" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G65" s="4" t="inlineStr">
+      <c r="G88" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.itdp.org/rapid-transit-database/</t>
         </is>
       </c>
-      <c r="H65" s="4" t="inlineStr">
+      <c r="H88" s="4" t="inlineStr">
         <is>
           <t>The ratio of total length (km) of rapid transit (BRT + Metro + LRT) (INF-UDB-024) to the million urban population (SEC-UDB-001).</t>
         </is>
       </c>
     </row>
-    <row r="66">
-      <c r="A66" s="3" t="inlineStr">
+    <row r="89">
+      <c r="A89" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B66" s="3" t="inlineStr">
+      <c r="B89" s="3" t="inlineStr">
         <is>
           <t>Major Airports</t>
         </is>
       </c>
-      <c r="C66" s="3" t="inlineStr">
+      <c r="C89" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-026</t>
         </is>
       </c>
-      <c r="D66" s="3" t="inlineStr">
+      <c r="D89" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
-      <c r="E66" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F66" s="4" t="inlineStr">
+      <c r="E89" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F89" s="4" t="inlineStr">
         <is>
           <t>(1) Global City Data 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G66" s="4" t="inlineStr">
+      <c r="G89" s="4" t="inlineStr">
         <is>
           <t>(1) http://www.nyc.gov/html/ia/gprb/html/global/global.shtml 
 (N) -</t>
         </is>
       </c>
-      <c r="H66" s="4" t="inlineStr">
+      <c r="H89" s="4" t="inlineStr">
         <is>
           <t>Number of major Airports</t>
         </is>
       </c>
     </row>
-    <row r="67">
-      <c r="A67" s="3" t="inlineStr">
+    <row r="90">
+      <c r="A90" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B67" s="3" t="inlineStr">
+      <c r="B90" s="3" t="inlineStr">
         <is>
           <t>Major Ports</t>
         </is>
       </c>
-      <c r="C67" s="3" t="inlineStr">
+      <c r="C90" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-027</t>
         </is>
       </c>
-      <c r="D67" s="3" t="inlineStr">
+      <c r="D90" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
-      <c r="E67" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F67" s="4" t="inlineStr">
+      <c r="E90" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F90" s="4" t="inlineStr">
         <is>
           <t>(1) Global City Data 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G67" s="4" t="inlineStr">
+      <c r="G90" s="4" t="inlineStr">
         <is>
           <t>(1) http://www.nyc.gov/html/ia/gprb/html/global/global.shtml 
 (N) -</t>
         </is>
       </c>
-      <c r="H67" s="4" t="inlineStr">
+      <c r="H90" s="4" t="inlineStr">
         <is>
           <t>Number of major Ports</t>
         </is>
       </c>
     </row>
-    <row r="68">
-      <c r="A68" s="3" t="inlineStr">
+    <row r="91">
+      <c r="A91" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B68" s="3" t="inlineStr">
+      <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Composite Street Connectivity Index</t>
         </is>
       </c>
-      <c r="C68" s="3" t="inlineStr">
+      <c r="C91" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-028</t>
         </is>
       </c>
-      <c r="D68" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F68" s="4" t="inlineStr">
+      <c r="D91" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E91" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F91" s="4" t="inlineStr">
         <is>
           <t>(1) UN Habitat</t>
         </is>
       </c>
-      <c r="G68" s="4" t="inlineStr">
+      <c r="G91" s="4" t="inlineStr">
         <is>
           <t>(1) https://data.unhabitat.org/datasets/composite-street-connectivity-index-global-urban-indicators-database-2014/explore</t>
         </is>
       </c>
-      <c r="H68" s="4" t="inlineStr">
+      <c r="H91" s="4" t="inlineStr">
         <is>
           <t>A composite index of six parameters namely - Proportion of land Allocated to street (%), Street density (Km/Km2), Intersection density (#/Km2), Land Allocated to Street Index, Street Density Index, and Intersection Density Index. It is differentiated for Suburban part and the Core city part</t>
         </is>
       </c>
     </row>
-    <row r="69">
-      <c r="A69" s="3" t="inlineStr">
+    <row r="92">
+      <c r="A92" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B69" s="3" t="inlineStr">
+      <c r="B92" s="3" t="inlineStr">
         <is>
           <t>Metro stations per 100K Persons</t>
         </is>
       </c>
-      <c r="C69" s="3" t="inlineStr">
+      <c r="C92" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-029</t>
         </is>
       </c>
-      <c r="D69" s="3" t="inlineStr">
+      <c r="D92" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E69" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F69" s="4" t="inlineStr">
+      <c r="E92" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F92" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
-      <c r="G69" s="4" t="inlineStr">
+      <c r="G92" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7t5</t>
         </is>
       </c>
-      <c r="H69" s="4" t="inlineStr">
+      <c r="H92" s="4" t="inlineStr">
         <is>
           <t>Number of metro stations per hundred thousand population</t>
         </is>
       </c>
     </row>
-    <row r="70">
-      <c r="A70" s="3" t="inlineStr">
+    <row r="93">
+      <c r="A93" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B70" s="3" t="inlineStr">
+      <c r="B93" s="3" t="inlineStr">
         <is>
           <t>BRT Stations per 100K Persons</t>
         </is>
       </c>
-      <c r="C70" s="3" t="inlineStr">
+      <c r="C93" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-030</t>
         </is>
       </c>
-      <c r="D70" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F70" s="4" t="inlineStr">
+      <c r="D93" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E93" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F93" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
-      <c r="G70" s="4" t="inlineStr">
+      <c r="G93" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7t5</t>
         </is>
       </c>
-      <c r="H70" s="4" t="inlineStr">
+      <c r="H93" s="4" t="inlineStr">
         <is>
           <t>Number of BRT stations per hundred thousand population</t>
         </is>
       </c>
     </row>
-    <row r="71">
-      <c r="A71" s="3" t="inlineStr">
+    <row r="94">
+      <c r="A94" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B71" s="3" t="inlineStr">
+      <c r="B94" s="3" t="inlineStr">
         <is>
           <t>BRT Fleet per 100K Persons</t>
         </is>
       </c>
-      <c r="C71" s="3" t="inlineStr">
+      <c r="C94" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-031</t>
         </is>
       </c>
-      <c r="D71" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F71" s="4" t="inlineStr">
+      <c r="D94" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E94" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F94" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
-      <c r="G71" s="4" t="inlineStr">
+      <c r="G94" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7t5</t>
         </is>
       </c>
-      <c r="H71" s="4" t="inlineStr">
+      <c r="H94" s="4" t="inlineStr">
         <is>
           <t>Number of BRT buses per hundred thousand population</t>
         </is>
       </c>
     </row>
-    <row r="72">
-      <c r="A72" s="3" t="inlineStr">
+    <row r="95">
+      <c r="A95" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B72" s="3" t="inlineStr">
+      <c r="B95" s="3" t="inlineStr">
         <is>
           <t>Suburban rail length</t>
         </is>
       </c>
-      <c r="C72" s="3" t="inlineStr">
+      <c r="C95" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-032</t>
         </is>
       </c>
-      <c r="D72" s="3" t="inlineStr">
+      <c r="D95" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E72" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F72" s="4" t="inlineStr">
+      <c r="E95" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F95" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G72" s="4" t="inlineStr">
+      <c r="G95" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H72" s="4" t="inlineStr">
+      <c r="H95" s="4" t="inlineStr">
         <is>
           <t>Suburban rail, is a passenger rail transport service that primarily operates within a metropolitan area, connecting commuters to a central city from adjacent suburbs or commuter towns.</t>
         </is>
       </c>
     </row>
-    <row r="73">
-      <c r="A73" s="3" t="inlineStr">
+    <row r="96">
+      <c r="A96" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B73" s="3" t="inlineStr">
+      <c r="B96" s="3" t="inlineStr">
         <is>
           <t>Bus fleet (operational)</t>
         </is>
       </c>
-      <c r="C73" s="3" t="inlineStr">
+      <c r="C96" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-033</t>
         </is>
       </c>
-      <c r="D73" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F73" s="4" t="inlineStr">
+      <c r="D96" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E96" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F96" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G73" s="4" t="inlineStr">
+      <c r="G96" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H73" s="4" t="inlineStr">
+      <c r="H96" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of buses in the particular year under the city bus authority</t>
         </is>
       </c>
     </row>
-    <row r="74">
-      <c r="A74" s="3" t="inlineStr">
+    <row r="97">
+      <c r="A97" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B74" s="3" t="inlineStr">
+      <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Bike lane length</t>
         </is>
       </c>
-      <c r="C74" s="3" t="inlineStr">
+      <c r="C97" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-034</t>
         </is>
       </c>
-      <c r="D74" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F74" s="4" t="inlineStr">
+      <c r="D97" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E97" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F97" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G74" s="4" t="inlineStr">
+      <c r="G97" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H74" s="4" t="inlineStr">
+      <c r="H97" s="4" t="inlineStr">
         <is>
           <t>Total length of bicycle lanes in the Urban Centre</t>
         </is>
       </c>
     </row>
-    <row r="75">
-      <c r="A75" s="3" t="inlineStr">
+    <row r="98">
+      <c r="A98" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B75" s="3" t="inlineStr">
+      <c r="B98" s="3" t="inlineStr">
         <is>
           <t>Footpath length</t>
         </is>
       </c>
-      <c r="C75" s="3" t="inlineStr">
+      <c r="C98" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-035</t>
         </is>
       </c>
-      <c r="D75" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F75" s="4" t="inlineStr">
+      <c r="D98" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E98" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F98" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G75" s="4" t="inlineStr">
+      <c r="G98" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H75" s="4" t="inlineStr">
+      <c r="H98" s="4" t="inlineStr">
         <is>
           <t>Total length of the footpath in the Urban Centre</t>
         </is>
       </c>
     </row>
-    <row r="76">
-      <c r="A76" s="3" t="inlineStr">
+    <row r="99">
+      <c r="A99" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B76" s="3" t="inlineStr">
+      <c r="B99" s="3" t="inlineStr">
         <is>
           <t>Number of bus terminals/stations</t>
         </is>
       </c>
-      <c r="C76" s="3" t="inlineStr">
+      <c r="C99" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-036</t>
         </is>
       </c>
-      <c r="D76" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F76" s="4" t="inlineStr">
+      <c r="D99" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E99" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F99" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G76" s="4" t="inlineStr">
+      <c r="G99" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H76" s="4" t="inlineStr">
+      <c r="H99" s="4" t="inlineStr">
         <is>
           <t>Number of major bus terminals/ stations</t>
         </is>
       </c>
     </row>
-    <row r="77">
-      <c r="A77" s="3" t="inlineStr">
+    <row r="100">
+      <c r="A100" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B77" s="3" t="inlineStr">
+      <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Number of railway stations</t>
         </is>
       </c>
-      <c r="C77" s="3" t="inlineStr">
+      <c r="C100" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-037</t>
         </is>
       </c>
-      <c r="D77" s="3" t="inlineStr">
+      <c r="D100" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E77" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F77" s="4" t="inlineStr">
+      <c r="E100" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F100" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G77" s="4" t="inlineStr">
+      <c r="G100" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H77" s="4" t="inlineStr">
+      <c r="H100" s="4" t="inlineStr">
         <is>
           <t>Number of all railway stations (heavy rail, metro, suburban, tram etc.)</t>
         </is>
       </c>
     </row>
-    <row r="78">
-      <c r="A78" s="3" t="inlineStr">
+    <row r="101">
+      <c r="A101" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B78" s="3" t="inlineStr">
+      <c r="B101" s="3" t="inlineStr">
         <is>
           <t>Metro Route km per capita</t>
         </is>
       </c>
-      <c r="C78" s="3" t="inlineStr">
+      <c r="C101" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-038</t>
         </is>
       </c>
-      <c r="D78" s="3" t="inlineStr">
+      <c r="D101" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E78" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F78" s="4" t="inlineStr">
+      <c r="E101" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F101" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G78" s="4" t="inlineStr">
+      <c r="G101" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H78" s="4" t="inlineStr">
+      <c r="H101" s="4" t="inlineStr">
         <is>
           <t>Metro Route km per capita</t>
         </is>
       </c>
     </row>
-    <row r="79">
-      <c r="A79" s="3" t="inlineStr">
+    <row r="102">
+      <c r="A102" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
-      <c r="B79" s="3" t="inlineStr">
+      <c r="B102" s="3" t="inlineStr">
         <is>
           <t>LRT Route km per capita</t>
         </is>
       </c>
-      <c r="C79" s="3" t="inlineStr">
+      <c r="C102" s="3" t="inlineStr">
         <is>
           <t>INF-UDB-039</t>
         </is>
       </c>
-      <c r="D79" s="3" t="inlineStr">
+      <c r="D102" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E79" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F79" s="4" t="inlineStr">
+      <c r="E102" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F102" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G79" s="4" t="inlineStr">
+      <c r="G102" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H79" s="4" t="inlineStr">
+      <c r="H102" s="4" t="inlineStr">
         <is>
           <t>LRT Route km per capita</t>
         </is>
       </c>
     </row>
-    <row r="80">
-      <c r="A80" s="3" t="inlineStr">
+    <row r="103">
+      <c r="A103" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B80" s="3" t="inlineStr">
+      <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Car</t>
         </is>
       </c>
-      <c r="C80" s="3" t="inlineStr">
+      <c r="C103" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-001</t>
         </is>
       </c>
-      <c r="D80" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F80" s="4" t="inlineStr">
+      <c r="D103" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E103" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F103" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) 
 (2) World Bank, MOUD (India), TEEMP Defaults 
 (3) ICLEI 
 (4) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G80" s="4" t="inlineStr">
+      <c r="G103" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (3) https://sustainablemobility.iclei.org/our-impact/ 
 (4) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H80" s="4" t="inlineStr">
+      <c r="H103" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'car' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="81">
-      <c r="A81" s="3" t="inlineStr">
+    <row r="104">
+      <c r="A104" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B81" s="3" t="inlineStr">
+      <c r="B104" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Public Transport</t>
         </is>
       </c>
-      <c r="C81" s="3" t="inlineStr">
+      <c r="C104" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-002</t>
         </is>
       </c>
-      <c r="D81" s="3" t="inlineStr">
+      <c r="D104" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E81" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F81" s="4" t="inlineStr">
+      <c r="E104" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F104" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) 
 (2) World Bank, MOUD (India), TEEMP Defaults 
 (3) ICLEI 
 (4) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G81" s="4" t="inlineStr">
+      <c r="G104" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (3) https://sustainablemobility.iclei.org/our-impact/ 
 (4) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H81" s="4" t="inlineStr">
+      <c r="H104" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'public transit' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="82">
-      <c r="A82" s="3" t="inlineStr">
+    <row r="105">
+      <c r="A105" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B82" s="3" t="inlineStr">
+      <c r="B105" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Cycle</t>
         </is>
       </c>
-      <c r="C82" s="3" t="inlineStr">
+      <c r="C105" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-003</t>
         </is>
       </c>
-      <c r="D82" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F82" s="4" t="inlineStr">
+      <c r="D105" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E105" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F105" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) 
 (2) World Bank, MOUD (India), TEEMP Defaults 
 (3) Goel et.al. (2021) 
 (4) ICLEI 
 (5) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G82" s="4" t="inlineStr">
+      <c r="G105" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (3) https://www.tandfonline.com/doi/full/10.1080/01441647.2021.1915898 
 (4) https://sustainablemobility.iclei.org/our-impact/ 
 (5) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H82" s="4" t="inlineStr">
+      <c r="H105" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'bicycle' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="83">
-      <c r="A83" s="3" t="inlineStr">
+    <row r="106">
+      <c r="A106" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B83" s="3" t="inlineStr">
+      <c r="B106" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Walk</t>
         </is>
       </c>
-      <c r="C83" s="3" t="inlineStr">
+      <c r="C106" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-004</t>
         </is>
       </c>
-      <c r="D83" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F83" s="4" t="inlineStr">
+      <c r="D106" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E106" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F106" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) 
 (2) World Bank, MOUD (India), TEEMP Defaults 
 (3) ICLEI 
 (4) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G83" s="4" t="inlineStr">
+      <c r="G106" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (3) https://sustainablemobility.iclei.org/our-impact/ 
 (4) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H83" s="4" t="inlineStr">
+      <c r="H106" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'walking' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="84">
-      <c r="A84" s="3" t="inlineStr">
+    <row r="107">
+      <c r="A107" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B84" s="3" t="inlineStr">
+      <c r="B107" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - 2W</t>
         </is>
       </c>
-      <c r="C84" s="3" t="inlineStr">
+      <c r="C107" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-005</t>
         </is>
       </c>
-      <c r="D84" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F84" s="4" t="inlineStr">
+      <c r="D107" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E107" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F107" s="4" t="inlineStr">
         <is>
           <t>(1) World Bank, MOUD (India), TEEMP Defaults 
 (2) ICLEI 
 (3) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G84" s="4" t="inlineStr">
+      <c r="G107" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (2) https://sustainablemobility.iclei.org/our-impact/ 
 (3) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H84" s="4" t="inlineStr">
+      <c r="H107" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'two wheeler' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="85">
-      <c r="A85" s="3" t="inlineStr">
+    <row r="108">
+      <c r="A108" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B85" s="3" t="inlineStr">
+      <c r="B108" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - IPT</t>
         </is>
       </c>
-      <c r="C85" s="3" t="inlineStr">
+      <c r="C108" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-006</t>
         </is>
       </c>
-      <c r="D85" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F85" s="4" t="inlineStr">
+      <c r="D108" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E108" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F108" s="4" t="inlineStr">
         <is>
           <t>(1) World Bank, MOUD (India), TEEMP Defaults 
 (2) ICLEI 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G85" s="4" t="inlineStr">
+      <c r="G108" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects 
 (2) https://sustainablemobility.iclei.org/our-impact/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H85" s="4" t="inlineStr">
+      <c r="H108" s="4" t="inlineStr">
         <is>
           <t>The modal share shows the percentage of travellers using 'IPT' mode of transport compared to the ratio of all trips made. 
 NOTE: the definitions, methodology and modes considered in mode share calculations may not be consistent among cities and between sources within a city and should be validated and carefully considered.</t>
         </is>
       </c>
     </row>
-    <row r="86">
-      <c r="A86" s="3" t="inlineStr">
+    <row r="109">
+      <c r="A109" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B86" s="3" t="inlineStr">
+      <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Annual VKT per capita</t>
         </is>
       </c>
-      <c r="C86" s="3" t="inlineStr">
+      <c r="C109" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-007</t>
         </is>
       </c>
-      <c r="D86" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F86" s="4" t="inlineStr">
+      <c r="D109" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E109" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F109" s="4" t="inlineStr">
         <is>
           <t>(1) World Bank, MOUD (India), TEEMP Defaults</t>
         </is>
       </c>
-      <c r="G86" s="4" t="inlineStr">
+      <c r="G109" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects</t>
         </is>
       </c>
-      <c r="H86" s="4" t="inlineStr">
+      <c r="H109" s="4" t="inlineStr">
         <is>
           <t>Total Annual Vehicle Kilometers travelled for passenger transport calculated per capita</t>
         </is>
       </c>
     </row>
-    <row r="87">
-      <c r="A87" s="3" t="inlineStr">
+    <row r="110">
+      <c r="A110" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B87" s="3" t="inlineStr">
+      <c r="B110" s="3" t="inlineStr">
         <is>
           <t>Basic Travel Demand Factor</t>
         </is>
       </c>
-      <c r="C87" s="3" t="inlineStr">
+      <c r="C110" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-008</t>
         </is>
       </c>
-      <c r="D87" s="3" t="inlineStr">
+      <c r="D110" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E87" s="3" t="inlineStr">
-[...6 lines deleted...]
-          <t>(1) Calculated (using GHS (European Commission)) 
+      <c r="E110" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F110" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015) 
 (2) Calculated (using Oke et.al. (Demographia))</t>
         </is>
       </c>
-      <c r="G87" s="4" t="inlineStr">
+      <c r="G110" s="4" t="inlineStr">
         <is>
           <t>(1) - 
 (2) -</t>
         </is>
       </c>
-      <c r="H87" s="4" t="inlineStr">
+      <c r="H110" s="4" t="inlineStr">
         <is>
           <t>Product of total population (in millions) (SEC-UDB-001) times the population density (in thousands of persons per sq. km) (SEC-UDB-003). BTDF is meant to be an indicator of major corridor flows. 
 The provision of Infrastructure-based public transport systems is generally more influenced by the Basic Transport demand Factor (BTDF) compared to City average income levels.</t>
         </is>
       </c>
     </row>
-    <row r="88">
-      <c r="A88" s="3" t="inlineStr">
+    <row r="111">
+      <c r="A111" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B88" s="3" t="inlineStr">
+      <c r="B111" s="3" t="inlineStr">
         <is>
           <t>Congestion level</t>
         </is>
       </c>
-      <c r="C88" s="3" t="inlineStr">
+      <c r="C111" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-009</t>
         </is>
       </c>
-      <c r="D88" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F88" s="4" t="inlineStr">
+      <c r="D111" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E111" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F111" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) (TomTom) 
 (2) TomTom</t>
         </is>
       </c>
-      <c r="G88" s="4" t="inlineStr">
+      <c r="G111" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.tomtom.com/en_gb/traffic-index/ranking/?country=ID,JP,AU,NZ,IN,HK,MY,PH,SG,TW,TH,RU</t>
         </is>
       </c>
-      <c r="H88" s="4" t="inlineStr">
+      <c r="H111" s="4" t="inlineStr">
         <is>
           <t>A 53% congestion level in Bangkok, for example, means that a 30-minute trip will take 53% more time than it would during Bangkok’s baseline uncongested conditions.
 We calculate the baseline per city by analyzing free-flow travel times of all vehicles on the entire road network – recorded 24/7, 365 days a year.</t>
         </is>
       </c>
     </row>
-    <row r="89">
-      <c r="A89" s="3" t="inlineStr">
+    <row r="112">
+      <c r="A112" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B89" s="3" t="inlineStr">
+      <c r="B112" s="3" t="inlineStr">
         <is>
           <t>Congestion Ranking</t>
         </is>
       </c>
-      <c r="C89" s="3" t="inlineStr">
+      <c r="C112" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-010</t>
         </is>
       </c>
-      <c r="D89" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F89" s="4" t="inlineStr">
+      <c r="D112" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E112" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F112" s="4" t="inlineStr">
         <is>
           <t>(1) TomTom</t>
         </is>
       </c>
-      <c r="G89" s="4" t="inlineStr">
+      <c r="G112" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.tomtom.com/en_gb/traffic-index/</t>
         </is>
       </c>
-      <c r="H89" s="4" t="inlineStr">
+      <c r="H112" s="4" t="inlineStr">
         <is>
           <t>Ranks urban congestion worldwide</t>
         </is>
       </c>
     </row>
-    <row r="90">
-      <c r="A90" s="3" t="inlineStr">
+    <row r="113">
+      <c r="A113" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B90" s="3" t="inlineStr">
+      <c r="B113" s="3" t="inlineStr">
         <is>
           <t>Traffic Index</t>
         </is>
       </c>
-      <c r="C90" s="3" t="inlineStr">
+      <c r="C113" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-011</t>
         </is>
       </c>
-      <c r="D90" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F90" s="4" t="inlineStr">
+      <c r="D113" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E113" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F113" s="4" t="inlineStr">
         <is>
           <t>(1) Numbeo</t>
         </is>
       </c>
-      <c r="G90" s="4" t="inlineStr">
+      <c r="G113" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.numbeo.com/traffic/rankings.jsp?title=2018</t>
         </is>
       </c>
-      <c r="H90" s="4" t="inlineStr">
+      <c r="H113" s="4" t="inlineStr">
         <is>
           <t>Traffic Index is a composite index of time consumed in traffic due to job commute, estimation of time consumption dissatisfaction, CO2 consumption estimation in traffic and overall inefficiencies in the traffic system.</t>
         </is>
       </c>
     </row>
-    <row r="91">
-      <c r="A91" s="3" t="inlineStr">
+    <row r="114">
+      <c r="A114" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B91" s="3" t="inlineStr">
+      <c r="B114" s="3" t="inlineStr">
         <is>
           <t>Time Index</t>
         </is>
       </c>
-      <c r="C91" s="3" t="inlineStr">
+      <c r="C114" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-012</t>
         </is>
       </c>
-      <c r="D91" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F91" s="4" t="inlineStr">
+      <c r="D114" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E114" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F114" s="4" t="inlineStr">
         <is>
           <t>(1) Numbeo</t>
         </is>
       </c>
-      <c r="G91" s="4" t="inlineStr">
+      <c r="G114" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.numbeo.com/traffic/rankings.jsp?title=2018</t>
         </is>
       </c>
-      <c r="H91" s="4" t="inlineStr">
+      <c r="H114" s="4" t="inlineStr">
         <is>
           <t>Time Index is an average one way time needed to transport, in minutes</t>
         </is>
       </c>
     </row>
-    <row r="92">
-      <c r="A92" s="3" t="inlineStr">
+    <row r="115">
+      <c r="A115" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B92" s="3" t="inlineStr">
+      <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Congestion factor</t>
         </is>
       </c>
-      <c r="C92" s="3" t="inlineStr">
+      <c r="C115" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-013</t>
         </is>
       </c>
-      <c r="D92" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F92" s="4" t="inlineStr">
+      <c r="D115" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E115" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F115" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019)</t>
         </is>
       </c>
-      <c r="G92" s="4" t="inlineStr">
+      <c r="G115" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3</t>
         </is>
       </c>
-      <c r="H92" s="4" t="inlineStr">
+      <c r="H115" s="4" t="inlineStr">
         <is>
           <t>Congestion (various metrics), public transit mode share, low car mode share</t>
         </is>
       </c>
     </row>
-    <row r="93">
-      <c r="A93" s="3" t="inlineStr">
+    <row r="116">
+      <c r="A116" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B93" s="3" t="inlineStr">
+      <c r="B116" s="3" t="inlineStr">
         <is>
           <t>Mean Cycling Distance</t>
         </is>
       </c>
-      <c r="C93" s="3" t="inlineStr">
+      <c r="C116" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-014</t>
         </is>
       </c>
-      <c r="D93" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F93" s="4" t="inlineStr">
+      <c r="D116" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E116" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F116" s="4" t="inlineStr">
         <is>
           <t>(1) Goel et.al. (2021)</t>
         </is>
       </c>
-      <c r="G93" s="4" t="inlineStr">
+      <c r="G116" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.tandfonline.com/doi/full/10.1080/01441647.2021.1915898</t>
         </is>
       </c>
-      <c r="H93" s="4" t="inlineStr">
+      <c r="H116" s="4" t="inlineStr">
         <is>
           <t>Mean total distance of the trip  from origin to the destination including all the stages.</t>
         </is>
       </c>
     </row>
-    <row r="94">
-      <c r="A94" s="3" t="inlineStr">
+    <row r="117">
+      <c r="A117" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B94" s="3" t="inlineStr">
+      <c r="B117" s="3" t="inlineStr">
         <is>
           <t>Mean Cycling Duration</t>
         </is>
       </c>
-      <c r="C94" s="3" t="inlineStr">
+      <c r="C117" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-015</t>
         </is>
       </c>
-      <c r="D94" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F94" s="4" t="inlineStr">
+      <c r="D117" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E117" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F117" s="4" t="inlineStr">
         <is>
           <t>(1) Goel et.al. (2021)</t>
         </is>
       </c>
-      <c r="G94" s="4" t="inlineStr">
+      <c r="G117" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.tandfonline.com/doi/full/10.1080/01441647.2021.1915898</t>
         </is>
       </c>
-      <c r="H94" s="4" t="inlineStr">
+      <c r="H117" s="4" t="inlineStr">
         <is>
           <t>Mean total duration of the trip  from origin to the destination including all the stages.</t>
         </is>
       </c>
     </row>
-    <row r="95">
-      <c r="A95" s="3" t="inlineStr">
+    <row r="118">
+      <c r="A118" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B95" s="3" t="inlineStr">
+      <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Taxi</t>
         </is>
       </c>
-      <c r="C95" s="3" t="inlineStr">
+      <c r="C118" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-016</t>
         </is>
       </c>
-      <c r="D95" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F95" s="4" t="inlineStr">
+      <c r="D118" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E118" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F118" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G95" s="4" t="inlineStr">
+      <c r="G118" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H95" s="4" t="inlineStr">
+      <c r="H118" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using 'taxi' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
-    <row r="96">
-      <c r="A96" s="3" t="inlineStr">
+    <row r="119">
+      <c r="A119" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B96" s="3" t="inlineStr">
+      <c r="B119" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Car + Taxi</t>
         </is>
       </c>
-      <c r="C96" s="3" t="inlineStr">
+      <c r="C119" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-017</t>
         </is>
       </c>
-      <c r="D96" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F96" s="4" t="inlineStr">
+      <c r="D119" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E119" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F119" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G96" s="4" t="inlineStr">
+      <c r="G119" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H96" s="4" t="inlineStr">
+      <c r="H119" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using 'car + taxi' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
-    <row r="97">
-      <c r="A97" s="3" t="inlineStr">
+    <row r="120">
+      <c r="A120" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B97" s="3" t="inlineStr">
+      <c r="B120" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - 3W</t>
         </is>
       </c>
-      <c r="C97" s="3" t="inlineStr">
+      <c r="C120" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-018</t>
         </is>
       </c>
-      <c r="D97" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F97" s="4" t="inlineStr">
+      <c r="D120" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E120" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F120" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G97" s="4" t="inlineStr">
+      <c r="G120" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H97" s="4" t="inlineStr">
+      <c r="H120" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using '3W' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
-    <row r="98">
-      <c r="A98" s="3" t="inlineStr">
+    <row r="121">
+      <c r="A121" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B98" s="3" t="inlineStr">
+      <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Bus</t>
         </is>
       </c>
-      <c r="C98" s="3" t="inlineStr">
+      <c r="C121" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-019</t>
         </is>
       </c>
-      <c r="D98" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F98" s="4" t="inlineStr">
+      <c r="D121" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E121" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F121" s="4" t="inlineStr">
         <is>
           <t>(1) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G98" s="4" t="inlineStr">
+      <c r="G121" s="4" t="inlineStr">
         <is>
           <t>(1) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H98" s="4" t="inlineStr">
+      <c r="H121" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using 'Bus' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
-    <row r="99">
-      <c r="A99" s="3" t="inlineStr">
+    <row r="122">
+      <c r="A122" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B99" s="3" t="inlineStr">
+      <c r="B122" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Urban rail</t>
         </is>
       </c>
-      <c r="C99" s="3" t="inlineStr">
+      <c r="C122" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-020</t>
         </is>
       </c>
-      <c r="D99" s="3" t="inlineStr">
+      <c r="D122" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E99" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F99" s="4" t="inlineStr">
+      <c r="E122" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F122" s="4" t="inlineStr">
         <is>
           <t>(1) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G99" s="4" t="inlineStr">
+      <c r="G122" s="4" t="inlineStr">
         <is>
           <t>(1) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H99" s="4" t="inlineStr">
+      <c r="H122" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using 'Urban rail' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
-    <row r="100">
-      <c r="A100" s="3" t="inlineStr">
+    <row r="123">
+      <c r="A123" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B100" s="3" t="inlineStr">
+      <c r="B123" s="3" t="inlineStr">
         <is>
           <t>Modal split (Passenger) - by trips - Other modes</t>
         </is>
       </c>
-      <c r="C100" s="3" t="inlineStr">
+      <c r="C123" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-021</t>
         </is>
       </c>
-      <c r="D100" s="3" t="inlineStr">
+      <c r="D123" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E100" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F100" s="4" t="inlineStr">
+      <c r="E123" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F123" s="4" t="inlineStr">
         <is>
           <t>(1) ICLEI 
 (2) Google Evironmental Explorer 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G100" s="4" t="inlineStr">
+      <c r="G123" s="4" t="inlineStr">
         <is>
           <t>(1) https://sustainablemobility.iclei.org/our-impact/ 
 (2) https://insights.sustainability.google/ 
 (N) -</t>
         </is>
       </c>
-      <c r="H100" s="4" t="inlineStr">
+      <c r="H123" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">The modal share shows the percentage of trips using 'Other Modes' mode of transport out of all trips made. </t>
-        </is>
-[...964 lines deleted...]
-          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
-          <t>Avg. trip length (Walk)</t>
+          <t>Modal split (Passenger) - by trips - Private Transport</t>
         </is>
       </c>
       <c r="C124" s="3" t="inlineStr">
         <is>
-          <t>TAS-UDB-046</t>
+          <t>TAS-UDB-022</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="E124" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H124" s="4" t="inlineStr">
         <is>
-          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+          <t xml:space="preserve">The modal share shows the percentage of trips using 'Private Transport' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
-          <t>Avg. trip length (IPT)</t>
+          <t>Modal split (Passenger) - by trips - Active Transport</t>
         </is>
       </c>
       <c r="C125" s="3" t="inlineStr">
         <is>
-          <t>TAS-UDB-047</t>
+          <t>TAS-UDB-023</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H125" s="4" t="inlineStr">
         <is>
-          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+          <t xml:space="preserve">The modal share shows the percentage of trips using 'Active Transport' mode of transport out of all trips made. </t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B126" s="3" t="inlineStr">
         <is>
-          <t>Avg. trip length (Others)</t>
+          <t>Public transport service coverage</t>
         </is>
       </c>
       <c r="C126" s="3" t="inlineStr">
         <is>
-          <t>TAS-UDB-048</t>
+          <t>TAS-UDB-024</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="E126" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="F126" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
       <c r="G126" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
       <c r="H126" s="4" t="inlineStr">
         <is>
-          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+          <t>Area covered by the public transport (passenger carrying capacity above 12), as a share of Urban land area</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
+          <t>Serviced bus route length</t>
+        </is>
+      </c>
+      <c r="C127" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-025</t>
+        </is>
+      </c>
+      <c r="D127" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E127" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F127" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G127" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H127" s="4" t="inlineStr">
+        <is>
+          <t>Serviced bus route length</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B128" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (Metro)</t>
+        </is>
+      </c>
+      <c r="C128" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-026</t>
+        </is>
+      </c>
+      <c r="D128" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="E128" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F128" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G128" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H128" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B129" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (suburban rail)</t>
+        </is>
+      </c>
+      <c r="C129" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-027</t>
+        </is>
+      </c>
+      <c r="D129" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="E129" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F129" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G129" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H129" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B130" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (LRT)</t>
+        </is>
+      </c>
+      <c r="C130" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-028</t>
+        </is>
+      </c>
+      <c r="D130" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="E130" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F130" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G130" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H130" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B131" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (Urban Rail)</t>
+        </is>
+      </c>
+      <c r="C131" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-029</t>
+        </is>
+      </c>
+      <c r="D131" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="E131" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F131" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G131" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H131" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B132" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (BRT)</t>
+        </is>
+      </c>
+      <c r="C132" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-030</t>
+        </is>
+      </c>
+      <c r="D132" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E132" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F132" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G132" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H132" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B133" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (Bus)</t>
+        </is>
+      </c>
+      <c r="C133" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-031</t>
+        </is>
+      </c>
+      <c r="D133" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E133" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F133" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G133" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H133" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B134" s="3" t="inlineStr">
+        <is>
+          <t>Ridership (Public transport)</t>
+        </is>
+      </c>
+      <c r="C134" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-032</t>
+        </is>
+      </c>
+      <c r="D134" s="3" t="inlineStr">
+        <is>
+          <t>Rail, Road</t>
+        </is>
+      </c>
+      <c r="E134" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F134" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G134" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H134" s="4" t="inlineStr">
+        <is>
+          <t>Average daily no. of people using the mode of transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B135" s="3" t="inlineStr">
+        <is>
+          <t>Total no. of trips (All modes)</t>
+        </is>
+      </c>
+      <c r="C135" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-033</t>
+        </is>
+      </c>
+      <c r="D135" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E135" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F135" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G135" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H135" s="4" t="inlineStr">
+        <is>
+          <t>Trip is defined as the travel activity by a person from an origin to a destination. Total number of trips by respective mode is indicated here.</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B136" s="3" t="inlineStr">
+        <is>
+          <t>Total no. of trips (motorized modes)</t>
+        </is>
+      </c>
+      <c r="C136" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-034</t>
+        </is>
+      </c>
+      <c r="D136" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E136" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F136" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G136" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H136" s="4" t="inlineStr">
+        <is>
+          <t>Trip is defined as the travel activity by a person from an origin to a destination. Total number of trips by respective mode is indicated here.</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B137" s="3" t="inlineStr">
+        <is>
+          <t>Total no. of trips (active modes)</t>
+        </is>
+      </c>
+      <c r="C137" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-035</t>
+        </is>
+      </c>
+      <c r="D137" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E137" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F137" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G137" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H137" s="4" t="inlineStr">
+        <is>
+          <t>Trip is defined as the travel activity by a person from an origin to a destination. Total number of trips by respective mode is indicated here.</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B138" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (all modes)</t>
+        </is>
+      </c>
+      <c r="C138" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-036</t>
+        </is>
+      </c>
+      <c r="D138" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E138" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F138" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G138" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H138" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B139" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Car)</t>
+        </is>
+      </c>
+      <c r="C139" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-037</t>
+        </is>
+      </c>
+      <c r="D139" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E139" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F139" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G139" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H139" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B140" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Taxi)</t>
+        </is>
+      </c>
+      <c r="C140" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-038</t>
+        </is>
+      </c>
+      <c r="D140" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E140" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F140" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G140" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H140" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B141" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (motorized 2W)</t>
+        </is>
+      </c>
+      <c r="C141" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-040</t>
+        </is>
+      </c>
+      <c r="D141" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E141" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F141" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G141" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H141" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B142" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (3W)</t>
+        </is>
+      </c>
+      <c r="C142" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-041</t>
+        </is>
+      </c>
+      <c r="D142" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E142" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F142" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G142" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H142" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B143" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Bus)</t>
+        </is>
+      </c>
+      <c r="C143" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-042</t>
+        </is>
+      </c>
+      <c r="D143" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E143" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F143" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G143" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H143" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B144" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Urban Rail)</t>
+        </is>
+      </c>
+      <c r="C144" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-043</t>
+        </is>
+      </c>
+      <c r="D144" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="E144" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F144" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G144" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H144" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B145" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Public Transport)</t>
+        </is>
+      </c>
+      <c r="C145" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-044</t>
+        </is>
+      </c>
+      <c r="D145" s="3" t="inlineStr">
+        <is>
+          <t>Rail, Road</t>
+        </is>
+      </c>
+      <c r="E145" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F145" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G145" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H145" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B146" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Cycle)</t>
+        </is>
+      </c>
+      <c r="C146" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-045</t>
+        </is>
+      </c>
+      <c r="D146" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E146" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F146" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G146" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H146" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B147" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Walk)</t>
+        </is>
+      </c>
+      <c r="C147" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-046</t>
+        </is>
+      </c>
+      <c r="D147" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E147" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F147" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G147" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H147" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B148" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (IPT)</t>
+        </is>
+      </c>
+      <c r="C148" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-047</t>
+        </is>
+      </c>
+      <c r="D148" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E148" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F148" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G148" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H148" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B149" s="3" t="inlineStr">
+        <is>
+          <t>Avg. trip length (Others)</t>
+        </is>
+      </c>
+      <c r="C149" s="3" t="inlineStr">
+        <is>
+          <t>TAS-UDB-048</t>
+        </is>
+      </c>
+      <c r="D149" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E149" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F149" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G149" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H149" s="4" t="inlineStr">
+        <is>
+          <t>Average trip length or the average distance per trip travelled by the respective mode</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="3" t="inlineStr">
+        <is>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+        </is>
+      </c>
+      <c r="B150" s="3" t="inlineStr">
+        <is>
           <t>Vehicle registration (Car)</t>
         </is>
       </c>
-      <c r="C127" s="3" t="inlineStr">
+      <c r="C150" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-049</t>
         </is>
       </c>
-      <c r="D127" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F127" s="4" t="inlineStr">
+      <c r="D150" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E150" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F150" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G127" s="4" t="inlineStr">
+      <c r="G150" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H127" s="4" t="inlineStr">
+      <c r="H150" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="128">
-      <c r="A128" s="3" t="inlineStr">
+    <row r="151">
+      <c r="A151" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B128" s="3" t="inlineStr">
+      <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (Taxi)</t>
         </is>
       </c>
-      <c r="C128" s="3" t="inlineStr">
+      <c r="C151" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-050</t>
         </is>
       </c>
-      <c r="D128" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F128" s="4" t="inlineStr">
+      <c r="D151" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E151" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F151" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G128" s="4" t="inlineStr">
+      <c r="G151" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H128" s="4" t="inlineStr">
+      <c r="H151" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="129">
-      <c r="A129" s="3" t="inlineStr">
+    <row r="152">
+      <c r="A152" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B129" s="3" t="inlineStr">
+      <c r="B152" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (Car + Taxi)</t>
         </is>
       </c>
-      <c r="C129" s="3" t="inlineStr">
+      <c r="C152" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-051</t>
         </is>
       </c>
-      <c r="D129" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F129" s="4" t="inlineStr">
+      <c r="D152" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E152" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F152" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G129" s="4" t="inlineStr">
+      <c r="G152" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H129" s="4" t="inlineStr">
+      <c r="H152" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="130">
-      <c r="A130" s="3" t="inlineStr">
+    <row r="153">
+      <c r="A153" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B130" s="3" t="inlineStr">
+      <c r="B153" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (motorized 2W)</t>
         </is>
       </c>
-      <c r="C130" s="3" t="inlineStr">
+      <c r="C153" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-052</t>
         </is>
       </c>
-      <c r="D130" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F130" s="4" t="inlineStr">
+      <c r="D153" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E153" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F153" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G130" s="4" t="inlineStr">
+      <c r="G153" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H130" s="4" t="inlineStr">
+      <c r="H153" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="131">
-      <c r="A131" s="3" t="inlineStr">
+    <row r="154">
+      <c r="A154" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B131" s="3" t="inlineStr">
+      <c r="B154" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (3W)</t>
         </is>
       </c>
-      <c r="C131" s="3" t="inlineStr">
+      <c r="C154" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-053</t>
         </is>
       </c>
-      <c r="D131" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F131" s="4" t="inlineStr">
+      <c r="D154" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E154" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F154" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G131" s="4" t="inlineStr">
+      <c r="G154" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H131" s="4" t="inlineStr">
+      <c r="H154" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="132">
-      <c r="A132" s="3" t="inlineStr">
+    <row r="155">
+      <c r="A155" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B132" s="3" t="inlineStr">
+      <c r="B155" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (Bus)</t>
         </is>
       </c>
-      <c r="C132" s="3" t="inlineStr">
+      <c r="C155" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-054</t>
         </is>
       </c>
-      <c r="D132" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F132" s="4" t="inlineStr">
+      <c r="D155" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E155" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F155" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G132" s="4" t="inlineStr">
+      <c r="G155" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H132" s="4" t="inlineStr">
+      <c r="H155" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="133">
-      <c r="A133" s="3" t="inlineStr">
+    <row r="156">
+      <c r="A156" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B133" s="3" t="inlineStr">
+      <c r="B156" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (Freight Vehicles)</t>
         </is>
       </c>
-      <c r="C133" s="3" t="inlineStr">
+      <c r="C156" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-055</t>
         </is>
       </c>
-      <c r="D133" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F133" s="4" t="inlineStr">
+      <c r="D156" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E156" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F156" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G133" s="4" t="inlineStr">
+      <c r="G156" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H133" s="4" t="inlineStr">
+      <c r="H156" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="134">
-      <c r="A134" s="3" t="inlineStr">
+    <row r="157">
+      <c r="A157" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B134" s="3" t="inlineStr">
+      <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Vehicle registration (Others)</t>
         </is>
       </c>
-      <c r="C134" s="3" t="inlineStr">
+      <c r="C157" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-056</t>
         </is>
       </c>
-      <c r="D134" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F134" s="4" t="inlineStr">
+      <c r="D157" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E157" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F157" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G134" s="4" t="inlineStr">
+      <c r="G157" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H134" s="4" t="inlineStr">
+      <c r="H157" s="4" t="inlineStr">
         <is>
           <t>Vehicle categories excluding freight vehicles (LCV, trucks) and passenger vehicles (motorized 2W, 3W, LDV, taxi, minibus and buses).</t>
         </is>
       </c>
     </row>
-    <row r="135">
-      <c r="A135" s="3" t="inlineStr">
+    <row r="158">
+      <c r="A158" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B135" s="3" t="inlineStr">
+      <c r="B158" s="3" t="inlineStr">
         <is>
           <t>Electric Vehicle registration (Car)</t>
         </is>
       </c>
-      <c r="C135" s="3" t="inlineStr">
+      <c r="C158" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-057</t>
         </is>
       </c>
-      <c r="D135" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F135" s="4" t="inlineStr">
+      <c r="D158" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E158" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F158" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G135" s="4" t="inlineStr">
+      <c r="G158" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H135" s="4" t="inlineStr">
+      <c r="H158" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="136">
-      <c r="A136" s="3" t="inlineStr">
+    <row r="159">
+      <c r="A159" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B136" s="3" t="inlineStr">
+      <c r="B159" s="3" t="inlineStr">
         <is>
           <t>Electric Vehicle registration (Taxi)</t>
         </is>
       </c>
-      <c r="C136" s="3" t="inlineStr">
+      <c r="C159" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-058</t>
         </is>
       </c>
-      <c r="D136" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F136" s="4" t="inlineStr">
+      <c r="D159" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E159" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F159" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G136" s="4" t="inlineStr">
+      <c r="G159" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H136" s="4" t="inlineStr">
+      <c r="H159" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="137">
-      <c r="A137" s="3" t="inlineStr">
+    <row r="160">
+      <c r="A160" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B137" s="3" t="inlineStr">
+      <c r="B160" s="3" t="inlineStr">
         <is>
           <t>Electric Vehicle registration (Others)</t>
         </is>
       </c>
-      <c r="C137" s="3" t="inlineStr">
+      <c r="C160" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-064</t>
         </is>
       </c>
-      <c r="D137" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F137" s="4" t="inlineStr">
+      <c r="D160" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E160" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F160" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G137" s="4" t="inlineStr">
+      <c r="G160" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H137" s="4" t="inlineStr">
+      <c r="H160" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="138">
-      <c r="A138" s="3" t="inlineStr">
+    <row r="161">
+      <c r="A161" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B138" s="3" t="inlineStr">
+      <c r="B161" s="3" t="inlineStr">
         <is>
           <t>Vehicles registered (Public Transport)</t>
         </is>
       </c>
-      <c r="C138" s="3" t="inlineStr">
+      <c r="C161" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-065</t>
         </is>
       </c>
-      <c r="D138" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F138" s="4" t="inlineStr">
+      <c r="D161" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E161" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F161" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G138" s="4" t="inlineStr">
+      <c r="G161" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H138" s="4" t="inlineStr">
+      <c r="H161" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="139">
-      <c r="A139" s="3" t="inlineStr">
+    <row r="162">
+      <c r="A162" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B139" s="3" t="inlineStr">
+      <c r="B162" s="3" t="inlineStr">
         <is>
           <t>Total Vehicle Registration</t>
         </is>
       </c>
-      <c r="C139" s="3" t="inlineStr">
+      <c r="C162" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-066</t>
         </is>
       </c>
-      <c r="D139" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F139" s="4" t="inlineStr">
+      <c r="D162" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E162" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F162" s="4" t="inlineStr">
         <is>
           <t>(1) MORTH (2020). Road transport yearbook 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G139" s="4" t="inlineStr">
+      <c r="G162" s="4" t="inlineStr">
         <is>
           <t>(1) https://morth.nic.in/sites/default/files/RTYB_Publication_2019_20%20(1).pdf 
 (N) -</t>
         </is>
       </c>
-      <c r="H139" s="4" t="inlineStr">
+      <c r="H162" s="4" t="inlineStr">
         <is>
           <t>Cumulative number of vehicle registrations in the category</t>
         </is>
       </c>
     </row>
-    <row r="140">
-      <c r="A140" s="3" t="inlineStr">
+    <row r="163">
+      <c r="A163" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B140" s="3" t="inlineStr">
+      <c r="B163" s="3" t="inlineStr">
         <is>
           <t>Motor vehicle ownership</t>
         </is>
       </c>
-      <c r="C140" s="3" t="inlineStr">
+      <c r="C163" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-068</t>
         </is>
       </c>
-      <c r="D140" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F140" s="4" t="inlineStr">
+      <c r="D163" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E163" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F163" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G140" s="4" t="inlineStr">
+      <c r="G163" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H140" s="4" t="inlineStr">
+      <c r="H163" s="4" t="inlineStr">
         <is>
           <t>Percentage of households owning motor vehicles</t>
         </is>
       </c>
     </row>
-    <row r="141">
-      <c r="A141" s="3" t="inlineStr">
+    <row r="164">
+      <c r="A164" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B141" s="3" t="inlineStr">
+      <c r="B164" s="3" t="inlineStr">
         <is>
           <t>Approximate Transit Coverage</t>
         </is>
       </c>
-      <c r="C141" s="3" t="inlineStr">
+      <c r="C164" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-069</t>
         </is>
       </c>
-      <c r="D141" s="3" t="inlineStr">
+      <c r="D164" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E141" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G141" s="4" t="inlineStr">
+      <c r="E164" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F164" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using ITDP and GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G164" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H141" s="4" t="inlineStr">
+      <c r="H164" s="4" t="inlineStr">
         <is>
           <t>The Approximate Transit Coverage (ACT) is the approximate percentage of a city’s urban area that is within 1 kilometer of a rapid transit line. This value is approximated by finding the total length of the rapid transit network, multiplying it by two (since for each kilometer of rapid transit, there is 1 square kilometer of coverage on both sides of the line), and dividing that by the total urban area in square kilometers.
 *Note: ATC calculations may exceed 100% in some cases, but results should only be listed up to 100%.</t>
         </is>
       </c>
     </row>
-    <row r="142">
-      <c r="A142" s="3" t="inlineStr">
+    <row r="165">
+      <c r="A165" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B142" s="3" t="inlineStr">
+      <c r="B165" s="3" t="inlineStr">
         <is>
           <t>Annual Metro Ridership per capita</t>
         </is>
       </c>
-      <c r="C142" s="3" t="inlineStr">
+      <c r="C165" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-070</t>
         </is>
       </c>
-      <c r="D142" s="3" t="inlineStr">
+      <c r="D165" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E142" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F142" s="4" t="inlineStr">
+      <c r="E165" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F165" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G142" s="4" t="inlineStr">
+      <c r="G165" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H142" s="4" t="inlineStr">
+      <c r="H165" s="4" t="inlineStr">
         <is>
           <t>Annual Metro Ridership per capita</t>
         </is>
       </c>
     </row>
-    <row r="143">
-      <c r="A143" s="3" t="inlineStr">
+    <row r="166">
+      <c r="A166" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B143" s="3" t="inlineStr">
+      <c r="B166" s="3" t="inlineStr">
         <is>
           <t>Annual LRT Ridership per capita</t>
         </is>
       </c>
-      <c r="C143" s="3" t="inlineStr">
+      <c r="C166" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-071</t>
         </is>
       </c>
-      <c r="D143" s="3" t="inlineStr">
+      <c r="D166" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E143" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F143" s="4" t="inlineStr">
+      <c r="E166" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F166" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G143" s="4" t="inlineStr">
+      <c r="G166" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H143" s="4" t="inlineStr">
+      <c r="H166" s="4" t="inlineStr">
         <is>
           <t>Annual LRT Ridership per capita</t>
         </is>
       </c>
     </row>
-    <row r="144">
-      <c r="A144" s="3" t="inlineStr">
+    <row r="167">
+      <c r="A167" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B144" s="3" t="inlineStr">
+      <c r="B167" s="3" t="inlineStr">
         <is>
           <t>Bus motorization</t>
         </is>
       </c>
-      <c r="C144" s="3" t="inlineStr">
+      <c r="C167" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-072</t>
         </is>
       </c>
-      <c r="D144" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F144" s="4" t="inlineStr">
+      <c r="D167" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E167" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F167" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G144" s="4" t="inlineStr">
+      <c r="G167" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H144" s="4" t="inlineStr">
+      <c r="H167" s="4" t="inlineStr">
         <is>
           <t>Number of buses per million population</t>
         </is>
       </c>
     </row>
-    <row r="145">
-      <c r="A145" s="3" t="inlineStr">
+    <row r="168">
+      <c r="A168" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B145" s="3" t="inlineStr">
+      <c r="B168" s="3" t="inlineStr">
         <is>
           <t>Car motorization</t>
         </is>
       </c>
-      <c r="C145" s="3" t="inlineStr">
+      <c r="C168" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-073</t>
         </is>
       </c>
-      <c r="D145" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F145" s="4" t="inlineStr">
+      <c r="D168" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E168" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F168" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G145" s="4" t="inlineStr">
+      <c r="G168" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H145" s="4" t="inlineStr">
+      <c r="H168" s="4" t="inlineStr">
         <is>
           <t>Number of cars per thousand population</t>
         </is>
       </c>
     </row>
-    <row r="146">
-      <c r="A146" s="3" t="inlineStr">
+    <row r="169">
+      <c r="A169" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B146" s="3" t="inlineStr">
+      <c r="B169" s="3" t="inlineStr">
         <is>
           <t>Taxi motorization</t>
         </is>
       </c>
-      <c r="C146" s="3" t="inlineStr">
+      <c r="C169" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-074</t>
         </is>
       </c>
-      <c r="D146" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F146" s="4" t="inlineStr">
+      <c r="D169" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E169" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F169" s="4" t="inlineStr">
         <is>
           <t>(1) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G146" s="4" t="inlineStr">
+      <c r="G169" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H146" s="4" t="inlineStr">
+      <c r="H169" s="4" t="inlineStr">
         <is>
           <t>Number of taxis per ten thousand population</t>
         </is>
       </c>
     </row>
-    <row r="147">
-      <c r="A147" s="3" t="inlineStr">
+    <row r="170">
+      <c r="A170" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B147" s="3" t="inlineStr">
+      <c r="B170" s="3" t="inlineStr">
         <is>
           <t>Metro PKM</t>
         </is>
       </c>
-      <c r="C147" s="3" t="inlineStr">
+      <c r="C170" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-075</t>
         </is>
       </c>
-      <c r="D147" s="3" t="inlineStr">
+      <c r="D170" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E147" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F147" s="4" t="inlineStr">
+      <c r="E170" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F170" s="4" t="inlineStr">
         <is>
           <t>(1) UNECE</t>
         </is>
       </c>
-      <c r="G147" s="4" t="inlineStr">
+      <c r="G170" s="4" t="inlineStr">
         <is>
           <t>(1) https://unece.org/transport/statistics-transport/urban-rail-public-transport</t>
         </is>
       </c>
-      <c r="H147" s="4" t="inlineStr">
+      <c r="H170" s="4" t="inlineStr">
         <is>
           <t>Total distance traveled by all passengers on metro rail systems.</t>
         </is>
       </c>
     </row>
-    <row r="148">
-      <c r="A148" s="3" t="inlineStr">
+    <row r="171">
+      <c r="A171" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B148" s="3" t="inlineStr">
+      <c r="B171" s="3" t="inlineStr">
         <is>
           <t>Tram PKM</t>
         </is>
       </c>
-      <c r="C148" s="3" t="inlineStr">
+      <c r="C171" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-076</t>
         </is>
       </c>
-      <c r="D148" s="3" t="inlineStr">
+      <c r="D171" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E148" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F148" s="4" t="inlineStr">
+      <c r="E171" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F171" s="4" t="inlineStr">
         <is>
           <t>(1) UNECE</t>
         </is>
       </c>
-      <c r="G148" s="4" t="inlineStr">
+      <c r="G171" s="4" t="inlineStr">
         <is>
           <t>(1) https://unece.org/transport/statistics-transport/urban-rail-public-transport</t>
         </is>
       </c>
-      <c r="H148" s="4" t="inlineStr">
+      <c r="H171" s="4" t="inlineStr">
         <is>
           <t>Total distance traveled by all passengers on tram systems.</t>
         </is>
       </c>
     </row>
-    <row r="149">
-      <c r="A149" s="3" t="inlineStr">
+    <row r="172">
+      <c r="A172" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B149" s="3" t="inlineStr">
+      <c r="B172" s="3" t="inlineStr">
         <is>
           <t>Annual VKT</t>
         </is>
       </c>
-      <c r="C149" s="3" t="inlineStr">
+      <c r="C172" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-077</t>
         </is>
       </c>
-      <c r="D149" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F149" s="4" t="inlineStr">
+      <c r="D172" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E172" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F172" s="4" t="inlineStr">
         <is>
           <t>(1) Climatetrace</t>
         </is>
       </c>
-      <c r="G149" s="4" t="inlineStr">
+      <c r="G172" s="4" t="inlineStr">
         <is>
           <t>(1) https://climatetrace.org/data</t>
         </is>
       </c>
-      <c r="H149" s="4" t="inlineStr">
+      <c r="H172" s="4" t="inlineStr">
         <is>
           <t>Total distance travelled by all vehicles over the course of a year</t>
         </is>
       </c>
     </row>
-    <row r="150">
-      <c r="A150" s="3" t="inlineStr">
+    <row r="173">
+      <c r="A173" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B150" s="3" t="inlineStr">
+      <c r="B173" s="3" t="inlineStr">
         <is>
           <t>Average travel speed</t>
         </is>
       </c>
-      <c r="C150" s="3" t="inlineStr">
+      <c r="C173" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-078</t>
         </is>
       </c>
-      <c r="D150" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F150" s="4" t="inlineStr">
+      <c r="D173" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E173" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F173" s="4" t="inlineStr">
         <is>
           <t>(1) Prottoy et al., 2023</t>
         </is>
       </c>
-      <c r="G150" s="4" t="inlineStr">
+      <c r="G173" s="4" t="inlineStr">
         <is>
           <t>(1) https://citiesinmotionlab.org/data/</t>
         </is>
       </c>
-      <c r="H150" s="4" t="inlineStr">
+      <c r="H173" s="4" t="inlineStr">
         <is>
           <t>Average travel speed for trips within 5km of city centers</t>
         </is>
       </c>
     </row>
-    <row r="151">
-      <c r="A151" s="3" t="inlineStr">
+    <row r="174">
+      <c r="A174" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B151" s="3" t="inlineStr">
+      <c r="B174" s="3" t="inlineStr">
         <is>
           <t>Speed Index (Congested)</t>
         </is>
       </c>
-      <c r="C151" s="3" t="inlineStr">
+      <c r="C174" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-079</t>
         </is>
       </c>
-      <c r="D151" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F151" s="4" t="inlineStr">
+      <c r="D174" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E174" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F174" s="4" t="inlineStr">
         <is>
           <t>(1) Prottoy et al., 2023</t>
         </is>
       </c>
-      <c r="G151" s="4" t="inlineStr">
+      <c r="G174" s="4" t="inlineStr">
         <is>
           <t>(1) https://citiesinmotionlab.org/data/</t>
         </is>
       </c>
-      <c r="H151" s="4" t="inlineStr">
+      <c r="H174" s="4" t="inlineStr">
         <is>
           <t>Index of the speed of private motorized vehicle travel in 2019, log scale, with average at zero. If city A has a value 0.2 more than city B's, then city A is exp(0.2)=1.22 times faster than city B. Index is like a price index, in the sense of being based on comparable trips across cities.</t>
         </is>
       </c>
     </row>
-    <row r="152">
-      <c r="A152" s="3" t="inlineStr">
+    <row r="175">
+      <c r="A175" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B152" s="3" t="inlineStr">
+      <c r="B175" s="3" t="inlineStr">
         <is>
           <t>Speed Index (Uncongested)</t>
         </is>
       </c>
-      <c r="C152" s="3" t="inlineStr">
+      <c r="C175" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-080</t>
         </is>
       </c>
-      <c r="D152" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F152" s="4" t="inlineStr">
+      <c r="D175" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E175" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F175" s="4" t="inlineStr">
         <is>
           <t>(1) Prottoy et al., 2023</t>
         </is>
       </c>
-      <c r="G152" s="4" t="inlineStr">
+      <c r="G175" s="4" t="inlineStr">
         <is>
           <t>(1) https://citiesinmotionlab.org/data/</t>
         </is>
       </c>
-      <c r="H152" s="4" t="inlineStr">
+      <c r="H175" s="4" t="inlineStr">
         <is>
           <t>Index of the speed of private motorized vehicle in the absence of traffic in 2019, log scale, with average at zero. If city A has a value 0.2 more than city B's, then city A is exp(0.2)=1.22 times faster than city B in the absence of traffic. Index is like a price index, in the sense of being based on comparable trips across cities.</t>
         </is>
       </c>
     </row>
-    <row r="153">
-      <c r="A153" s="3" t="inlineStr">
+    <row r="176">
+      <c r="A176" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
-      <c r="B153" s="3" t="inlineStr">
+      <c r="B176" s="3" t="inlineStr">
         <is>
           <t>Congestion Index</t>
         </is>
       </c>
-      <c r="C153" s="3" t="inlineStr">
+      <c r="C176" s="3" t="inlineStr">
         <is>
           <t>TAS-UDB-081</t>
         </is>
       </c>
-      <c r="D153" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F153" s="4" t="inlineStr">
+      <c r="D176" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E176" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F176" s="4" t="inlineStr">
         <is>
           <t>(1) Prottoy et al., 2023</t>
         </is>
       </c>
-      <c r="G153" s="4" t="inlineStr">
+      <c r="G176" s="4" t="inlineStr">
         <is>
           <t>(1) https://citiesinmotionlab.org/data/</t>
         </is>
       </c>
-      <c r="H153" s="4" t="inlineStr">
+      <c r="H176" s="4" t="inlineStr">
         <is>
           <t>Congestion index: uncongested speed index minus speed index in 2019, log scale. If city A has a value 0.2 more than city B's, then city A has speeds delayed exp(0.2)=1.22 times more by congestion than city B. Index is like a price index, in the sense of being based on comparable trips across cities.</t>
         </is>
       </c>
     </row>
-    <row r="154">
-      <c r="A154" s="3" t="inlineStr">
+    <row r="177">
+      <c r="A177" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B154" s="3" t="inlineStr">
+      <c r="B177" s="3" t="inlineStr">
         <is>
           <t>Percentage Access to Public Transport</t>
         </is>
       </c>
-      <c r="C154" s="3" t="inlineStr">
+      <c r="C177" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-001</t>
         </is>
       </c>
-      <c r="D154" s="3" t="inlineStr">
+      <c r="D177" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E154" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F154" s="4" t="inlineStr">
+      <c r="E177" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F177" s="4" t="inlineStr">
         <is>
           <t>(1) UN Habitat 
 (2) UN ESCAP 
 (3) ITDP 
 (4) Center for International Earth Science Information Network - CIESIN - Columbia University. 2023. SDG Indicator 11.2.1: Urban Access to Public Transport, 2023 Release. Palisades, New York: NASA Socioeconomic Data and Applications Center (SEDAC). 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G154" s="4" t="inlineStr">
+      <c r="G177" s="4" t="inlineStr">
         <is>
           <t>(1) https://data.unhabitat.org/datasets/GUO-UN-Habitat::11-2-1-percentage-access-to-public-transport/about 
 (2) https://www.unescap.org/announcement/sustainable-urban-transport-index-suti 
 (3) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/ 
 (4) https://doi.org/10.7927/1a5z-3h71 
 (N) -</t>
         </is>
       </c>
-      <c r="H154" s="4" t="inlineStr">
+      <c r="H177" s="4" t="inlineStr">
         <is>
           <t>Proportion of the population that has convenient access to public transport. This indicator is computed as share of population who live within a walking distance (along a street network) of 500m to a low capacity public transport system (eg bus, tram) and 1000m to a high capacity public transport system (eg trains, ferries, etc). Only public transport stops which are mapped are included in the analysis which may include both formal and informal stops. Many cities (mostly in the developing countries) have informal public transport systems which are not fully mapped - meaning that they may record higher levels of access to public transport than reported in this dataset. The delineation of the city/urban areas used for the estimates do not follow municipal boundaries, but rather adopt spatial analysis based on the concepts of Urban Extent or the Degree of Urbanization. As a result, the urban/city area used for the indicator computation in this dataset may be larger or smaller than the official municipality boundaries.</t>
         </is>
       </c>
     </row>
-    <row r="155">
-      <c r="A155" s="3" t="inlineStr">
+    <row r="178">
+      <c r="A178" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B155" s="3" t="inlineStr">
+      <c r="B178" s="3" t="inlineStr">
         <is>
           <t>People Near Services (Healthcare and Schools both)</t>
         </is>
       </c>
-      <c r="C155" s="3" t="inlineStr">
+      <c r="C178" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-002</t>
         </is>
       </c>
-      <c r="D155" s="3" t="inlineStr">
+      <c r="D178" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E155" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F155" s="4" t="inlineStr">
+      <c r="E178" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F178" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G155" s="4" t="inlineStr">
+      <c r="G178" s="4" t="inlineStr">
         <is>
           <t>(1) https://pedestriansfirst.itdp.org/city, https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H155" s="4" t="inlineStr">
+      <c r="H178" s="4" t="inlineStr">
         <is>
           <t>People Near Services measures the percentage of the city’s population living within a 1km walk of both healthcare and education. These services are especially vital for babies, toddlers, and their caregivers, who should be able to reach them on foot.
 Data extracted from national sources and OSM</t>
         </is>
       </c>
     </row>
-    <row r="156">
-      <c r="A156" s="3" t="inlineStr">
+    <row r="179">
+      <c r="A179" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B156" s="3" t="inlineStr">
+      <c r="B179" s="3" t="inlineStr">
         <is>
           <t>Street-Network Disconnectedness index (SNDi)</t>
         </is>
       </c>
-      <c r="C156" s="3" t="inlineStr">
+      <c r="C179" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-003</t>
         </is>
       </c>
-      <c r="D156" s="3" t="inlineStr">
+      <c r="D179" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E156" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F156" s="4" t="inlineStr">
+      <c r="E179" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F179" s="4" t="inlineStr">
         <is>
           <t>(1) Barrington-Leigh and Millard-Ball</t>
         </is>
       </c>
-      <c r="G156" s="4" t="inlineStr">
+      <c r="G179" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) https://sprawlmap.org/#globe </t>
         </is>
       </c>
-      <c r="H156" s="4" t="inlineStr">
+      <c r="H179" s="4" t="inlineStr">
         <is>
           <t>The Street-Network Disconnectedness Index (SNDi) describes similar qualitative attributes of urban form in countries with diverse income levels, cultures and urban planning traditions. In addition to nodal degree and the fraction of deadends, measures of circuity (the ratio between network distance and Euclidean distance) and sinuosity (the curviness of individual street edges) are also considered. This indicator looks at the connectivity of local street networks across the world. Higher SNDi indicates more streetnetwork sprawl, i.e. less connected streets.</t>
         </is>
       </c>
     </row>
-    <row r="157">
-      <c r="A157" s="3" t="inlineStr">
+    <row r="180">
+      <c r="A180" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B157" s="3" t="inlineStr">
+      <c r="B180" s="3" t="inlineStr">
         <is>
           <t>People Near Car-Free Places</t>
         </is>
       </c>
-      <c r="C157" s="3" t="inlineStr">
+      <c r="C180" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-004</t>
         </is>
       </c>
-      <c r="D157" s="3" t="inlineStr">
+      <c r="D180" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E157" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F157" s="4" t="inlineStr">
+      <c r="E180" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F180" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G157" s="4" t="inlineStr">
+      <c r="G180" s="4" t="inlineStr">
         <is>
           <t>(1) https://pedestriansfirst.itdp.org/city, https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H157" s="4" t="inlineStr">
+      <c r="H180" s="4" t="inlineStr">
         <is>
           <t>Percentage of the city’s population that lives within 100m of a car-free place. These car-free places include pedestrian-only alleyways, nature trails, playgrounds, pedestrianized squares, and anywhere else that is not used by cars and trucks (except, in some cases, emergency vehicles).</t>
         </is>
       </c>
     </row>
-    <row r="158">
-      <c r="A158" s="3" t="inlineStr">
+    <row r="181">
+      <c r="A181" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B158" s="3" t="inlineStr">
+      <c r="B181" s="3" t="inlineStr">
         <is>
           <t>Percentage Access to (Frequent) Public Transport</t>
         </is>
       </c>
-      <c r="C158" s="3" t="inlineStr">
+      <c r="C181" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-005</t>
         </is>
       </c>
-      <c r="D158" s="3" t="inlineStr">
+      <c r="D181" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F158" s="4" t="inlineStr">
+      <c r="E181" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F181" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G158" s="4" t="inlineStr">
+      <c r="G181" s="4" t="inlineStr">
         <is>
           <t>(1) https://pedestriansfirst.itdp.org/city-tool/step-2, https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H158" s="4" t="inlineStr">
+      <c r="H181" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Proportion of the population that has convenient access to frequent (comes at least every 10 minutes) public transport number of citizens living in 500 m buffer zones of main nodes in the network </t>
         </is>
       </c>
     </row>
-    <row r="159">
-      <c r="A159" s="3" t="inlineStr">
+    <row r="182">
+      <c r="A182" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B159" s="3" t="inlineStr">
+      <c r="B182" s="3" t="inlineStr">
         <is>
           <t>Share of population with access to open public spaces</t>
         </is>
       </c>
-      <c r="C159" s="3" t="inlineStr">
+      <c r="C182" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-006</t>
         </is>
       </c>
-      <c r="D159" s="3" t="inlineStr">
+      <c r="D182" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E159" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F159" s="4" t="inlineStr">
+      <c r="E182" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F182" s="4" t="inlineStr">
         <is>
           <t>(1) UN-Habitat</t>
         </is>
       </c>
-      <c r="G159" s="4" t="inlineStr">
+      <c r="G182" s="4" t="inlineStr">
         <is>
           <t>(1) https://data.unhabitat.org/pages/open-spaces-and-green-areas</t>
         </is>
       </c>
-      <c r="H159" s="4" t="inlineStr">
+      <c r="H182" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Average share of urban population with convenient access to open public spaces </t>
         </is>
       </c>
     </row>
-    <row r="160">
-      <c r="A160" s="3" t="inlineStr">
+    <row r="183">
+      <c r="A183" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B160" s="3" t="inlineStr">
+      <c r="B183" s="3" t="inlineStr">
         <is>
           <t>People near protected bikelanes</t>
         </is>
       </c>
-      <c r="C160" s="3" t="inlineStr">
+      <c r="C183" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-007</t>
         </is>
       </c>
-      <c r="D160" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F160" s="4" t="inlineStr">
+      <c r="D183" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E183" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F183" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G160" s="4" t="inlineStr">
+      <c r="G183" s="4" t="inlineStr">
         <is>
           <t>(1) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H160" s="4" t="inlineStr">
+      <c r="H183" s="4" t="inlineStr">
         <is>
           <t>Measures the percentage of the population which lives within 300 meters, walking distance, of a physically-protected bikeway.</t>
         </is>
       </c>
     </row>
-    <row r="161">
-      <c r="A161" s="3" t="inlineStr">
+    <row r="184">
+      <c r="A184" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B161" s="3" t="inlineStr">
+      <c r="B184" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">People safe from highways </t>
         </is>
       </c>
-      <c r="C161" s="3" t="inlineStr">
+      <c r="C184" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-008</t>
         </is>
       </c>
-      <c r="D161" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F161" s="4" t="inlineStr">
+      <c r="D184" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E184" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F184" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G161" s="4" t="inlineStr">
+      <c r="G184" s="4" t="inlineStr">
         <is>
           <t>(1) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H161" s="4" t="inlineStr">
+      <c r="H184" s="4" t="inlineStr">
         <is>
           <t>Measures the percentage of an area’s population not living near (within 500m of) a grade-separated highway.</t>
         </is>
       </c>
     </row>
-    <row r="162">
-      <c r="A162" s="3" t="inlineStr">
+    <row r="185">
+      <c r="A185" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B162" s="3" t="inlineStr">
+      <c r="B185" s="3" t="inlineStr">
         <is>
           <t>People near bikeways + public transport</t>
         </is>
       </c>
-      <c r="C162" s="3" t="inlineStr">
+      <c r="C185" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-009</t>
         </is>
       </c>
-      <c r="D162" s="3" t="inlineStr">
+      <c r="D185" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E162" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F162" s="4" t="inlineStr">
+      <c r="E185" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F185" s="4" t="inlineStr">
         <is>
           <t>(1) ITDP</t>
         </is>
       </c>
-      <c r="G162" s="4" t="inlineStr">
+      <c r="G185" s="4" t="inlineStr">
         <is>
           <t>(1) https://itdp.org/publication/the-atlas-of-sustainable-city-transport/</t>
         </is>
       </c>
-      <c r="H162" s="4" t="inlineStr">
+      <c r="H185" s="4" t="inlineStr">
         <is>
           <t>Measures the percentage of an area’s population living within walking distance of BOTH protected bicycle infrastructure AND public transport (either frequent or rapid).</t>
         </is>
       </c>
     </row>
-    <row r="163">
-      <c r="A163" s="3" t="inlineStr">
+    <row r="186">
+      <c r="A186" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B163" s="3" t="inlineStr">
+      <c r="B186" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Healthcare facilities</t>
         </is>
       </c>
-      <c r="C163" s="3" t="inlineStr">
+      <c r="C186" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-010</t>
         </is>
       </c>
-      <c r="D163" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F163" s="4" t="inlineStr">
+      <c r="D186" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E186" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F186" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G163" s="4" t="inlineStr">
+      <c r="G186" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H163" s="4" t="inlineStr">
+      <c r="H186" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Healthcare facilities</t>
         </is>
       </c>
     </row>
-    <row r="164">
-      <c r="A164" s="3" t="inlineStr">
+    <row r="187">
+      <c r="A187" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B164" s="3" t="inlineStr">
+      <c r="B187" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Community spaces</t>
         </is>
       </c>
-      <c r="C164" s="3" t="inlineStr">
+      <c r="C187" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-011</t>
         </is>
       </c>
-      <c r="D164" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F164" s="4" t="inlineStr">
+      <c r="D187" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E187" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F187" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G164" s="4" t="inlineStr">
+      <c r="G187" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H164" s="4" t="inlineStr">
+      <c r="H187" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Community spaces</t>
         </is>
       </c>
     </row>
-    <row r="165">
-      <c r="A165" s="3" t="inlineStr">
+    <row r="188">
+      <c r="A188" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B165" s="3" t="inlineStr">
+      <c r="B188" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Educational facilities</t>
         </is>
       </c>
-      <c r="C165" s="3" t="inlineStr">
+      <c r="C188" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-012</t>
         </is>
       </c>
-      <c r="D165" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F165" s="4" t="inlineStr">
+      <c r="D188" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E188" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F188" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G165" s="4" t="inlineStr">
+      <c r="G188" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H165" s="4" t="inlineStr">
+      <c r="H188" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Educational facilities</t>
         </is>
       </c>
     </row>
-    <row r="166">
-      <c r="A166" s="3" t="inlineStr">
+    <row r="189">
+      <c r="A189" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B166" s="3" t="inlineStr">
+      <c r="B189" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Food and dining services</t>
         </is>
       </c>
-      <c r="C166" s="3" t="inlineStr">
+      <c r="C189" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-013</t>
         </is>
       </c>
-      <c r="D166" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F166" s="4" t="inlineStr">
+      <c r="D189" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E189" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F189" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G166" s="4" t="inlineStr">
+      <c r="G189" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H166" s="4" t="inlineStr">
+      <c r="H189" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Food and dining services</t>
         </is>
       </c>
     </row>
-    <row r="167">
-      <c r="A167" s="3" t="inlineStr">
+    <row r="190">
+      <c r="A190" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B167" s="3" t="inlineStr">
+      <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Leisure and cultural facilities</t>
         </is>
       </c>
-      <c r="C167" s="3" t="inlineStr">
+      <c r="C190" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-014</t>
         </is>
       </c>
-      <c r="D167" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F167" s="4" t="inlineStr">
+      <c r="D190" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E190" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F190" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G167" s="4" t="inlineStr">
+      <c r="G190" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H167" s="4" t="inlineStr">
+      <c r="H190" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Leisure and cultural facilities</t>
         </is>
       </c>
     </row>
-    <row r="168">
-      <c r="A168" s="3" t="inlineStr">
+    <row r="191">
+      <c r="A191" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B168" s="3" t="inlineStr">
+      <c r="B191" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Public transportation infrastructure</t>
         </is>
       </c>
-      <c r="C168" s="3" t="inlineStr">
+      <c r="C191" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-015</t>
         </is>
       </c>
-      <c r="D168" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F168" s="4" t="inlineStr">
+      <c r="D191" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E191" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F191" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN 
 (2) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G168" s="4" t="inlineStr">
+      <c r="G191" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237 
 (2) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H168" s="4" t="inlineStr">
+      <c r="H191" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Public transportation infrastructure</t>
         </is>
       </c>
     </row>
-    <row r="169">
-      <c r="A169" s="3" t="inlineStr">
+    <row r="192">
+      <c r="A192" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B169" s="3" t="inlineStr">
+      <c r="B192" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Open public spaces</t>
         </is>
       </c>
-      <c r="C169" s="3" t="inlineStr">
+      <c r="C192" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-016</t>
         </is>
       </c>
-      <c r="D169" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F169" s="4" t="inlineStr">
+      <c r="D192" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E192" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F192" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN</t>
         </is>
       </c>
-      <c r="G169" s="4" t="inlineStr">
+      <c r="G192" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237</t>
         </is>
       </c>
-      <c r="H169" s="4" t="inlineStr">
+      <c r="H192" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Open public spaces</t>
         </is>
       </c>
     </row>
-    <row r="170">
-      <c r="A170" s="3" t="inlineStr">
+    <row r="193">
+      <c r="A193" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B170" s="3" t="inlineStr">
+      <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Points of interest</t>
         </is>
       </c>
-      <c r="C170" s="3" t="inlineStr">
+      <c r="C193" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-017</t>
         </is>
       </c>
-      <c r="D170" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F170" s="4" t="inlineStr">
+      <c r="D193" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E193" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F193" s="4" t="inlineStr">
         <is>
           <t>(1) SDSN</t>
         </is>
       </c>
-      <c r="G170" s="4" t="inlineStr">
+      <c r="G193" s="4" t="inlineStr">
         <is>
           <t>(1) https://sdsn.maps.arcgis.com/home/item.html?id=d41d2e9a3682405daae7d74dd8e60237</t>
         </is>
       </c>
-      <c r="H170" s="4" t="inlineStr">
+      <c r="H193" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Points of interest</t>
         </is>
       </c>
     </row>
-    <row r="171">
-      <c r="A171" s="3" t="inlineStr">
+    <row r="194">
+      <c r="A194" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B171" s="3" t="inlineStr">
+      <c r="B194" s="3" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Nightlife places</t>
         </is>
       </c>
-      <c r="C171" s="3" t="inlineStr">
+      <c r="C194" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-018</t>
         </is>
       </c>
-      <c r="D171" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F171" s="4" t="inlineStr">
+      <c r="D194" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E194" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F194" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G171" s="4" t="inlineStr">
+      <c r="G194" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H171" s="4" t="inlineStr">
+      <c r="H194" s="4" t="inlineStr">
         <is>
           <t>Share of population with access within a 15 min walk - Nightlife places</t>
         </is>
       </c>
     </row>
-    <row r="172">
-      <c r="A172" s="3" t="inlineStr">
+    <row r="195">
+      <c r="A195" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B172" s="3" t="inlineStr">
+      <c r="B195" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Healthcare facilities</t>
         </is>
       </c>
-      <c r="C172" s="3" t="inlineStr">
+      <c r="C195" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-019</t>
         </is>
       </c>
-      <c r="D172" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F172" s="4" t="inlineStr">
+      <c r="D195" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E195" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F195" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G172" s="4" t="inlineStr">
+      <c r="G195" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H172" s="4" t="inlineStr">
+      <c r="H195" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Healthcare facilities. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="173">
-      <c r="A173" s="3" t="inlineStr">
+    <row r="196">
+      <c r="A196" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B173" s="3" t="inlineStr">
+      <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Community spaces</t>
         </is>
       </c>
-      <c r="C173" s="3" t="inlineStr">
+      <c r="C196" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-020</t>
         </is>
       </c>
-      <c r="D173" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F173" s="4" t="inlineStr">
+      <c r="D196" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E196" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F196" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G173" s="4" t="inlineStr">
+      <c r="G196" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H173" s="4" t="inlineStr">
+      <c r="H196" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Community spaces. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="174">
-      <c r="A174" s="3" t="inlineStr">
+    <row r="197">
+      <c r="A197" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B174" s="3" t="inlineStr">
+      <c r="B197" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Educational facilities</t>
         </is>
       </c>
-      <c r="C174" s="3" t="inlineStr">
+      <c r="C197" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-021</t>
         </is>
       </c>
-      <c r="D174" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F174" s="4" t="inlineStr">
+      <c r="D197" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E197" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F197" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G174" s="4" t="inlineStr">
+      <c r="G197" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H174" s="4" t="inlineStr">
+      <c r="H197" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Educational facilities. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="175">
-      <c r="A175" s="3" t="inlineStr">
+    <row r="198">
+      <c r="A198" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B175" s="3" t="inlineStr">
+      <c r="B198" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Food and dining services</t>
         </is>
       </c>
-      <c r="C175" s="3" t="inlineStr">
+      <c r="C198" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-022</t>
         </is>
       </c>
-      <c r="D175" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F175" s="4" t="inlineStr">
+      <c r="D198" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E198" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F198" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G175" s="4" t="inlineStr">
+      <c r="G198" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H175" s="4" t="inlineStr">
+      <c r="H198" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Food and dining services. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="176">
-      <c r="A176" s="3" t="inlineStr">
+    <row r="199">
+      <c r="A199" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B176" s="3" t="inlineStr">
+      <c r="B199" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Leisure and cultural facilities</t>
         </is>
       </c>
-      <c r="C176" s="3" t="inlineStr">
+      <c r="C199" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-023</t>
         </is>
       </c>
-      <c r="D176" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F176" s="4" t="inlineStr">
+      <c r="D199" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E199" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F199" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G176" s="4" t="inlineStr">
+      <c r="G199" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H176" s="4" t="inlineStr">
+      <c r="H199" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Leisure and cultural facilities. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="177">
-      <c r="A177" s="3" t="inlineStr">
+    <row r="200">
+      <c r="A200" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B177" s="3" t="inlineStr">
+      <c r="B200" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Public transportation infrastructure</t>
         </is>
       </c>
-      <c r="C177" s="3" t="inlineStr">
+      <c r="C200" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-024</t>
         </is>
       </c>
-      <c r="D177" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F177" s="4" t="inlineStr">
+      <c r="D200" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E200" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F200" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G177" s="4" t="inlineStr">
+      <c r="G200" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H177" s="4" t="inlineStr">
+      <c r="H200" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Public transportation infrastructure. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="178">
-      <c r="A178" s="3" t="inlineStr">
+    <row r="201">
+      <c r="A201" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
-      <c r="B178" s="3" t="inlineStr">
+      <c r="B201" s="3" t="inlineStr">
         <is>
           <t>Average walking distance to Nightlife places</t>
         </is>
       </c>
-      <c r="C178" s="3" t="inlineStr">
+      <c r="C201" s="3" t="inlineStr">
         <is>
           <t>ACC-UDB-025</t>
         </is>
       </c>
-      <c r="D178" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F178" s="4" t="inlineStr">
+      <c r="D201" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E201" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F201" s="4" t="inlineStr">
         <is>
           <t>(1) Nicoletti et al., 2023</t>
         </is>
       </c>
-      <c r="G178" s="4" t="inlineStr">
+      <c r="G201" s="4" t="inlineStr">
         <is>
           <t>(1) https://journals.sagepub.com/doi/10.1177/23998083221131044</t>
         </is>
       </c>
-      <c r="H178" s="4" t="inlineStr">
+      <c r="H201" s="4" t="inlineStr">
         <is>
           <t>The average walking distance to Nightlife places. The methodology uses Python’s OSMnx library and geospatial analysis. # represents no amenity within a sensible walking range.</t>
         </is>
       </c>
     </row>
-    <row r="179">
-      <c r="A179" s="3" t="inlineStr">
+    <row r="202">
+      <c r="A202" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B202" s="3" t="inlineStr">
+        <is>
+          <t>Population living within 1 km buffer from a hospital</t>
+        </is>
+      </c>
+      <c r="C202" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-026</t>
+        </is>
+      </c>
+      <c r="D202" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E202" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F202" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G202" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H202" s="4" t="inlineStr">
+        <is>
+          <t>Population living within a kilometer buffer of a hospital facility, inside the urban center.</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B203" s="3" t="inlineStr">
+        <is>
+          <t>Population living within 1 km buffer from a pharmacy</t>
+        </is>
+      </c>
+      <c r="C203" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-027</t>
+        </is>
+      </c>
+      <c r="D203" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E203" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F203" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G203" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H203" s="4" t="inlineStr">
+        <is>
+          <t>Population living within a kilometer buffer of a pharmacy facility, inside the urban center.</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B204" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban centre population living within 1 km buffer from a hospital</t>
+        </is>
+      </c>
+      <c r="C204" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-028</t>
+        </is>
+      </c>
+      <c r="D204" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E204" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F204" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G204" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H204" s="4" t="inlineStr">
+        <is>
+          <t>Share of population living within a kilometer buffer of a hospital facility, inside the urban center over total urban centre population.</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B205" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban centre population living within 1 km buffer from a pharmacy</t>
+        </is>
+      </c>
+      <c r="C205" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-029</t>
+        </is>
+      </c>
+      <c r="D205" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E205" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F205" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G205" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H205" s="4" t="inlineStr">
+        <is>
+          <t>Share of population living within a kilometer buffer of a pharmacy facility, inside the urban center over total urban centre population.</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B206" s="3" t="inlineStr">
+        <is>
+          <t>Average download speed fix</t>
+        </is>
+      </c>
+      <c r="C206" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-030</t>
+        </is>
+      </c>
+      <c r="D206" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E206" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F206" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G206" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H206" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Average download speed for the fixed network. Network performance is measured via users through the Speedtest app. Therefore, information is missing for areas where no users is actively testing the network performance. </t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B207" s="3" t="inlineStr">
+        <is>
+          <t>Average download speed mobile</t>
+        </is>
+      </c>
+      <c r="C207" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-031</t>
+        </is>
+      </c>
+      <c r="D207" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E207" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F207" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G207" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H207" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Average download speed for the mobile network. Network performance is measured via users through the Speedtest app. Therefore, information is missing for areas where no users is actively testing the network performance. </t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B208" s="3" t="inlineStr">
+        <is>
+          <t>Average upload speed fix</t>
+        </is>
+      </c>
+      <c r="C208" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-032</t>
+        </is>
+      </c>
+      <c r="D208" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E208" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F208" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G208" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H208" s="4" t="inlineStr">
+        <is>
+          <t>Average upload speed for the fixed network.</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B209" s="3" t="inlineStr">
+        <is>
+          <t>Average upload speed mobile</t>
+        </is>
+      </c>
+      <c r="C209" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-033</t>
+        </is>
+      </c>
+      <c r="D209" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E209" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F209" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G209" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H209" s="4" t="inlineStr">
+        <is>
+          <t>Average upload speed for the mobile network.</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B210" s="3" t="inlineStr">
+        <is>
+          <t>Number of unique devices mobile</t>
+        </is>
+      </c>
+      <c r="C210" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-034</t>
+        </is>
+      </c>
+      <c r="D210" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E210" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F210" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G210" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H210" s="4" t="inlineStr">
+        <is>
+          <t>Number of devices measuring the fixed network performance through the app.</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B211" s="3" t="inlineStr">
+        <is>
+          <t>Number of unique devices fix</t>
+        </is>
+      </c>
+      <c r="C211" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-035</t>
+        </is>
+      </c>
+      <c r="D211" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E211" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F211" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G211" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H211" s="4" t="inlineStr">
+        <is>
+          <t>Number of devices measuring the mobile network performance through the app.</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B212" s="3" t="inlineStr">
+        <is>
+          <t>Average bike access time</t>
+        </is>
+      </c>
+      <c r="C212" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-036</t>
+        </is>
+      </c>
+      <c r="D212" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E212" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F212" s="4" t="inlineStr">
+        <is>
+          <t>(1) Sony CSL</t>
+        </is>
+      </c>
+      <c r="G212" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://whatif.sonycsl.it/15mincity/index.php</t>
+        </is>
+      </c>
+      <c r="H212" s="4" t="inlineStr">
+        <is>
+          <t>City-level, population-weighted average bicycle proximity time, in minutes, to reach the platform’s basket of everyday services/POIs (Outdoor activities, learning, supplies, eating, moving, cultural activities, Physical exercise, services, healthcare). Lower is better; source values are capped at 30.</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B213" s="3" t="inlineStr">
+        <is>
+          <t>Average walking access time</t>
+        </is>
+      </c>
+      <c r="C213" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-037</t>
+        </is>
+      </c>
+      <c r="D213" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E213" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F213" s="4" t="inlineStr">
+        <is>
+          <t>(1) Sony CSL</t>
+        </is>
+      </c>
+      <c r="G213" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://whatif.sonycsl.it/15mincity/index.php</t>
+        </is>
+      </c>
+      <c r="H213" s="4" t="inlineStr">
+        <is>
+          <t>City-level, population-weighted average walking proximity time, in minutes, to reach the same service/POI basket  (Outdoor activities, learning, supplies, eating, moving, cultural activities, Physical exercise, services, healthcare). Lower is better; source values are capped at 30.</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B214" s="3" t="inlineStr">
+        <is>
+          <t>Access to piped water into dwelling/ plot</t>
+        </is>
+      </c>
+      <c r="C214" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-038</t>
+        </is>
+      </c>
+      <c r="D214" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E214" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F214" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G214" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/access-to-basic-services-in-cities-and-urban-areas</t>
+        </is>
+      </c>
+      <c r="H214" s="4" t="inlineStr">
+        <is>
+          <t>Proportion of population with access to piped water into dwelling/ plot</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B215" s="3" t="inlineStr">
+        <is>
+          <t>Access to connected sewerage</t>
+        </is>
+      </c>
+      <c r="C215" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-039</t>
+        </is>
+      </c>
+      <c r="D215" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E215" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F215" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G215" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/access-to-basic-services-in-cities-and-urban-areas</t>
+        </is>
+      </c>
+      <c r="H215" s="4" t="inlineStr">
+        <is>
+          <t>Proportion of population with access to connected sewerage</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B216" s="3" t="inlineStr">
+        <is>
+          <t>Access to basic hand-washing facility</t>
+        </is>
+      </c>
+      <c r="C216" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-040</t>
+        </is>
+      </c>
+      <c r="D216" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E216" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F216" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G216" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/access-to-basic-services-in-cities-and-urban-areas</t>
+        </is>
+      </c>
+      <c r="H216" s="4" t="inlineStr">
+        <is>
+          <t>Proportion of population with access to basic hand-washing facility</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B217" s="3" t="inlineStr">
+        <is>
+          <t>Access to durable housing structure</t>
+        </is>
+      </c>
+      <c r="C217" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-041</t>
+        </is>
+      </c>
+      <c r="D217" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E217" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F217" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G217" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/access-to-basic-services-in-cities-and-urban-areas</t>
+        </is>
+      </c>
+      <c r="H217" s="4" t="inlineStr">
+        <is>
+          <t>Proportion of population with access to durable housing structure</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B218" s="3" t="inlineStr">
+        <is>
+          <t>Access to total clean cooking fuel</t>
+        </is>
+      </c>
+      <c r="C218" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-042</t>
+        </is>
+      </c>
+      <c r="D218" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E218" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F218" s="4" t="inlineStr">
+        <is>
+          <t>(1) UN-Habitat</t>
+        </is>
+      </c>
+      <c r="G218" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.unhabitat.org/pages/access-to-basic-services-in-cities-and-urban-areas</t>
+        </is>
+      </c>
+      <c r="H218" s="4" t="inlineStr">
+        <is>
+          <t>Proportion of population with access to total clean cooking fuel</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B219" s="3" t="inlineStr">
+        <is>
+          <t>Detour Index (5km)</t>
+        </is>
+      </c>
+      <c r="C219" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-043</t>
+        </is>
+      </c>
+      <c r="D219" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E219" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F219" s="4" t="inlineStr">
+        <is>
+          <t>(1) Wang et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G219" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s44284-024-00118-5</t>
+        </is>
+      </c>
+      <c r="H219" s="4" t="inlineStr">
+        <is>
+          <t>Average fractional extra road distance for sampled origin-destination pairs within 5 km of the city center; calculated as shortest road-network distance divided by straight-line distance minus 1; using the repository's with-boundary version.</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B220" s="3" t="inlineStr">
+        <is>
+          <t>Detour Index (10km)</t>
+        </is>
+      </c>
+      <c r="C220" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-044</t>
+        </is>
+      </c>
+      <c r="D220" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E220" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F220" s="4" t="inlineStr">
+        <is>
+          <t>(1) Wang et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G220" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s44284-024-00118-5</t>
+        </is>
+      </c>
+      <c r="H220" s="4" t="inlineStr">
+        <is>
+          <t>Average fractional extra road distance for sampled origin-destination pairs within 10 km of the city center; calculated as shortest road-network distance divided by straight-line distance minus 1; using the repository's with-boundary version.</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B221" s="3" t="inlineStr">
+        <is>
+          <t>Detour Index (40km)</t>
+        </is>
+      </c>
+      <c r="C221" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-045</t>
+        </is>
+      </c>
+      <c r="D221" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E221" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F221" s="4" t="inlineStr">
+        <is>
+          <t>(1) Wang et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G221" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s44284-024-00118-5</t>
+        </is>
+      </c>
+      <c r="H221" s="4" t="inlineStr">
+        <is>
+          <t>Average fractional extra road distance for sampled origin-destination pairs within 40 km of the city center; calculated as shortest road-network distance divided by straight-line distance minus 1; using the repository's with-boundary version.</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B222" s="3" t="inlineStr">
+        <is>
+          <t>Population within 5-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C222" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-046</t>
+        </is>
+      </c>
+      <c r="D222" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E222" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F222" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G222" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H222" s="4" t="inlineStr">
+        <is>
+          <t>Cumulative modelled population within a 5-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B223" s="3" t="inlineStr">
+        <is>
+          <t>Population within 10-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C223" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-047</t>
+        </is>
+      </c>
+      <c r="D223" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E223" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F223" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G223" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H223" s="4" t="inlineStr">
+        <is>
+          <t>Cumulative modelled population within a 10-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B224" s="3" t="inlineStr">
+        <is>
+          <t>Population within 15-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C224" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-048</t>
+        </is>
+      </c>
+      <c r="D224" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E224" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F224" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G224" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H224" s="4" t="inlineStr">
+        <is>
+          <t>Cumulative modelled population within a 15-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B225" s="3" t="inlineStr">
+        <is>
+          <t>Population within 30-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C225" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-049</t>
+        </is>
+      </c>
+      <c r="D225" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E225" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F225" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G225" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H225" s="4" t="inlineStr">
+        <is>
+          <t>Cumulative modelled population within a 30-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B226" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population within 5-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C226" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-050</t>
+        </is>
+      </c>
+      <c r="D226" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E226" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F226" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G226" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H226" s="4" t="inlineStr">
+        <is>
+          <t>Share of total population within a 5-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B227" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population within 10-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C227" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-051</t>
+        </is>
+      </c>
+      <c r="D227" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E227" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F227" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G227" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H227" s="4" t="inlineStr">
+        <is>
+          <t>Share of total population within a 10-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B228" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population within 15-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C228" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-052</t>
+        </is>
+      </c>
+      <c r="D228" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E228" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F228" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G228" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H228" s="4" t="inlineStr">
+        <is>
+          <t>Share of total population within a 15-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B229" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population within 30-Minute Walk of Vegetated Ecosystem</t>
+        </is>
+      </c>
+      <c r="C229" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-053</t>
+        </is>
+      </c>
+      <c r="D229" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E229" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F229" s="4" t="inlineStr">
+        <is>
+          <t>(1) Richards et al. (2024)</t>
+        </is>
+      </c>
+      <c r="G229" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://datastore.landcareresearch.co.nz/dataset/walking-time-to-urban-ecosystems</t>
+        </is>
+      </c>
+      <c r="H229" s="4" t="inlineStr">
+        <is>
+          <t>Share of total population within a 30-minute walk of the nearest vegetated ecosystem patch.</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B230" s="3" t="inlineStr">
+        <is>
+          <t>School aged population with access to educational facilities within 5km</t>
+        </is>
+      </c>
+      <c r="C230" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-054</t>
+        </is>
+      </c>
+      <c r="D230" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E230" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F230" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G230" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H230" s="4" t="inlineStr">
+        <is>
+          <t>School aged population with access to educational facilities within 5km</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B231" s="3" t="inlineStr">
+        <is>
+          <t>School aged population share with access to educational facilities within 5km</t>
+        </is>
+      </c>
+      <c r="C231" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-055</t>
+        </is>
+      </c>
+      <c r="D231" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E231" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F231" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G231" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H231" s="4" t="inlineStr">
+        <is>
+          <t>School aged population share with access to educational facilities within 5km</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B232" s="3" t="inlineStr">
+        <is>
+          <t>School aged population with access to educational facilities within 10km</t>
+        </is>
+      </c>
+      <c r="C232" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-056</t>
+        </is>
+      </c>
+      <c r="D232" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E232" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F232" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G232" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H232" s="4" t="inlineStr">
+        <is>
+          <t>School aged population with access to educational facilities within 10km</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B233" s="3" t="inlineStr">
+        <is>
+          <t>School aged population share with access to educational facilities within 10km</t>
+        </is>
+      </c>
+      <c r="C233" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-057</t>
+        </is>
+      </c>
+      <c r="D233" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E233" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F233" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G233" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H233" s="4" t="inlineStr">
+        <is>
+          <t>School aged population share with access to educational facilities within 10km</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B234" s="3" t="inlineStr">
+        <is>
+          <t>Total population with access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C234" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-058</t>
+        </is>
+      </c>
+      <c r="D234" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E234" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F234" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G234" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H234" s="4" t="inlineStr">
+        <is>
+          <t>Total population with access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B235" s="3" t="inlineStr">
+        <is>
+          <t>Total population share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C235" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-059</t>
+        </is>
+      </c>
+      <c r="D235" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E235" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F235" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G235" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H235" s="4" t="inlineStr">
+        <is>
+          <t>Total population share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B236" s="3" t="inlineStr">
+        <is>
+          <t>Total population with access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C236" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-060</t>
+        </is>
+      </c>
+      <c r="D236" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E236" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F236" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G236" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H236" s="4" t="inlineStr">
+        <is>
+          <t>Total population with access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B237" s="3" t="inlineStr">
+        <is>
+          <t>Total population share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C237" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-061</t>
+        </is>
+      </c>
+      <c r="D237" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E237" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F237" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G237" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H237" s="4" t="inlineStr">
+        <is>
+          <t>Total population share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B238" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C238" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-062</t>
+        </is>
+      </c>
+      <c r="D238" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E238" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F238" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G238" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H238" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B239" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C239" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-063</t>
+        </is>
+      </c>
+      <c r="D239" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E239" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F239" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G239" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H239" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B240" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C240" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-064</t>
+        </is>
+      </c>
+      <c r="D240" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E240" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F240" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G240" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H240" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B241" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C241" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-065</t>
+        </is>
+      </c>
+      <c r="D241" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E241" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F241" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G241" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H241" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B242" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population with access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C242" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-066</t>
+        </is>
+      </c>
+      <c r="D242" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E242" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F242" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G242" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H242" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population with access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B243" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+      <c r="C243" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-067</t>
+        </is>
+      </c>
+      <c r="D243" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E243" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F243" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G243" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H243" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to hospitals within 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B244" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population with access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C244" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-068</t>
+        </is>
+      </c>
+      <c r="D244" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E244" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F244" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G244" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H244" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population with access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B245" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+      <c r="C245" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-069</t>
+        </is>
+      </c>
+      <c r="D245" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E245" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F245" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G245" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H245" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to hospitals within 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B246" s="3" t="inlineStr">
+        <is>
+          <t>Total population with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C246" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-070</t>
+        </is>
+      </c>
+      <c r="D246" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E246" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F246" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G246" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H246" s="4" t="inlineStr">
+        <is>
+          <t>Total population with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B247" s="3" t="inlineStr">
+        <is>
+          <t>Total population share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C247" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-071</t>
+        </is>
+      </c>
+      <c r="D247" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E247" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F247" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G247" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H247" s="4" t="inlineStr">
+        <is>
+          <t>Total population share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B248" s="3" t="inlineStr">
+        <is>
+          <t>Total population with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C248" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-072</t>
+        </is>
+      </c>
+      <c r="D248" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E248" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F248" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G248" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H248" s="4" t="inlineStr">
+        <is>
+          <t>Total population with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B249" s="3" t="inlineStr">
+        <is>
+          <t>Total population share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C249" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-073</t>
+        </is>
+      </c>
+      <c r="D249" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E249" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F249" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G249" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H249" s="4" t="inlineStr">
+        <is>
+          <t>Total population share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B250" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C250" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-074</t>
+        </is>
+      </c>
+      <c r="D250" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E250" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F250" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G250" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H250" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B251" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C251" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-075</t>
+        </is>
+      </c>
+      <c r="D251" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E251" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F251" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G251" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H251" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B252" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C252" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-076</t>
+        </is>
+      </c>
+      <c r="D252" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E252" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F252" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G252" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H252" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 yearswith access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B253" s="3" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C253" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-077</t>
+        </is>
+      </c>
+      <c r="D253" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E253" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F253" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G253" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H253" s="4" t="inlineStr">
+        <is>
+          <t>Population under 5 years share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B254" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C254" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-078</t>
+        </is>
+      </c>
+      <c r="D254" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E254" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F254" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G254" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H254" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B255" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+      <c r="C255" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-079</t>
+        </is>
+      </c>
+      <c r="D255" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E255" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F255" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G255" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H255" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to primary healthcarewithin 10 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B256" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C256" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-080</t>
+        </is>
+      </c>
+      <c r="D256" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E256" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F256" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G256" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H256" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B257" s="3" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+      <c r="C257" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-081</t>
+        </is>
+      </c>
+      <c r="D257" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E257" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F257" s="4" t="inlineStr">
+        <is>
+          <t>(1) HeiGIT</t>
+        </is>
+      </c>
+      <c r="G257" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.humdata.org/organization/heidelberg-institute-for-geoinformation-technology?q=isochrone</t>
+        </is>
+      </c>
+      <c r="H257" s="4" t="inlineStr">
+        <is>
+          <t>Elderly population share with access to primary healthcarewithin 20 min</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="3" t="inlineStr">
+        <is>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+        </is>
+      </c>
+      <c r="B258" s="3" t="inlineStr">
+        <is>
+          <t>Population within 500 meters of a public transportation station</t>
+        </is>
+      </c>
+      <c r="C258" s="3" t="inlineStr">
+        <is>
+          <t>ACC-UDB-082</t>
+        </is>
+      </c>
+      <c r="D258" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E258" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F258" s="4" t="inlineStr">
+        <is>
+          <t>(1) WRI</t>
+        </is>
+      </c>
+      <c r="G258" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.citymetrics.wri.org/global/AccessToPublicTransportation/all/latest/map</t>
+        </is>
+      </c>
+      <c r="H258" s="4" t="inlineStr">
+        <is>
+          <t>Population within 500 meters of a public transportation station</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B179" s="3" t="inlineStr">
+      <c r="B259" s="3" t="inlineStr">
         <is>
           <t>Road Traffic Deaths rate</t>
         </is>
       </c>
-      <c r="C179" s="3" t="inlineStr">
+      <c r="C259" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-001</t>
         </is>
       </c>
-      <c r="D179" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F179" s="4" t="inlineStr">
+      <c r="D259" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E259" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F259" s="4" t="inlineStr">
         <is>
           <t>(1) Oke et.al. (2019) (WHO 2013) 
 (2) UITP-GUMI</t>
         </is>
       </c>
-      <c r="G179" s="4" t="inlineStr">
+      <c r="G259" s="4" t="inlineStr">
         <is>
           <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/ab22c7#erlab22c7s3 
 (2) https://www.uitp.org/publications/global-urban-mobility-indicators-2022/</t>
         </is>
       </c>
-      <c r="H179" s="4" t="inlineStr">
+      <c r="H259" s="4" t="inlineStr">
         <is>
           <t>Estimated number of deaths due to road traffic, fatal injuryin the specified year per 100,000 population
 Method: one of the following data is used: death registration, projection of the most recent death registration, reported death or projected reported deaths.
 For India, Iran, Thailand and Viet Nam, a regression method was used to project forward the most recent yearfor which an estimate of total road traffic deaths were available.</t>
         </is>
       </c>
     </row>
-    <row r="180">
-      <c r="A180" s="3" t="inlineStr">
+    <row r="260">
+      <c r="A260" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B180" s="3" t="inlineStr">
+      <c r="B260" s="3" t="inlineStr">
         <is>
           <t>Number of Road Traffic Deaths</t>
         </is>
       </c>
-      <c r="C180" s="3" t="inlineStr">
+      <c r="C260" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-002</t>
         </is>
       </c>
-      <c r="D180" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F180" s="4" t="inlineStr">
+      <c r="D260" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E260" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F260" s="4" t="inlineStr">
         <is>
           <t>(1) Calculated (using Oke et.al.(2019)(WHO 2013)) 
 (N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G180" s="4" t="inlineStr">
+      <c r="G260" s="4" t="inlineStr">
         <is>
           <t>(1) - 
 (N) -</t>
         </is>
       </c>
-      <c r="H180" s="4" t="inlineStr">
+      <c r="H260" s="4" t="inlineStr">
         <is>
           <t>Estimated total number of deaths due to road traffic, fatal injuryin the specified year. Death rate (RSA-UDB-001) multiplied by population (SEC-UDB-001)</t>
         </is>
       </c>
     </row>
-    <row r="181">
-      <c r="A181" s="3" t="inlineStr">
+    <row r="261">
+      <c r="A261" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B181" s="3" t="inlineStr">
+      <c r="B261" s="3" t="inlineStr">
         <is>
           <t>Road traffic crash (Total)</t>
         </is>
       </c>
-      <c r="C181" s="3" t="inlineStr">
+      <c r="C261" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-003</t>
         </is>
       </c>
-      <c r="D181" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F181" s="4" t="inlineStr">
+      <c r="D261" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E261" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F261" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G181" s="4" t="inlineStr">
+      <c r="G261" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H181" s="4" t="inlineStr">
+      <c r="H261" s="4" t="inlineStr">
         <is>
           <t>Road traffic crash incidents (Total)</t>
         </is>
       </c>
     </row>
-    <row r="182">
-      <c r="A182" s="3" t="inlineStr">
+    <row r="262">
+      <c r="A262" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B182" s="3" t="inlineStr">
+      <c r="B262" s="3" t="inlineStr">
         <is>
           <t>Road traffic crash (Fatal)</t>
         </is>
       </c>
-      <c r="C182" s="3" t="inlineStr">
+      <c r="C262" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-004</t>
         </is>
       </c>
-      <c r="D182" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F182" s="4" t="inlineStr">
+      <c r="D262" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E262" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F262" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G182" s="4" t="inlineStr">
+      <c r="G262" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H182" s="4" t="inlineStr">
+      <c r="H262" s="4" t="inlineStr">
         <is>
           <t>Road traffic crash incidents (Fatal)</t>
         </is>
       </c>
     </row>
-    <row r="183">
-      <c r="A183" s="3" t="inlineStr">
+    <row r="263">
+      <c r="A263" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B183" s="3" t="inlineStr">
+      <c r="B263" s="3" t="inlineStr">
         <is>
           <t>Road traffic crash (Non-Fatal)</t>
         </is>
       </c>
-      <c r="C183" s="3" t="inlineStr">
+      <c r="C263" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-005</t>
         </is>
       </c>
-      <c r="D183" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F183" s="4" t="inlineStr">
+      <c r="D263" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E263" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F263" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G183" s="4" t="inlineStr">
+      <c r="G263" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H183" s="4" t="inlineStr">
+      <c r="H263" s="4" t="inlineStr">
         <is>
           <t>Road traffic crash incidents (Non-Fatal)</t>
         </is>
       </c>
     </row>
-    <row r="184">
-      <c r="A184" s="3" t="inlineStr">
+    <row r="264">
+      <c r="A264" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B184" s="3" t="inlineStr">
+      <c r="B264" s="3" t="inlineStr">
         <is>
           <t>Deaths by road user category -Pedestrian</t>
         </is>
       </c>
-      <c r="C184" s="3" t="inlineStr">
+      <c r="C264" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-006</t>
         </is>
       </c>
-      <c r="D184" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F184" s="4" t="inlineStr">
+      <c r="D264" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E264" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F264" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G184" s="4" t="inlineStr">
+      <c r="G264" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H184" s="4" t="inlineStr">
+      <c r="H264" s="4" t="inlineStr">
         <is>
           <t>Number of road crash fatalities annually, by category</t>
         </is>
       </c>
     </row>
-    <row r="185">
-      <c r="A185" s="3" t="inlineStr">
+    <row r="265">
+      <c r="A265" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
-      <c r="B185" s="3" t="inlineStr">
+      <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Deaths by road user category -Cyclist</t>
         </is>
       </c>
-      <c r="C185" s="3" t="inlineStr">
+      <c r="C265" s="3" t="inlineStr">
         <is>
           <t>RSA-UDB-007</t>
         </is>
       </c>
-      <c r="D185" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F185" s="4" t="inlineStr">
+      <c r="D265" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E265" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F265" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G185" s="4" t="inlineStr">
+      <c r="G265" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H185" s="4" t="inlineStr">
+      <c r="H265" s="4" t="inlineStr">
         <is>
           <t>Number of road crash fatalities annually, by category</t>
         </is>
       </c>
     </row>
-    <row r="186">
-      <c r="A186" s="3" t="inlineStr">
+    <row r="266">
+      <c r="A266" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B186" s="3" t="inlineStr">
+      <c r="B266" s="3" t="inlineStr">
         <is>
           <t>Annual Average PM2.5 (Economy wide)</t>
         </is>
       </c>
-      <c r="C186" s="3" t="inlineStr">
+      <c r="C266" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-001</t>
         </is>
       </c>
-      <c r="D186" s="3" t="inlineStr">
+      <c r="D266" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E186" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F186" s="4" t="inlineStr">
+      <c r="E266" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F266" s="4" t="inlineStr">
         <is>
           <t>(1) McDuffie et.al. (2021) 
 (2) IQAir 
 (3) Urban AQ 
 (4) WHO</t>
         </is>
       </c>
-      <c r="G186" s="4" t="inlineStr">
+      <c r="G266" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.nature.com/articles/s41467-021-23853-y#MOESM3 
 (2) https://www.iqair.com/world-most-polluted-cities?continent=&amp;country=&amp;state=&amp;page=1&amp;perPage=50&amp;cities= 
 (3) https://urbanairquality.online/?s=08 
 (4) https://www.who.int/data/gho/data/themes/air-pollution/who-air-quality-database</t>
         </is>
       </c>
-      <c r="H186" s="4" t="inlineStr">
+      <c r="H266" s="4" t="inlineStr">
         <is>
           <t>Population Weighted Annual Average PM2.5 concentration - economy wide</t>
         </is>
       </c>
     </row>
-    <row r="187">
-      <c r="A187" s="3" t="inlineStr">
+    <row r="267">
+      <c r="A267" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B187" s="3" t="inlineStr">
+      <c r="B267" s="3" t="inlineStr">
         <is>
           <t xml:space="preserve">Transport PM2.5 emissions </t>
         </is>
       </c>
-      <c r="C187" s="3" t="inlineStr">
+      <c r="C267" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-002</t>
         </is>
       </c>
-      <c r="D187" s="3" t="inlineStr">
+      <c r="D267" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E187" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H187" s="4" t="inlineStr">
+      <c r="E267" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F267" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
+(2) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G267" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
+(2) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H267" s="4" t="inlineStr">
         <is>
           <t>Total emission of PM2.5 from the transport sector in the year, calculated over the Urban Centre spatial domain, and expressed in tonnes per year</t>
         </is>
       </c>
     </row>
-    <row r="188">
-      <c r="A188" s="3" t="inlineStr">
+    <row r="268">
+      <c r="A268" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B188" s="3" t="inlineStr">
+      <c r="B268" s="3" t="inlineStr">
         <is>
           <t>Transport PM2.5 emissions per capita</t>
         </is>
       </c>
-      <c r="C188" s="3" t="inlineStr">
+      <c r="C268" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-003</t>
         </is>
       </c>
-      <c r="D188" s="3" t="inlineStr">
+      <c r="D268" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E188" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G188" s="4" t="inlineStr">
+      <c r="E268" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F268" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G268" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H188" s="4" t="inlineStr">
+      <c r="H268" s="4" t="inlineStr">
         <is>
           <t>Emission of PM2.5 from the transport sector in the year per capita, calculated over the Urban Centre spatial domain. Total emissions (APH-UDB-002) divided by Population (SEC-UDB-001)</t>
         </is>
       </c>
     </row>
-    <row r="189">
-      <c r="A189" s="3" t="inlineStr">
+    <row r="269">
+      <c r="A269" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B189" s="3" t="inlineStr">
+      <c r="B269" s="3" t="inlineStr">
         <is>
           <t>Traffic share in particulate matter in the air</t>
         </is>
       </c>
-      <c r="C189" s="3" t="inlineStr">
+      <c r="C269" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-004</t>
         </is>
       </c>
-      <c r="D189" s="3" t="inlineStr">
+      <c r="D269" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E189" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F189" s="4" t="inlineStr">
+      <c r="E269" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F269" s="4" t="inlineStr">
         <is>
           <t>(1) WHO</t>
         </is>
       </c>
-      <c r="G189" s="4" t="inlineStr">
+      <c r="G269" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.who.int/quantifying_ehimpacts/publications/Database_Source_apport_studies_v2_0_26_9_2015.xls?ua=1</t>
         </is>
       </c>
-      <c r="H189" s="4" t="inlineStr">
+      <c r="H269" s="4" t="inlineStr">
         <is>
           <t>Source apportionment study, which is primarily based on measurements and tracking down the sources through receptor modeling, helps in identifying the sources &amp; extent of their contribution.
 Indicator is "Percent contribution of source category to particulate matter (PM2.5 or PM10)"; Sum of all categories (Traffic, Industry, Domestic Fuel Burning, Natural Sources, and Unspecified sources of human origin) = 100%</t>
         </is>
       </c>
     </row>
-    <row r="190">
-      <c r="A190" s="3" t="inlineStr">
+    <row r="270">
+      <c r="A270" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B190" s="3" t="inlineStr">
+      <c r="B270" s="3" t="inlineStr">
         <is>
           <t>Road Transport Contribution</t>
         </is>
       </c>
-      <c r="C190" s="3" t="inlineStr">
+      <c r="C270" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-005</t>
         </is>
       </c>
-      <c r="D190" s="3" t="inlineStr">
+      <c r="D270" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E190" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F190" s="4" t="inlineStr">
+      <c r="E270" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F270" s="4" t="inlineStr">
         <is>
           <t>(1) McDuffie et al. (2021)</t>
         </is>
       </c>
-      <c r="G190" s="4" t="inlineStr">
+      <c r="G270" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.nature.com/articles/s41467-021-23853-y#MOESM3</t>
         </is>
       </c>
-      <c r="H190" s="4" t="inlineStr">
+      <c r="H270" s="4" t="inlineStr">
         <is>
           <t>Contribution of Road Transport in the PM2.5 emissions</t>
         </is>
       </c>
     </row>
-    <row r="191">
-      <c r="A191" s="3" t="inlineStr">
+    <row r="271">
+      <c r="A271" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B191" s="3" t="inlineStr">
+      <c r="B271" s="3" t="inlineStr">
         <is>
           <t>Non Road Transport Contribution</t>
         </is>
       </c>
-      <c r="C191" s="3" t="inlineStr">
+      <c r="C271" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-006</t>
         </is>
       </c>
-      <c r="D191" s="3" t="inlineStr">
+      <c r="D271" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E191" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F191" s="4" t="inlineStr">
+      <c r="E271" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F271" s="4" t="inlineStr">
         <is>
           <t>(1) McDuffie et al. (2021)</t>
         </is>
       </c>
-      <c r="G191" s="4" t="inlineStr">
+      <c r="G271" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.nature.com/articles/s41467-021-23853-y#MOESM3</t>
         </is>
       </c>
-      <c r="H191" s="4" t="inlineStr">
+      <c r="H271" s="4" t="inlineStr">
         <is>
           <t>Contribution of Non Road Transport in the PM2.5 emissions</t>
         </is>
       </c>
     </row>
-    <row r="192">
-      <c r="A192" s="3" t="inlineStr">
+    <row r="272">
+      <c r="A272" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B192" s="3" t="inlineStr">
+      <c r="B272" s="3" t="inlineStr">
         <is>
           <t>Surface transport PM2.5 Concentration</t>
         </is>
       </c>
-      <c r="C192" s="3" t="inlineStr">
+      <c r="C272" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-007</t>
         </is>
       </c>
-      <c r="D192" s="3" t="inlineStr">
+      <c r="D272" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E192" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F192" s="4" t="inlineStr">
+      <c r="E272" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F272" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et.al. (2022)</t>
         </is>
       </c>
-      <c r="G192" s="4" t="inlineStr">
+      <c r="G272" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub=&amp;s=08</t>
         </is>
       </c>
-      <c r="H192" s="4" t="inlineStr">
+      <c r="H272" s="4" t="inlineStr">
         <is>
           <t>Population-weighted PM2.5 concentrations caused by Surface Transport (Road, Rail, other) based on source apportionment study</t>
         </is>
       </c>
     </row>
-    <row r="193">
-      <c r="A193" s="3" t="inlineStr">
+    <row r="273">
+      <c r="A273" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B193" s="3" t="inlineStr">
+      <c r="B273" s="3" t="inlineStr">
         <is>
           <t>Surface transport SOx Concentration</t>
         </is>
       </c>
-      <c r="C193" s="3" t="inlineStr">
+      <c r="C273" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-008</t>
         </is>
       </c>
-      <c r="D193" s="3" t="inlineStr">
+      <c r="D273" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E193" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F193" s="4" t="inlineStr">
+      <c r="E273" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F273" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et.al. (2022)</t>
         </is>
       </c>
-      <c r="G193" s="4" t="inlineStr">
+      <c r="G273" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub=&amp;s=08</t>
         </is>
       </c>
-      <c r="H193" s="4" t="inlineStr">
+      <c r="H273" s="4" t="inlineStr">
         <is>
           <t>Population-weighted PM2.5 concentrations caused by Surface Transport (Road, Rail, other) and emitted pollutants (SOx) based on source apportionment study</t>
         </is>
       </c>
     </row>
-    <row r="194">
-      <c r="A194" s="3" t="inlineStr">
+    <row r="274">
+      <c r="A274" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B194" s="3" t="inlineStr">
+      <c r="B274" s="3" t="inlineStr">
         <is>
           <t>Surface transport NOx Concentration</t>
         </is>
       </c>
-      <c r="C194" s="3" t="inlineStr">
+      <c r="C274" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-009</t>
         </is>
       </c>
-      <c r="D194" s="3" t="inlineStr">
+      <c r="D274" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E194" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F194" s="4" t="inlineStr">
+      <c r="E274" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F274" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et.al. (2022)</t>
         </is>
       </c>
-      <c r="G194" s="4" t="inlineStr">
+      <c r="G274" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub=&amp;s=08</t>
         </is>
       </c>
-      <c r="H194" s="4" t="inlineStr">
+      <c r="H274" s="4" t="inlineStr">
         <is>
           <t>Population-weighted PM2.5 concentrations caused by Surface Transport (Road, Rail, other) and emitted pollutants (NOx) based on source apportionment study</t>
         </is>
       </c>
     </row>
-    <row r="195">
-      <c r="A195" s="3" t="inlineStr">
+    <row r="275">
+      <c r="A275" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B195" s="3" t="inlineStr">
+      <c r="B275" s="3" t="inlineStr">
         <is>
           <t>Surface transport VOC Concentration</t>
         </is>
       </c>
-      <c r="C195" s="3" t="inlineStr">
+      <c r="C275" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-010</t>
         </is>
       </c>
-      <c r="D195" s="3" t="inlineStr">
+      <c r="D275" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E195" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F195" s="4" t="inlineStr">
+      <c r="E275" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F275" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et.al. (2022)</t>
         </is>
       </c>
-      <c r="G195" s="4" t="inlineStr">
+      <c r="G275" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub=&amp;s=08</t>
         </is>
       </c>
-      <c r="H195" s="4" t="inlineStr">
+      <c r="H275" s="4" t="inlineStr">
         <is>
           <t>Population-weighted PM2.5 concentrations caused by Surface Transport (Road, Rail, other) and emitted pollutants (VOC) based on source apportionment study</t>
         </is>
       </c>
     </row>
-    <row r="196">
-      <c r="A196" s="3" t="inlineStr">
+    <row r="276">
+      <c r="A276" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B196" s="3" t="inlineStr">
+      <c r="B276" s="3" t="inlineStr">
         <is>
           <t>Surface transport NH3 Concentration</t>
         </is>
       </c>
-      <c r="C196" s="3" t="inlineStr">
+      <c r="C276" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-011</t>
         </is>
       </c>
-      <c r="D196" s="3" t="inlineStr">
+      <c r="D276" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E196" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F196" s="4" t="inlineStr">
+      <c r="E276" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F276" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et.al. (2022)</t>
         </is>
       </c>
-      <c r="G196" s="4" t="inlineStr">
+      <c r="G276" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub=&amp;s=08</t>
         </is>
       </c>
-      <c r="H196" s="4" t="inlineStr">
+      <c r="H276" s="4" t="inlineStr">
         <is>
           <t>Population-weighted PM2.5 concentrations caused by Surface Transport (Road, Rail, other) and emitted pollutants (NH3) based on source apportionment study</t>
         </is>
       </c>
     </row>
-    <row r="197">
-      <c r="A197" s="3" t="inlineStr">
+    <row r="277">
+      <c r="A277" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B197" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C197" s="3" t="inlineStr">
+      <c r="B277" s="3" t="inlineStr">
+        <is>
+          <t>Pollutant concentration (NO2) (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C277" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-012</t>
         </is>
       </c>
-      <c r="D197" s="3" t="inlineStr">
+      <c r="D277" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E277" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F277" s="4" t="inlineStr">
+        <is>
+          <t>(1) Urban AQ 
+(2) WHO 
+(3) Kim et al. (2025) 
+(4) State of Global Air</t>
+        </is>
+      </c>
+      <c r="G277" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://urbanairquality.online/?s=08 
+(2) https://www.who.int/data/gho/data/themes/air-pollution/who-air-quality-database 
+(3) https://www.nature.com/articles/s43247-025-02270-9 
+(4) https://www.stateofglobalair.org/data-cities/#/air/plot</t>
+        </is>
+      </c>
+      <c r="H277" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Population Weighted Annual Average NO2 concentration - economy wide. A city’s overall Air Quality Index (AQI) value is calculated using the median average of all the city’s stations that have reported data in the past hour. </t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B278" s="3" t="inlineStr">
+        <is>
+          <t>Pollutant concentration (PM2.5) (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C278" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-013</t>
+        </is>
+      </c>
+      <c r="D278" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E278" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F278" s="4" t="inlineStr">
+        <is>
+          <t>(1) Kim et al. (2025) 
+(2) State of Global Air 
+(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G278" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s43247-025-02270-9 
+(2) https://www.stateofglobalair.org/data-cities/#/air/plot 
+(N) -</t>
+        </is>
+      </c>
+      <c r="H278" s="4" t="inlineStr">
+        <is>
+          <t>Population Weighted Annual Average PM2.5 concentration - economy wide.</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B279" s="3" t="inlineStr">
+        <is>
+          <t>Pollutant concentration (PM10) (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C279" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-014</t>
+        </is>
+      </c>
+      <c r="D279" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E279" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F279" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G279" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H279" s="4" t="inlineStr">
+        <is>
+          <t>Air pollutant concentrations - PM10</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B280" s="3" t="inlineStr">
+        <is>
+          <t>Pollutant concentration (NOx) (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C280" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-015</t>
+        </is>
+      </c>
+      <c r="D280" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E280" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F280" s="4" t="inlineStr">
+        <is>
+          <t>(N) Non-aggregated sources</t>
+        </is>
+      </c>
+      <c r="G280" s="4" t="inlineStr">
+        <is>
+          <t>(N) -</t>
+        </is>
+      </c>
+      <c r="H280" s="4" t="inlineStr">
+        <is>
+          <t>Air pollutant concentrations - Nox</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B281" s="3" t="inlineStr">
+        <is>
+          <t>International Shipping PM2.5 Concentration</t>
+        </is>
+      </c>
+      <c r="C281" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-016</t>
+        </is>
+      </c>
+      <c r="D281" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E197" s="3" t="inlineStr">
-[...174 lines deleted...]
-      <c r="F201" s="4" t="inlineStr">
+      <c r="E281" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F281" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et al. (2022)</t>
         </is>
       </c>
-      <c r="G201" s="4" t="inlineStr">
+      <c r="G281" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub#abs0015</t>
         </is>
       </c>
-      <c r="H201" s="4" t="inlineStr">
+      <c r="H281" s="4" t="inlineStr">
         <is>
           <t>International Shipping PM2.5 Concentration. Population-weighted PM2.5 concentrations caused by different source types and emitted pollutants.
 All values are ug m-3 of PM2.5; the different pollutant names refer to the pollutant that was emitted and eventually turned into PM2.5.</t>
         </is>
       </c>
     </row>
-    <row r="202">
-      <c r="A202" s="3" t="inlineStr">
+    <row r="282">
+      <c r="A282" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B202" s="3" t="inlineStr">
+      <c r="B282" s="3" t="inlineStr">
         <is>
           <t>International Shipping SOx Concentration</t>
         </is>
       </c>
-      <c r="C202" s="3" t="inlineStr">
+      <c r="C282" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-017</t>
         </is>
       </c>
-      <c r="D202" s="3" t="inlineStr">
+      <c r="D282" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E202" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F202" s="4" t="inlineStr">
+      <c r="E282" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F282" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et al. (2022)</t>
         </is>
       </c>
-      <c r="G202" s="4" t="inlineStr">
+      <c r="G282" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub#abs0015</t>
         </is>
       </c>
-      <c r="H202" s="4" t="inlineStr">
+      <c r="H282" s="4" t="inlineStr">
         <is>
           <t>International Shipping SOx Concentration. Population-weighted PM2.5 concentrations caused by different source types and emitted pollutants.
 All values are ug m-3 of PM2.5; the different pollutant names refer to the pollutant that was emitted and eventually turned into PM2.5.</t>
         </is>
       </c>
     </row>
-    <row r="203">
-      <c r="A203" s="3" t="inlineStr">
+    <row r="283">
+      <c r="A283" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B203" s="3" t="inlineStr">
+      <c r="B283" s="3" t="inlineStr">
         <is>
           <t>International Shipping NOx Concentration</t>
         </is>
       </c>
-      <c r="C203" s="3" t="inlineStr">
+      <c r="C283" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-018</t>
         </is>
       </c>
-      <c r="D203" s="3" t="inlineStr">
+      <c r="D283" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E203" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F203" s="4" t="inlineStr">
+      <c r="E283" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F283" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et al. (2022)</t>
         </is>
       </c>
-      <c r="G203" s="4" t="inlineStr">
+      <c r="G283" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub#abs0015</t>
         </is>
       </c>
-      <c r="H203" s="4" t="inlineStr">
+      <c r="H283" s="4" t="inlineStr">
         <is>
           <t>International Shipping NOx Concentration. Population-weighted PM2.5 concentrations caused by different source types and emitted pollutants.
 All values are ug m-3 of PM2.5; the different pollutant names refer to the pollutant that was emitted and eventually turned into PM2.5.</t>
         </is>
       </c>
     </row>
-    <row r="204">
-      <c r="A204" s="3" t="inlineStr">
+    <row r="284">
+      <c r="A284" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B204" s="3" t="inlineStr">
+      <c r="B284" s="3" t="inlineStr">
         <is>
           <t>International Shipping VOC Concentration</t>
         </is>
       </c>
-      <c r="C204" s="3" t="inlineStr">
+      <c r="C284" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-019</t>
         </is>
       </c>
-      <c r="D204" s="3" t="inlineStr">
+      <c r="D284" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E204" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F204" s="4" t="inlineStr">
+      <c r="E284" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F284" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et al. (2022)</t>
         </is>
       </c>
-      <c r="G204" s="4" t="inlineStr">
+      <c r="G284" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub#abs0015</t>
         </is>
       </c>
-      <c r="H204" s="4" t="inlineStr">
+      <c r="H284" s="4" t="inlineStr">
         <is>
           <t>International Shipping VOC Concentration. Population-weighted PM2.5 concentrations caused by different source types and emitted pollutants.
 All values are ug m-3 of PM2.5; the different pollutant names refer to the pollutant that was emitted and eventually turned into PM2.5.</t>
         </is>
       </c>
     </row>
-    <row r="205">
-      <c r="A205" s="3" t="inlineStr">
+    <row r="285">
+      <c r="A285" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B205" s="3" t="inlineStr">
+      <c r="B285" s="3" t="inlineStr">
         <is>
           <t>International Shipping NH3 Concentration</t>
         </is>
       </c>
-      <c r="C205" s="3" t="inlineStr">
+      <c r="C285" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-020</t>
         </is>
       </c>
-      <c r="D205" s="3" t="inlineStr">
+      <c r="D285" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E205" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F205" s="4" t="inlineStr">
+      <c r="E285" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F285" s="4" t="inlineStr">
         <is>
           <t>(1) Tessum et al. (2022)</t>
         </is>
       </c>
-      <c r="G205" s="4" t="inlineStr">
+      <c r="G285" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.sciencedirect.com/science/article/pii/S1352231022002990?via%3Dihub#abs0015</t>
         </is>
       </c>
-      <c r="H205" s="4" t="inlineStr">
+      <c r="H285" s="4" t="inlineStr">
         <is>
           <t>International Shipping NH3 Concentration. Population-weighted PM2.5 concentrations caused by different source types and emitted pollutants.
 All values are ug m-3 of PM2.5; the different pollutant names refer to the pollutant that was emitted and eventually turned into PM2.5.</t>
         </is>
       </c>
     </row>
-    <row r="206">
-      <c r="A206" s="3" t="inlineStr">
+    <row r="286">
+      <c r="A286" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
-      <c r="B206" s="3" t="inlineStr">
+      <c r="B286" s="3" t="inlineStr">
         <is>
           <t>Annual Average PM10 (Economy wide)</t>
         </is>
       </c>
-      <c r="C206" s="3" t="inlineStr">
+      <c r="C286" s="3" t="inlineStr">
         <is>
           <t>APH-UDB-021</t>
         </is>
       </c>
-      <c r="D206" s="3" t="inlineStr">
+      <c r="D286" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E286" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F286" s="4" t="inlineStr">
+        <is>
+          <t>(1) WHO</t>
+        </is>
+      </c>
+      <c r="G286" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.who.int/data/gho/data/themes/air-pollution/who-air-quality-database</t>
+        </is>
+      </c>
+      <c r="H286" s="4" t="inlineStr">
+        <is>
+          <t>Annual Average PM10 (Economy wide)</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B287" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of NOx from the transport sector</t>
+        </is>
+      </c>
+      <c r="C287" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-022</t>
+        </is>
+      </c>
+      <c r="D287" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E206" s="3" t="inlineStr">
-[...21 lines deleted...]
-      <c r="A207" s="3" t="inlineStr">
+      <c r="E287" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F287" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G287" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H287" s="4" t="inlineStr">
+        <is>
+          <t>Total NOx emissions in transport sector</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B288" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of NOx (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C288" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-023</t>
+        </is>
+      </c>
+      <c r="D288" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E288" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F288" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G288" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H288" s="4" t="inlineStr">
+        <is>
+          <t>Total NOx emissions in all sectors</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B289" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of PM2.5 (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C289" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-024</t>
+        </is>
+      </c>
+      <c r="D289" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E289" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F289" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G289" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H289" s="4" t="inlineStr">
+        <is>
+          <t>Total PM2.5 emissions in all sectors</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B290" s="3" t="inlineStr">
+        <is>
+          <t>Emissions of NOx per capita</t>
+        </is>
+      </c>
+      <c r="C290" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-025</t>
+        </is>
+      </c>
+      <c r="D290" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E290" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F290" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G290" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H290" s="4" t="inlineStr">
+        <is>
+          <t>NOX emissions per capita</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B291" s="3" t="inlineStr">
+        <is>
+          <t>Emissions of PM2.5 per capita</t>
+        </is>
+      </c>
+      <c r="C291" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-026</t>
+        </is>
+      </c>
+      <c r="D291" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E291" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F291" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G291" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H291" s="4" t="inlineStr">
+        <is>
+          <t>PM 2.5 emissions per capita</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B292" s="3" t="inlineStr">
+        <is>
+          <t>Share of NOx transport emissions over total NOx emissions</t>
+        </is>
+      </c>
+      <c r="C292" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-027</t>
+        </is>
+      </c>
+      <c r="D292" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E292" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F292" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G292" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H292" s="4" t="inlineStr">
+        <is>
+          <t>Share of NOx transport emissions over total NOx emissions</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B293" s="3" t="inlineStr">
+        <is>
+          <t>Share of PM2.5 transport emissions over total PM2.5 emissions</t>
+        </is>
+      </c>
+      <c r="C293" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-028</t>
+        </is>
+      </c>
+      <c r="D293" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E293" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F293" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G293" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H293" s="4" t="inlineStr">
+        <is>
+          <t>Share of PM2.5 transport emissions over total PM2.5 emissions</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B294" s="3" t="inlineStr">
+        <is>
+          <t>PM2.5 population weighted average concentrations</t>
+        </is>
+      </c>
+      <c r="C294" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-029</t>
+        </is>
+      </c>
+      <c r="D294" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E294" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F294" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G294" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H294" s="4" t="inlineStr">
+        <is>
+          <t>Yearly population weighted average PM2.5 concentrations</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B295" s="3" t="inlineStr">
+        <is>
+          <t>Premature deaths due to PM2.5 concentrations</t>
+        </is>
+      </c>
+      <c r="C295" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-030</t>
+        </is>
+      </c>
+      <c r="D295" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E295" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F295" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G295" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H295" s="4" t="inlineStr">
+        <is>
+          <t>PM2.5 related premature deaths</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="3" t="inlineStr">
+        <is>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+        </is>
+      </c>
+      <c r="B296" s="3" t="inlineStr">
+        <is>
+          <t>Pollutant concentration (O3) (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C296" s="3" t="inlineStr">
+        <is>
+          <t>APH-UDB-031</t>
+        </is>
+      </c>
+      <c r="D296" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E296" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F296" s="4" t="inlineStr">
+        <is>
+          <t>(1) Kim et al. (2025)</t>
+        </is>
+      </c>
+      <c r="G296" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s43247-025-02270-9</t>
+        </is>
+      </c>
+      <c r="H296" s="4" t="inlineStr">
+        <is>
+          <t>Population Weighted Annual Average O3 concentration - economy wide.</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B207" s="3" t="inlineStr">
+      <c r="B297" s="3" t="inlineStr">
         <is>
           <t>Transport CO2 emissions</t>
         </is>
       </c>
-      <c r="C207" s="3" t="inlineStr">
+      <c r="C297" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-001</t>
         </is>
       </c>
-      <c r="D207" s="3" t="inlineStr">
+      <c r="D297" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E207" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G207" s="4" t="inlineStr">
+      <c r="E297" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F297" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015 
+(2) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G297" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php 
+(2) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H297" s="4" t="inlineStr">
+        <is>
+          <t>Total emission of CO2 from the transport sector, using non-short-cycle-organic fuels in the year, calculated over the Urban Centre spatial domain.</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B298" s="3" t="inlineStr">
+        <is>
+          <t>Transport CO2 emissions per capita</t>
+        </is>
+      </c>
+      <c r="C298" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-002</t>
+        </is>
+      </c>
+      <c r="D298" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E298" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F298" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G298" s="4" t="inlineStr">
+        <is>
+          <t>(1) -</t>
+        </is>
+      </c>
+      <c r="H298" s="4" t="inlineStr">
+        <is>
+          <t>Emission of CO2 from the transport sector per capita, using non-short-cycle-organic fuels in the year, calculated over the Urban Centre spatial domain. Total emissions (CLC-UDB-001) divided by Population (SEC-UDB-001)</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B299" s="3" t="inlineStr">
+        <is>
+          <t>CO2 Passengers</t>
+        </is>
+      </c>
+      <c r="C299" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-003</t>
+        </is>
+      </c>
+      <c r="D299" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E299" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F299" s="4" t="inlineStr">
+        <is>
+          <t>(1) World Bank, MOUD (India), TEEMP Defaults</t>
+        </is>
+      </c>
+      <c r="G299" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.thegef.org/publications/manual-calculating-ghg-benefits-gef-transportation-projects</t>
+        </is>
+      </c>
+      <c r="H299" s="4" t="inlineStr">
+        <is>
+          <t>Total CO2 emissions for passenger transport, per year</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B300" s="3" t="inlineStr">
+        <is>
+          <t>Total area potentially exposed to floods</t>
+        </is>
+      </c>
+      <c r="C300" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-004</t>
+        </is>
+      </c>
+      <c r="D300" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E300" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F300" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015</t>
+        </is>
+      </c>
+      <c r="G300" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php</t>
         </is>
       </c>
-      <c r="H207" s="4" t="inlineStr">
-[...125 lines deleted...]
-      <c r="H210" s="4" t="inlineStr">
+      <c r="H300" s="4" t="inlineStr">
         <is>
           <t>Total area of the Urban Centre potentially exposed to floods, expressed in squares kilometres
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="211">
-      <c r="A211" s="3" t="inlineStr">
+    <row r="301">
+      <c r="A301" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B211" s="3" t="inlineStr">
+      <c r="B301" s="3" t="inlineStr">
         <is>
           <t>Total Population exposed to floods</t>
         </is>
       </c>
-      <c r="C211" s="3" t="inlineStr">
+      <c r="C301" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-005</t>
         </is>
       </c>
-      <c r="D211" s="3" t="inlineStr">
+      <c r="D301" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E211" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G211" s="4" t="inlineStr">
+      <c r="E301" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F301" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015</t>
+        </is>
+      </c>
+      <c r="G301" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php</t>
         </is>
       </c>
-      <c r="H211" s="4" t="inlineStr">
+      <c r="H301" s="4" t="inlineStr">
         <is>
           <t>Population exposure to floods in the year, i.e., total population in the year within the Urban Centre potentially exposed to floods, expressed in number of people
 geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="212">
-      <c r="A212" s="3" t="inlineStr">
+    <row r="302">
+      <c r="A302" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B212" s="3" t="inlineStr">
+      <c r="B302" s="3" t="inlineStr">
         <is>
           <t>Percentage of Population exposed to floods</t>
         </is>
       </c>
-      <c r="C212" s="3" t="inlineStr">
+      <c r="C302" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-006</t>
         </is>
       </c>
-      <c r="D212" s="3" t="inlineStr">
+      <c r="D302" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E212" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G212" s="4" t="inlineStr">
+      <c r="E302" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F302" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G302" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H212" s="4" t="inlineStr">
+      <c r="H302" s="4" t="inlineStr">
         <is>
           <t>Percentage of population with exposure to floods in the year. Total population exposed (CLC-UDB-005) divided by Total Population (SEC-UDB-001).</t>
         </is>
       </c>
     </row>
-    <row r="213">
-      <c r="A213" s="3" t="inlineStr">
+    <row r="303">
+      <c r="A303" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B213" s="3" t="inlineStr">
+      <c r="B303" s="3" t="inlineStr">
         <is>
           <t>Total area potentially exposed to storm surges</t>
         </is>
       </c>
-      <c r="C213" s="3" t="inlineStr">
+      <c r="C303" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-007</t>
         </is>
       </c>
-      <c r="D213" s="3" t="inlineStr">
+      <c r="D303" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E213" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G213" s="4" t="inlineStr">
+      <c r="E303" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F303" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015</t>
+        </is>
+      </c>
+      <c r="G303" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php</t>
         </is>
       </c>
-      <c r="H213" s="4" t="inlineStr">
+      <c r="H303" s="4" t="inlineStr">
         <is>
           <t>Total area of the Urban Centre potentially exposed to storm surges, expressed in squares kilometres
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="214">
-      <c r="A214" s="3" t="inlineStr">
+    <row r="304">
+      <c r="A304" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B214" s="3" t="inlineStr">
+      <c r="B304" s="3" t="inlineStr">
         <is>
           <t>Total Population exposed to storm surges</t>
         </is>
       </c>
-      <c r="C214" s="3" t="inlineStr">
+      <c r="C304" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-008</t>
         </is>
       </c>
-      <c r="D214" s="3" t="inlineStr">
+      <c r="D304" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E214" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G214" s="4" t="inlineStr">
+      <c r="E304" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F304" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015</t>
+        </is>
+      </c>
+      <c r="G304" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php</t>
         </is>
       </c>
-      <c r="H214" s="4" t="inlineStr">
+      <c r="H304" s="4" t="inlineStr">
         <is>
           <t>Population exposure to storm surges in the year, i.e., total population in the year within the Urban Centre potentially exposed to storm surges, expressed in number of people
 geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="215">
-      <c r="A215" s="3" t="inlineStr">
+    <row r="305">
+      <c r="A305" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B215" s="3" t="inlineStr">
+      <c r="B305" s="3" t="inlineStr">
         <is>
           <t>Percentage of Population exposed to storm surges</t>
         </is>
       </c>
-      <c r="C215" s="3" t="inlineStr">
+      <c r="C305" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-009</t>
         </is>
       </c>
-      <c r="D215" s="3" t="inlineStr">
+      <c r="D305" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E215" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G215" s="4" t="inlineStr">
+      <c r="E305" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F305" s="4" t="inlineStr">
+        <is>
+          <t>(1) Calculated (using GHS-UCDB R2019A - GHS Urban Centre Database 2015)</t>
+        </is>
+      </c>
+      <c r="G305" s="4" t="inlineStr">
         <is>
           <t>(1) -</t>
         </is>
       </c>
-      <c r="H215" s="4" t="inlineStr">
+      <c r="H305" s="4" t="inlineStr">
         <is>
           <t>Percentage of population exposed to storm surges in the year. Total population exposed (CLC-UDB-008) divided by Total Population (SEC-UDB-001).</t>
         </is>
       </c>
     </row>
-    <row r="216">
-      <c r="A216" s="3" t="inlineStr">
+    <row r="306">
+      <c r="A306" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B216" s="3" t="inlineStr">
+      <c r="B306" s="3" t="inlineStr">
         <is>
           <t>Fuel consumption – diesel</t>
         </is>
       </c>
-      <c r="C216" s="3" t="inlineStr">
+      <c r="C306" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-010</t>
         </is>
       </c>
-      <c r="D216" s="3" t="inlineStr">
+      <c r="D306" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E216" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F216" s="4" t="inlineStr">
+      <c r="E306" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F306" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G216" s="4" t="inlineStr">
+      <c r="G306" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H216" s="4" t="inlineStr">
+      <c r="H306" s="4" t="inlineStr">
         <is>
           <t>Annual total fuel consumption of the urban centre - diesel</t>
         </is>
       </c>
     </row>
-    <row r="217">
-      <c r="A217" s="3" t="inlineStr">
+    <row r="307">
+      <c r="A307" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B217" s="3" t="inlineStr">
+      <c r="B307" s="3" t="inlineStr">
         <is>
           <t>Fuel consumption – petrol</t>
         </is>
       </c>
-      <c r="C217" s="3" t="inlineStr">
+      <c r="C307" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-011</t>
         </is>
       </c>
-      <c r="D217" s="3" t="inlineStr">
+      <c r="D307" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E217" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F217" s="4" t="inlineStr">
+      <c r="E307" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F307" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G217" s="4" t="inlineStr">
+      <c r="G307" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H217" s="4" t="inlineStr">
+      <c r="H307" s="4" t="inlineStr">
         <is>
           <t>Annual total fuel consumption of the urban centre - petrol</t>
         </is>
       </c>
     </row>
-    <row r="218">
-      <c r="A218" s="3" t="inlineStr">
+    <row r="308">
+      <c r="A308" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B218" s="3" t="inlineStr">
+      <c r="B308" s="3" t="inlineStr">
         <is>
           <t>Average grid emission factor</t>
         </is>
       </c>
-      <c r="C218" s="3" t="inlineStr">
+      <c r="C308" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-012</t>
         </is>
       </c>
-      <c r="D218" s="3" t="inlineStr">
+      <c r="D308" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E218" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F218" s="4" t="inlineStr">
+      <c r="E308" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F308" s="4" t="inlineStr">
         <is>
           <t>(N) Non-aggregated sources</t>
         </is>
       </c>
-      <c r="G218" s="4" t="inlineStr">
+      <c r="G308" s="4" t="inlineStr">
         <is>
           <t>(N) -</t>
         </is>
       </c>
-      <c r="H218" s="4" t="inlineStr">
+      <c r="H308" s="4" t="inlineStr">
         <is>
           <t>Average emission factor describes the average CO2 emitted per unit of electricity generated in the grid</t>
         </is>
       </c>
     </row>
-    <row r="219">
-      <c r="A219" s="3" t="inlineStr">
+    <row r="309">
+      <c r="A309" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B219" s="3" t="inlineStr">
+      <c r="B309" s="3" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: On-road</t>
         </is>
       </c>
-      <c r="C219" s="3" t="inlineStr">
+      <c r="C309" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-013</t>
         </is>
       </c>
-      <c r="D219" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F219" s="4" t="inlineStr">
+      <c r="D309" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E309" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F309" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G219" s="4" t="inlineStr">
+      <c r="G309" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H219" s="4" t="inlineStr">
+      <c r="H309" s="4" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: On-road</t>
         </is>
       </c>
     </row>
-    <row r="220">
-      <c r="A220" s="3" t="inlineStr">
+    <row r="310">
+      <c r="A310" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B220" s="3" t="inlineStr">
+      <c r="B310" s="3" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Railways</t>
         </is>
       </c>
-      <c r="C220" s="3" t="inlineStr">
+      <c r="C310" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-014</t>
         </is>
       </c>
-      <c r="D220" s="3" t="inlineStr">
+      <c r="D310" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E220" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F220" s="4" t="inlineStr">
+      <c r="E310" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F310" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G220" s="4" t="inlineStr">
+      <c r="G310" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H220" s="4" t="inlineStr">
+      <c r="H310" s="4" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Railways</t>
         </is>
       </c>
     </row>
-    <row r="221">
-      <c r="A221" s="3" t="inlineStr">
+    <row r="311">
+      <c r="A311" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B221" s="3" t="inlineStr">
+      <c r="B311" s="3" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Waterborne navigation</t>
         </is>
       </c>
-      <c r="C221" s="3" t="inlineStr">
+      <c r="C311" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-015</t>
         </is>
       </c>
-      <c r="D221" s="3" t="inlineStr">
+      <c r="D311" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
-      <c r="E221" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F221" s="4" t="inlineStr">
+      <c r="E311" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F311" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G221" s="4" t="inlineStr">
+      <c r="G311" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H221" s="4" t="inlineStr">
+      <c r="H311" s="4" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Waterborne navigation</t>
         </is>
       </c>
     </row>
-    <row r="222">
-      <c r="A222" s="3" t="inlineStr">
+    <row r="312">
+      <c r="A312" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B222" s="3" t="inlineStr">
+      <c r="B312" s="3" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Aviation</t>
         </is>
       </c>
-      <c r="C222" s="3" t="inlineStr">
+      <c r="C312" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-016</t>
         </is>
       </c>
-      <c r="D222" s="3" t="inlineStr">
+      <c r="D312" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
-      <c r="E222" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F222" s="4" t="inlineStr">
+      <c r="E312" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F312" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G222" s="4" t="inlineStr">
+      <c r="G312" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H222" s="4" t="inlineStr">
+      <c r="H312" s="4" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Aviation</t>
         </is>
       </c>
     </row>
-    <row r="223">
-      <c r="A223" s="3" t="inlineStr">
+    <row r="313">
+      <c r="A313" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B223" s="3" t="inlineStr">
+      <c r="B313" s="3" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Off-Road</t>
         </is>
       </c>
-      <c r="C223" s="3" t="inlineStr">
+      <c r="C313" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-017</t>
         </is>
       </c>
-      <c r="D223" s="3" t="inlineStr">
+      <c r="D313" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E223" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F223" s="4" t="inlineStr">
+      <c r="E313" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F313" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G223" s="4" t="inlineStr">
+      <c r="G313" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H223" s="4" t="inlineStr">
+      <c r="H313" s="4" t="inlineStr">
         <is>
           <t>Emissions from fuel combustion occurring in the city: Off-Road</t>
         </is>
       </c>
     </row>
-    <row r="224">
-      <c r="A224" s="3" t="inlineStr">
+    <row r="314">
+      <c r="A314" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B224" s="3" t="inlineStr">
+      <c r="B314" s="3" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: On-road</t>
         </is>
       </c>
-      <c r="C224" s="3" t="inlineStr">
+      <c r="C314" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-018</t>
         </is>
       </c>
-      <c r="D224" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F224" s="4" t="inlineStr">
+      <c r="D314" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E314" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F314" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G224" s="4" t="inlineStr">
+      <c r="G314" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H224" s="4" t="inlineStr">
+      <c r="H314" s="4" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: On-road</t>
         </is>
       </c>
     </row>
-    <row r="225">
-      <c r="A225" s="3" t="inlineStr">
+    <row r="315">
+      <c r="A315" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B225" s="3" t="inlineStr">
+      <c r="B315" s="3" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Railways</t>
         </is>
       </c>
-      <c r="C225" s="3" t="inlineStr">
+      <c r="C315" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-019</t>
         </is>
       </c>
-      <c r="D225" s="3" t="inlineStr">
+      <c r="D315" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
-      <c r="E225" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F225" s="4" t="inlineStr">
+      <c r="E315" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F315" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G225" s="4" t="inlineStr">
+      <c r="G315" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H225" s="4" t="inlineStr">
+      <c r="H315" s="4" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Railways</t>
         </is>
       </c>
     </row>
-    <row r="226">
-      <c r="A226" s="3" t="inlineStr">
+    <row r="316">
+      <c r="A316" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B226" s="3" t="inlineStr">
+      <c r="B316" s="3" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Waterborne navigation</t>
         </is>
       </c>
-      <c r="C226" s="3" t="inlineStr">
+      <c r="C316" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-020</t>
         </is>
       </c>
-      <c r="D226" s="3" t="inlineStr">
+      <c r="D316" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
-      <c r="E226" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F226" s="4" t="inlineStr">
+      <c r="E316" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F316" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G226" s="4" t="inlineStr">
+      <c r="G316" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H226" s="4" t="inlineStr">
+      <c r="H316" s="4" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Waterborne navigation</t>
         </is>
       </c>
     </row>
-    <row r="227">
-      <c r="A227" s="3" t="inlineStr">
+    <row r="317">
+      <c r="A317" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B227" s="3" t="inlineStr">
+      <c r="B317" s="3" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Aviation</t>
         </is>
       </c>
-      <c r="C227" s="3" t="inlineStr">
+      <c r="C317" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-021</t>
         </is>
       </c>
-      <c r="D227" s="3" t="inlineStr">
+      <c r="D317" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
-      <c r="E227" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F227" s="4" t="inlineStr">
+      <c r="E317" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F317" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G227" s="4" t="inlineStr">
+      <c r="G317" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H227" s="4" t="inlineStr">
+      <c r="H317" s="4" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Aviation</t>
         </is>
       </c>
     </row>
-    <row r="228">
-      <c r="A228" s="3" t="inlineStr">
+    <row r="318">
+      <c r="A318" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B228" s="3" t="inlineStr">
+      <c r="B318" s="3" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Off-Road</t>
         </is>
       </c>
-      <c r="C228" s="3" t="inlineStr">
+      <c r="C318" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-022</t>
         </is>
       </c>
-      <c r="D228" s="3" t="inlineStr">
+      <c r="D318" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E228" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F228" s="4" t="inlineStr">
+      <c r="E318" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F318" s="4" t="inlineStr">
         <is>
           <t>(1) C40 Cities Climate Leadership Group (2023) Greenhouse gas emissions interactive dashboard</t>
         </is>
       </c>
-      <c r="G228" s="4" t="inlineStr">
+      <c r="G318" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.c40knowledgehub.org/s/article/C40-cities-greenhouse-gas-emissions-interactive-dashboard?language=en_US</t>
         </is>
       </c>
-      <c r="H228" s="4" t="inlineStr">
+      <c r="H318" s="4" t="inlineStr">
         <is>
           <t>Emissions from transboundary journeys occurring outside the city, and T&amp;D losses from grid-supplied energy consumption: Off-Road</t>
         </is>
       </c>
     </row>
-    <row r="229">
-      <c r="A229" s="3" t="inlineStr">
+    <row r="319">
+      <c r="A319" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B229" s="3" t="inlineStr">
+      <c r="B319" s="3" t="inlineStr">
         <is>
           <t>Road transport: CO2 emissions</t>
         </is>
       </c>
-      <c r="C229" s="3" t="inlineStr">
+      <c r="C319" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-023</t>
         </is>
       </c>
-      <c r="D229" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F229" s="4" t="inlineStr">
+      <c r="D319" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E319" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F319" s="4" t="inlineStr">
         <is>
           <t>(1) Climatetrace</t>
         </is>
       </c>
-      <c r="G229" s="4" t="inlineStr">
+      <c r="G319" s="4" t="inlineStr">
         <is>
           <t>(1) https://climatetrace.org/data</t>
         </is>
       </c>
-      <c r="H229" s="4" t="inlineStr">
+      <c r="H319" s="4" t="inlineStr">
         <is>
           <t>Road transport: CO2 emissions</t>
         </is>
       </c>
     </row>
-    <row r="230">
-      <c r="A230" s="3" t="inlineStr">
+    <row r="320">
+      <c r="A320" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B230" s="3" t="inlineStr">
+      <c r="B320" s="3" t="inlineStr">
         <is>
           <t>Road transport: CH4 emissions</t>
         </is>
       </c>
-      <c r="C230" s="3" t="inlineStr">
+      <c r="C320" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-024</t>
         </is>
       </c>
-      <c r="D230" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F230" s="4" t="inlineStr">
+      <c r="D320" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E320" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F320" s="4" t="inlineStr">
         <is>
           <t>(1) Climatetrace</t>
         </is>
       </c>
-      <c r="G230" s="4" t="inlineStr">
+      <c r="G320" s="4" t="inlineStr">
         <is>
           <t>(1) https://climatetrace.org/data</t>
         </is>
       </c>
-      <c r="H230" s="4" t="inlineStr">
+      <c r="H320" s="4" t="inlineStr">
         <is>
           <t>Road transport: CH4 emissions</t>
         </is>
       </c>
     </row>
-    <row r="231">
-      <c r="A231" s="3" t="inlineStr">
+    <row r="321">
+      <c r="A321" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B231" s="3" t="inlineStr">
+      <c r="B321" s="3" t="inlineStr">
         <is>
           <t>Road transport: N2O emissions</t>
         </is>
       </c>
-      <c r="C231" s="3" t="inlineStr">
+      <c r="C321" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-025</t>
         </is>
       </c>
-      <c r="D231" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F231" s="4" t="inlineStr">
+      <c r="D321" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E321" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F321" s="4" t="inlineStr">
         <is>
           <t>(1) Climatetrace</t>
         </is>
       </c>
-      <c r="G231" s="4" t="inlineStr">
+      <c r="G321" s="4" t="inlineStr">
         <is>
           <t>(1) https://climatetrace.org/data</t>
         </is>
       </c>
-      <c r="H231" s="4" t="inlineStr">
+      <c r="H321" s="4" t="inlineStr">
         <is>
           <t>Road transport: N2O emissions</t>
         </is>
       </c>
     </row>
-    <row r="232">
-      <c r="A232" s="3" t="inlineStr">
+    <row r="322">
+      <c r="A322" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B232" s="3" t="inlineStr">
+      <c r="B322" s="3" t="inlineStr">
         <is>
           <t>Scope-1 GHG emissions (Economy wide)</t>
         </is>
       </c>
-      <c r="C232" s="3" t="inlineStr">
+      <c r="C322" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-026</t>
         </is>
       </c>
-      <c r="D232" s="3" t="inlineStr">
+      <c r="D322" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E232" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F232" s="4" t="inlineStr">
+      <c r="E322" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F322" s="4" t="inlineStr">
         <is>
           <t>(1) Nangini et al., 2017</t>
         </is>
       </c>
-      <c r="G232" s="4" t="inlineStr">
+      <c r="G322" s="4" t="inlineStr">
         <is>
           <t>(1) https://doi.pangaea.de/10.1594/PANGAEA.884141</t>
         </is>
       </c>
-      <c r="H232" s="4" t="inlineStr">
+      <c r="H322" s="4" t="inlineStr">
         <is>
           <t>Scope-1 emissions cover GHGs emitted in the city territory, including emissions from grid-supplied energy produced within cities. Scope-1 GHG emissions of cities5 include transport, industrial, waste and local power plants emissions.</t>
         </is>
       </c>
     </row>
-    <row r="233">
-      <c r="A233" s="3" t="inlineStr">
+    <row r="323">
+      <c r="A323" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
-      <c r="B233" s="3" t="inlineStr">
+      <c r="B323" s="3" t="inlineStr">
         <is>
           <t>Scope-2 GHG emissions (Economy wide)</t>
         </is>
       </c>
-      <c r="C233" s="3" t="inlineStr">
+      <c r="C323" s="3" t="inlineStr">
         <is>
           <t>CLC-UDB-027</t>
         </is>
       </c>
-      <c r="D233" s="3" t="inlineStr">
+      <c r="D323" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E233" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F233" s="4" t="inlineStr">
+      <c r="E323" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F323" s="4" t="inlineStr">
         <is>
           <t>(1) Nangini et al., 2017</t>
         </is>
       </c>
-      <c r="G233" s="4" t="inlineStr">
+      <c r="G323" s="4" t="inlineStr">
         <is>
           <t>(1) https://doi.pangaea.de/10.1594/PANGAEA.884141</t>
         </is>
       </c>
-      <c r="H233" s="4" t="inlineStr">
+      <c r="H323" s="4" t="inlineStr">
         <is>
           <t>Scope-2 emissions include grid-supplied energy used by cities and produced by power plants outside the city boundary.</t>
         </is>
       </c>
     </row>
-    <row r="234">
-      <c r="A234" s="3" t="inlineStr">
+    <row r="324">
+      <c r="A324" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B324" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 1 (compact highrise)</t>
+        </is>
+      </c>
+      <c r="C324" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-028</t>
+        </is>
+      </c>
+      <c r="D324" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E324" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F324" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G324" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H324" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “compact highrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B325" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 2 (compact midrise)</t>
+        </is>
+      </c>
+      <c r="C325" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-029</t>
+        </is>
+      </c>
+      <c r="D325" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E325" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F325" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G325" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H325" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “compact midrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B326" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 3 (compact lowrise)</t>
+        </is>
+      </c>
+      <c r="C326" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-030</t>
+        </is>
+      </c>
+      <c r="D326" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E326" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F326" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G326" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H326" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “compact lowrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B327" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 4 (open highrise)</t>
+        </is>
+      </c>
+      <c r="C327" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-031</t>
+        </is>
+      </c>
+      <c r="D327" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E327" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F327" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G327" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H327" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “open highrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B328" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 5 (open midrise)</t>
+        </is>
+      </c>
+      <c r="C328" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-032</t>
+        </is>
+      </c>
+      <c r="D328" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E328" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F328" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G328" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H328" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “open midrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B329" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 6 (open lowrise)</t>
+        </is>
+      </c>
+      <c r="C329" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-033</t>
+        </is>
+      </c>
+      <c r="D329" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E329" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F329" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G329" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H329" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “open lowrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B330" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 7 (lightweight lowrise)</t>
+        </is>
+      </c>
+      <c r="C330" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-034</t>
+        </is>
+      </c>
+      <c r="D330" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E330" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F330" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G330" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H330" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “lightweight lowrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B331" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 8 (large lowrise)</t>
+        </is>
+      </c>
+      <c r="C331" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-035</t>
+        </is>
+      </c>
+      <c r="D331" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E331" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F331" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G331" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H331" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “large lowrise” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B332" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 9 (sparsely built)</t>
+        </is>
+      </c>
+      <c r="C332" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-036</t>
+        </is>
+      </c>
+      <c r="D332" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E332" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F332" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G332" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H332" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “sparsely built” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B333" s="3" t="inlineStr">
+        <is>
+          <t>Share of the urban center in LCZ 10 (heavy industry)</t>
+        </is>
+      </c>
+      <c r="C333" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-037</t>
+        </is>
+      </c>
+      <c r="D333" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E333" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F333" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G333" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H333" s="4" t="inlineStr">
+        <is>
+          <t>Share of urban center area that is classified as “heavy industry” Local Climate Zone</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B334" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of GHG from the transport sector</t>
+        </is>
+      </c>
+      <c r="C334" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-038</t>
+        </is>
+      </c>
+      <c r="D334" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E334" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F334" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G334" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H334" s="4" t="inlineStr">
+        <is>
+          <t>Total GHG emissions in transport sector</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B335" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of CO2 (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C335" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-039</t>
+        </is>
+      </c>
+      <c r="D335" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E335" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F335" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G335" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H335" s="4" t="inlineStr">
+        <is>
+          <t>Total CO2 emissions in all sectors</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B336" s="3" t="inlineStr">
+        <is>
+          <t>Total emission of GHG (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C336" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-040</t>
+        </is>
+      </c>
+      <c r="D336" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E336" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F336" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G336" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H336" s="4" t="inlineStr">
+        <is>
+          <t>Total GHG emissions in all sectors</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B337" s="3" t="inlineStr">
+        <is>
+          <t>Emissions of CO2 per capita (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C337" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-041</t>
+        </is>
+      </c>
+      <c r="D337" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E337" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F337" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G337" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H337" s="4" t="inlineStr">
+        <is>
+          <t>CO2 emissions per capita</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B338" s="3" t="inlineStr">
+        <is>
+          <t>Emissions of GHG per capita (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C338" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-042</t>
+        </is>
+      </c>
+      <c r="D338" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E338" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F338" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G338" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H338" s="4" t="inlineStr">
+        <is>
+          <t>GHG emissions per capita</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B339" s="3" t="inlineStr">
+        <is>
+          <t>Share of CO2 transport emissions over total CO2 emission</t>
+        </is>
+      </c>
+      <c r="C339" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-043</t>
+        </is>
+      </c>
+      <c r="D339" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E339" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F339" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G339" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H339" s="4" t="inlineStr">
+        <is>
+          <t>Share of CO2 transport emissions over total emissions</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B340" s="3" t="inlineStr">
+        <is>
+          <t>Share of GHG transport emissions over total GHG emissions</t>
+        </is>
+      </c>
+      <c r="C340" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-044</t>
+        </is>
+      </c>
+      <c r="D340" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E340" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F340" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G340" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H340" s="4" t="inlineStr">
+        <is>
+          <t>Share of GHG transport emissions over total GHG emissions</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B341" s="3" t="inlineStr">
+        <is>
+          <t>People exposed to 10 years return period floods</t>
+        </is>
+      </c>
+      <c r="C341" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-045</t>
+        </is>
+      </c>
+      <c r="D341" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E341" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F341" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G341" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H341" s="4" t="inlineStr">
+        <is>
+          <t>Population exposure to floods in the year, i.e., total population in the year within the Urban Centre potentially exposed to floods, expressed in number of people
+geospatial operations applied to derive attributes of Urban Centres.</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B342" s="3" t="inlineStr">
+        <is>
+          <t>Share of population living in areas exposed to floods (10 yrp)</t>
+        </is>
+      </c>
+      <c r="C342" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-046</t>
+        </is>
+      </c>
+      <c r="D342" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E342" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F342" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G342" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H342" s="4" t="inlineStr">
+        <is>
+          <t>Percentage of population with exposure to floods in the year. Total population exposed (CLC-UDB-005) divided by Total Population (SEC-UDB-001).</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B343" s="3" t="inlineStr">
+        <is>
+          <t>Total built-up exposed to 10 years return period floods</t>
+        </is>
+      </c>
+      <c r="C343" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-047</t>
+        </is>
+      </c>
+      <c r="D343" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E343" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F343" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G343" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H343" s="4" t="inlineStr">
+        <is>
+          <t>Total area of the Urban Centre potentially exposed to floods, expressed in squares kilometres
+Geospatial operations applied to derive attributes of Urban Centres.</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B344" s="3" t="inlineStr">
+        <is>
+          <t>Share of total built-up in areas exposed to floods (10 yrp)</t>
+        </is>
+      </c>
+      <c r="C344" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-048</t>
+        </is>
+      </c>
+      <c r="D344" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E344" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F344" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G344" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H344" s="4" t="inlineStr">
+        <is>
+          <t>Share of built-up surface exposed to floods (10 years return period) over the total urban center built-up surface</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B345" s="3" t="inlineStr">
+        <is>
+          <t>Non-residential built-up exposed to 10 years return period floods</t>
+        </is>
+      </c>
+      <c r="C345" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-049</t>
+        </is>
+      </c>
+      <c r="D345" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E345" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F345" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G345" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H345" s="4" t="inlineStr">
+        <is>
+          <t>Non-residential built-up surface exposed to floods (10 years return period)</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B346" s="3" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up in areas exposed to floods (10 yrp)</t>
+        </is>
+      </c>
+      <c r="C346" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-050</t>
+        </is>
+      </c>
+      <c r="D346" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E346" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F346" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G346" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H346" s="4" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up surface exposed to floods (10 years return period) over the urban center non-residential built-up surface</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B347" s="3" t="inlineStr">
+        <is>
+          <t>Share of population exposed to Earthquake hazard class &gt;= 6 (MMI)</t>
+        </is>
+      </c>
+      <c r="C347" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-051</t>
+        </is>
+      </c>
+      <c r="D347" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E347" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F347" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G347" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H347" s="4" t="inlineStr">
+        <is>
+          <t>Share of population exposed to earthquakes (class equal or greater than 6 MMI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B348" s="3" t="inlineStr">
+        <is>
+          <t>Share of total built-up exposed to Earthquake hazard class &gt;= 6 (MMI)</t>
+        </is>
+      </c>
+      <c r="C348" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-052</t>
+        </is>
+      </c>
+      <c r="D348" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E348" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F348" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G348" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H348" s="4" t="inlineStr">
+        <is>
+          <t>Share of total built-up exposed to earthquakes (class equal or greater than 6 MMI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B349" s="3" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up exposed to Earthquake hazard class &gt;= 6 (MMI)</t>
+        </is>
+      </c>
+      <c r="C349" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-053</t>
+        </is>
+      </c>
+      <c r="D349" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E349" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F349" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G349" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H349" s="4" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up exposed to earthquakes (class equal or greater than 6 MMI)</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B350" s="3" t="inlineStr">
+        <is>
+          <t>Population exposed to cyclons (SS1) with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C350" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-054</t>
+        </is>
+      </c>
+      <c r="D350" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E350" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F350" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G350" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H350" s="4" t="inlineStr">
+        <is>
+          <t>Population exposed to cyclone wind classes 1-2 (category 1-2 Saffir-Simpson Hurricane Wind Scale) for a 20 yrp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B351" s="3" t="inlineStr">
+        <is>
+          <t>Total built-up exposed to cyclons (SS1) with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C351" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-055</t>
+        </is>
+      </c>
+      <c r="D351" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E351" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F351" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G351" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H351" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up exposed to cyclone wind classes 1-2 (category 1-2 Saffir-Simpson Hurricane Wind Scale) for a 20 yrp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B352" s="3" t="inlineStr">
+        <is>
+          <t>Non residential built-up exposed to cyclons (SS1) with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C352" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-056</t>
+        </is>
+      </c>
+      <c r="D352" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E352" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F352" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G352" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H352" s="4" t="inlineStr">
+        <is>
+          <t>Non-residential built-up exposed to cyclone wind classes 1-2 (category 1-2 Saffir-Simpson Hurricane Wind Scale) for a 20 yrp.</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B353" s="3" t="inlineStr">
+        <is>
+          <t>Population exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C353" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-057</t>
+        </is>
+      </c>
+      <c r="D353" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E353" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F353" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G353" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H353" s="4" t="inlineStr">
+        <is>
+          <t>Population exposed to coastal floods (20 yrp)</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B354" s="3" t="inlineStr">
+        <is>
+          <t>Built-up exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C354" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-058</t>
+        </is>
+      </c>
+      <c r="D354" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E354" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F354" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G354" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H354" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up exposed to coastal floods (20 yrp).</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B355" s="3" t="inlineStr">
+        <is>
+          <t>Built-up NRES exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C355" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-059</t>
+        </is>
+      </c>
+      <c r="D355" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E355" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F355" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G355" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H355" s="4" t="inlineStr">
+        <is>
+          <t>Non-residential built-up exposed to coastal floods (20 yrp).</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B356" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C356" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-060</t>
+        </is>
+      </c>
+      <c r="D356" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E356" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F356" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G356" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H356" s="4" t="inlineStr">
+        <is>
+          <t>Share of population exposed to coastal floods (20 yrp).</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B357" s="3" t="inlineStr">
+        <is>
+          <t>Share of Total Built-up exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C357" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-061</t>
+        </is>
+      </c>
+      <c r="D357" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E357" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F357" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G357" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H357" s="4" t="inlineStr">
+        <is>
+          <t>Share of total built-up exposed to coastal floods (20 yrp)</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B358" s="3" t="inlineStr">
+        <is>
+          <t>Share of Built-up NRES exposed to coastal floods with a return period of 20 years</t>
+        </is>
+      </c>
+      <c r="C358" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-062</t>
+        </is>
+      </c>
+      <c r="D358" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E358" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F358" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G358" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H358" s="4" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up exposed to coastal floods (20 yrp)</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B359" s="3" t="inlineStr">
+        <is>
+          <t>Population living in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C359" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-063</t>
+        </is>
+      </c>
+      <c r="D359" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E359" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F359" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G359" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H359" s="4" t="inlineStr">
+        <is>
+          <t>Population living in the areas of the urban center which elevation is 5 m above the sea level</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B360" s="3" t="inlineStr">
+        <is>
+          <t>Share of Population living in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C360" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-064</t>
+        </is>
+      </c>
+      <c r="D360" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E360" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F360" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G360" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H360" s="4" t="inlineStr">
+        <is>
+          <t>Share of population living in the areas of the urban center which elevation is 5 m above the sea level</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B361" s="3" t="inlineStr">
+        <is>
+          <t>Built-up in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C361" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-065</t>
+        </is>
+      </c>
+      <c r="D361" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E361" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F361" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G361" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H361" s="4" t="inlineStr">
+        <is>
+          <t>Total built-up area in the areas of the urban center which elevation is below 5m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B362" s="3" t="inlineStr">
+        <is>
+          <t>Built-up NRES in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C362" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-066</t>
+        </is>
+      </c>
+      <c r="D362" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E362" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F362" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G362" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H362" s="4" t="inlineStr">
+        <is>
+          <t>Non-residential built-up area in the areas of the urban center which elevation is below 5m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B363" s="3" t="inlineStr">
+        <is>
+          <t>Built-up RES in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C363" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-067</t>
+        </is>
+      </c>
+      <c r="D363" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E363" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F363" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G363" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H363" s="4" t="inlineStr">
+        <is>
+          <t>Residential built-up area in the areas of the urban center which elevation is below 5m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B364" s="3" t="inlineStr">
+        <is>
+          <t>Share of Built-up in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C364" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-068</t>
+        </is>
+      </c>
+      <c r="D364" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E364" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F364" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G364" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H364" s="4" t="inlineStr">
+        <is>
+          <t>Share of total built-up in the areas of the urban center which elevation is below 5 m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B365" s="3" t="inlineStr">
+        <is>
+          <t>Share of Built-up NRES in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C365" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-069</t>
+        </is>
+      </c>
+      <c r="D365" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E365" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F365" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G365" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H365" s="4" t="inlineStr">
+        <is>
+          <t>Share of non-residential built-up in the areas of the urban center which elevation is below 5 m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B366" s="3" t="inlineStr">
+        <is>
+          <t>Share of Built-up RES in LECZ (5m)</t>
+        </is>
+      </c>
+      <c r="C366" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-070</t>
+        </is>
+      </c>
+      <c r="D366" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E366" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F366" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G366" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H366" s="4" t="inlineStr">
+        <is>
+          <t>Share of residential built-up in the areas of the urban center which elevation is below 5 m above the sea level.</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B367" s="3" t="inlineStr">
+        <is>
+          <t>Scope-3 CO2 emissions (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C367" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-071</t>
+        </is>
+      </c>
+      <c r="D367" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E367" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F367" s="4" t="inlineStr">
+        <is>
+          <t>(1) Moran et al. (2018)</t>
+        </is>
+      </c>
+      <c r="G367" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/aac72a</t>
+        </is>
+      </c>
+      <c r="H367" s="4" t="inlineStr">
+        <is>
+          <t>Total city carbon footprint shown as mean ± 1 standard deviation. This model provides a globally consistent, spatially resolved (250m), estimate of carbon footprints (also called Scope 3 emissions)</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B368" s="3" t="inlineStr">
+        <is>
+          <t>Scope-3 CO2 emissions per capita (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C368" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-072</t>
+        </is>
+      </c>
+      <c r="D368" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E368" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F368" s="4" t="inlineStr">
+        <is>
+          <t>(1) Moran et al. (2018)</t>
+        </is>
+      </c>
+      <c r="G368" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://iopscience.iop.org/article/10.1088/1748-9326/aac72a</t>
+        </is>
+      </c>
+      <c r="H368" s="4" t="inlineStr">
+        <is>
+          <t>Per-capita carbon footprint shown as mean ± 1 standard deviation. This model provides a globally consistent, spatially resolved (250m), estimate of carbon footprints (also called Scope 3 emissions)</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="3" t="inlineStr">
+        <is>
+          <t>CLIMATE CHANGE (CLC)</t>
+        </is>
+      </c>
+      <c r="B369" s="3" t="inlineStr">
+        <is>
+          <t>Fossil-fuel CO2 emissions per capita (Economy wide)</t>
+        </is>
+      </c>
+      <c r="C369" s="3" t="inlineStr">
+        <is>
+          <t>CLC-UDB-073</t>
+        </is>
+      </c>
+      <c r="D369" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E369" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F369" s="4" t="inlineStr">
+        <is>
+          <t>(1) Kim et al. (2025)</t>
+        </is>
+      </c>
+      <c r="G369" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.nature.com/articles/s43247-025-02270-9</t>
+        </is>
+      </c>
+      <c r="H369" s="4" t="inlineStr">
+        <is>
+          <t>Fossil-fuel CO2 emissions per capita</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B234" s="3" t="inlineStr">
+      <c r="B370" s="3" t="inlineStr">
         <is>
           <t>Effect of COVID on Mobility - Walking</t>
         </is>
       </c>
-      <c r="C234" s="3" t="inlineStr">
+      <c r="C370" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-001</t>
         </is>
       </c>
-      <c r="D234" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F234" s="4" t="inlineStr">
+      <c r="D370" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E370" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F370" s="4" t="inlineStr">
         <is>
           <t>(1) Apple Mobility Reports</t>
         </is>
       </c>
-      <c r="G234" s="4" t="inlineStr">
+      <c r="G370" s="4" t="inlineStr">
         <is>
           <t>(1) https://covid19.apple.com/mobility</t>
         </is>
       </c>
-      <c r="H234" s="4" t="inlineStr">
+      <c r="H370" s="4" t="inlineStr">
         <is>
           <t>Shows a relative volume of directions requests per country/region, sub-region or city compared to a baseline volume on 13 January 2020. In percentage change averaged over a month.</t>
         </is>
       </c>
     </row>
-    <row r="235">
-      <c r="A235" s="3" t="inlineStr">
+    <row r="371">
+      <c r="A371" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B235" s="3" t="inlineStr">
+      <c r="B371" s="3" t="inlineStr">
         <is>
           <t>Effect of COVID on Mobility - Driving</t>
         </is>
       </c>
-      <c r="C235" s="3" t="inlineStr">
+      <c r="C371" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-002</t>
         </is>
       </c>
-      <c r="D235" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="F235" s="4" t="inlineStr">
+      <c r="D371" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="E371" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F371" s="4" t="inlineStr">
         <is>
           <t>(1) Apple Mobility Reports</t>
         </is>
       </c>
-      <c r="G235" s="4" t="inlineStr">
+      <c r="G371" s="4" t="inlineStr">
         <is>
           <t>(1) https://covid19.apple.com/mobility</t>
         </is>
       </c>
-      <c r="H235" s="4" t="inlineStr">
+      <c r="H371" s="4" t="inlineStr">
         <is>
           <t>Shows a relative volume of directions requests per country/region, sub-region or city compared to a baseline volume on 13 January 2020. In percentage change averaged over a month.</t>
         </is>
       </c>
     </row>
-    <row r="236">
-      <c r="A236" s="3" t="inlineStr">
+    <row r="372">
+      <c r="A372" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B236" s="3" t="inlineStr">
+      <c r="B372" s="3" t="inlineStr">
         <is>
           <t>Effect of COVID on Mobility - Transit</t>
         </is>
       </c>
-      <c r="C236" s="3" t="inlineStr">
+      <c r="C372" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-003</t>
         </is>
       </c>
-      <c r="D236" s="3" t="inlineStr">
+      <c r="D372" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
-      <c r="E236" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F236" s="4" t="inlineStr">
+      <c r="E372" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F372" s="4" t="inlineStr">
         <is>
           <t>(1) Apple Mobility Reports</t>
         </is>
       </c>
-      <c r="G236" s="4" t="inlineStr">
+      <c r="G372" s="4" t="inlineStr">
         <is>
           <t>(1) https://covid19.apple.com/mobility</t>
         </is>
       </c>
-      <c r="H236" s="4" t="inlineStr">
+      <c r="H372" s="4" t="inlineStr">
         <is>
           <t>Shows a relative volume of directions requests per country/region, sub-region or city compared to a baseline volume on 13 January 2020. In percentage change averaged over a month.</t>
         </is>
       </c>
     </row>
-    <row r="237">
-      <c r="A237" s="3" t="inlineStr">
+    <row r="373">
+      <c r="A373" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B237" s="3" t="inlineStr">
+      <c r="B373" s="3" t="inlineStr">
         <is>
           <t>Sustainable Urban Transport Index (SUTI)</t>
         </is>
       </c>
-      <c r="C237" s="3" t="inlineStr">
+      <c r="C373" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-004</t>
         </is>
       </c>
-      <c r="D237" s="3" t="inlineStr">
+      <c r="D373" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="E237" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F237" s="4" t="inlineStr">
+      <c r="E373" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F373" s="4" t="inlineStr">
         <is>
           <t>(1) UN ESCAP</t>
         </is>
       </c>
-      <c r="G237" s="4" t="inlineStr">
+      <c r="G373" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.unescap.org/announcement/sustainable-urban-transport-index-suti</t>
         </is>
       </c>
-      <c r="H237" s="4" t="inlineStr">
+      <c r="H373" s="4" t="inlineStr">
         <is>
           <t>SUTI is a framework of indicators to assess urban transport systems and services. The index is based on ten indicators representing, transport system, social, economic, and environmental dimensions of sustainable urban transport. 
 The indicators include - 1. Extent to which transport plans cover public transport, intermodal facilities and infrastructure for active modes, 2. Modal share of active and public transport in commuting, 3. Convenient access to public transport service, 4. Public transport quality and reliability, 5. Traffic fatalities per 100,000 inhabitants, 6. Affordability – travel costs as share of income, 7. Operational costs of the public transport system, 8. Investment in public transportation systems, 9. Air quality (PM 10), and 10. Greenhouse gas emissions from transport.
 The geometric mean is also derived based on the values of all the 10 indicators.</t>
         </is>
       </c>
     </row>
-    <row r="238">
-      <c r="A238" s="3" t="inlineStr">
+    <row r="374">
+      <c r="A374" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B238" s="3" t="inlineStr">
+      <c r="B374" s="3" t="inlineStr">
         <is>
           <t>Night time light</t>
         </is>
       </c>
-      <c r="C238" s="3" t="inlineStr">
+      <c r="C374" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-005</t>
         </is>
       </c>
-      <c r="D238" s="3" t="inlineStr">
+      <c r="D374" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E238" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G238" s="4" t="inlineStr">
+      <c r="E374" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F374" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2019A - GHS Urban Centre Database 2015</t>
+        </is>
+      </c>
+      <c r="G374" s="4" t="inlineStr">
         <is>
           <t>(1) https://ghsl.jrc.ec.europa.eu/ghs_stat_ucdb2015mt_r2019a.php</t>
         </is>
       </c>
-      <c r="H238" s="4" t="inlineStr">
+      <c r="H374" s="4" t="inlineStr">
         <is>
           <t>Mean night time light emission calculated within the Urban Centre spatial domain
 Geospatial operations applied to derive attributes of Urban Centres.</t>
         </is>
       </c>
     </row>
-    <row r="239">
-      <c r="A239" s="3" t="inlineStr">
+    <row r="375">
+      <c r="A375" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B239" s="3" t="inlineStr">
+      <c r="B375" s="3" t="inlineStr">
         <is>
           <t>Container Port Performance Index</t>
         </is>
       </c>
-      <c r="C239" s="3" t="inlineStr">
+      <c r="C375" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-006</t>
         </is>
       </c>
-      <c r="D239" s="3" t="inlineStr">
+      <c r="D375" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
-      <c r="E239" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F239" s="4" t="inlineStr">
+      <c r="E375" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F375" s="4" t="inlineStr">
         <is>
           <t>(1) IBRD, IDA, WB 
-(2) The World Bank, 2024. "The Container Port Performance Index 2023: A Comparable Assessment of Performance based on Vessel Time in Port." World Bank, Washington, DC. License: Creative Commons Attribution CC BY 3.0 IGO</t>
-[...2 lines deleted...]
-      <c r="G239" s="4" t="inlineStr">
+(2) World Bank</t>
+        </is>
+      </c>
+      <c r="G375" s="4" t="inlineStr">
         <is>
           <t>(1) https://thedocs.worldbank.org/en/doc/66e3aa5c3be4647addd01845ce353992-0190062022/original/Container-Port-Performance-Index-2021.pdf 
-(2) https://documents1.worldbank.org/curated/en/099060324114539683/pdf/P17583313892300871be641a5ea7b90e0e6.pdf</t>
-[...2 lines deleted...]
-      <c r="H239" s="4" t="inlineStr">
+(2) https://www.worldbank.org/en/topic/transport/publication/cppi-2024</t>
+        </is>
+      </c>
+      <c r="H375" s="4" t="inlineStr">
         <is>
           <t>Index is resultant of the sum of a weighted average of indices for each of the five vessel sizes: feeders (&lt;1,500 TEUs), intra-regional (1,500–5,000 TEUs), intermediate (5,000–8,500 TEUs), neo-Panamax (8,500–13,500 TEUs), and ultra-large container carriers (&gt;13,500 TEU).</t>
         </is>
       </c>
     </row>
-    <row r="240">
-      <c r="A240" s="3" t="inlineStr">
+    <row r="376">
+      <c r="A376" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B240" s="3" t="inlineStr">
+      <c r="B376" s="3" t="inlineStr">
         <is>
           <t>Port liner shipping connectivity index, quarterly</t>
         </is>
       </c>
-      <c r="C240" s="3" t="inlineStr">
+      <c r="C376" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-007</t>
         </is>
       </c>
-      <c r="D240" s="3" t="inlineStr">
+      <c r="D376" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
-      <c r="E240" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F240" s="4" t="inlineStr">
+      <c r="E376" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F376" s="4" t="inlineStr">
         <is>
           <t>(1) UNCTAD</t>
         </is>
       </c>
-      <c r="G240" s="4" t="inlineStr">
+      <c r="G376" s="4" t="inlineStr">
         <is>
           <t>(1) https://unctadstat.unctad.org/wds/TableViewer/tableView.aspx?ReportId=170026&amp;s=08</t>
         </is>
       </c>
-      <c r="H240" s="4" t="inlineStr">
+      <c r="H376" s="4" t="inlineStr">
         <is>
           <t>The PLSCI is generated from 6 components, provided by MDSTransmodal:  
 (a) The number of scheduled ship calls per week in the port. 
 (b) Deployed annual capacity in Twenty-Foot-equivalent Units (TEU): total deployed capacity offered at the port. 
 (c) The number or regular liner shipping services from and to the port.
 (d) The number of liner shipping companies that provide services from and to the port. 
 (e) The average size in TEU (Twenty-Foot-equivalent Units) of the ships deployed by the scheduled service with the largest average vessel size;  
 (f) The number of other ports that are connected to the port through direct liner shipping services. A direct service is defined as a regular service between two ports; it may include other stops in between, but the transport of a container does not require transshipment. 
 The index is generated as follows: 
 For each component, we divide the port’s value by the maximum value for the component in 2006 and then calculate the average of the six components for the port. The port average is then again divided by the maximum value for the average in Q1 2006 and multiplied with 100. The result is a maximum PLSCI of 100 in Q1 2006. This means that the index for the port China, Hong Kong SAR, Hong Kong in Q1 2006 is 100 and all other indices are in relation to this value.</t>
         </is>
       </c>
     </row>
-    <row r="241">
-      <c r="A241" s="3" t="inlineStr">
+    <row r="377">
+      <c r="A377" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B241" s="3" t="inlineStr">
+      <c r="B377" s="3" t="inlineStr">
         <is>
           <t>IESE Cities in Motion Index - Ranking</t>
         </is>
       </c>
-      <c r="C241" s="3" t="inlineStr">
+      <c r="C377" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-008</t>
         </is>
       </c>
-      <c r="D241" s="3" t="inlineStr">
+      <c r="D377" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E241" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F241" s="4" t="inlineStr">
+      <c r="E377" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F377" s="4" t="inlineStr">
         <is>
           <t>(1) IESE</t>
         </is>
       </c>
-      <c r="G241" s="4" t="inlineStr">
+      <c r="G377" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.iese.edu/media/research/pdfs/ST-0649-E.pdf</t>
         </is>
       </c>
-      <c r="H241" s="4" t="inlineStr">
+      <c r="H377" s="4" t="inlineStr">
         <is>
           <t>The CIMI aims to help citizens and governments understand the performance of cities in nine key dimensions: 9 IESE Business School - IESE Cities in Motion Index 2024 / ST-649-E human capital, social cohesion, economy, governance, environment, mobility and transportation, urban planning, international profile, and technology. All of the indicators come together around a strategic purpose, leading to a different kind of economic and social development that entails the creation of a global city and the promotion of entrepreneurship, innovation, and social justice, among other outcomes.</t>
         </is>
       </c>
     </row>
-    <row r="242">
-      <c r="A242" s="3" t="inlineStr">
+    <row r="378">
+      <c r="A378" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
-      <c r="B242" s="3" t="inlineStr">
+      <c r="B378" s="3" t="inlineStr">
         <is>
           <t>Oxford Economics Global Cities Index</t>
         </is>
       </c>
-      <c r="C242" s="3" t="inlineStr">
+      <c r="C378" s="3" t="inlineStr">
         <is>
           <t>MIS-UDB-009</t>
         </is>
       </c>
-      <c r="D242" s="3" t="inlineStr">
+      <c r="D378" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="E242" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F242" s="4" t="inlineStr">
+      <c r="E378" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F378" s="4" t="inlineStr">
         <is>
           <t>(1) Oxford Economics, 2024</t>
         </is>
       </c>
-      <c r="G242" s="4" t="inlineStr">
+      <c r="G378" s="4" t="inlineStr">
         <is>
           <t>(1) https://www.oxfordeconomics.com/wp-content/uploads/2024/05/Oxford_Economics_Global_Cities_Index_2024.pdf</t>
         </is>
       </c>
-      <c r="H242" s="4" t="inlineStr">
+      <c r="H378" s="4" t="inlineStr">
         <is>
           <t>The index contains five categories: Economics, Human Capital, Quality of Life, Environment, and Governance, which are aggregated to create a overall score for each city. Each category is comprised of multiple indicators (four to six, depending on the category), which aim to address some of the most important considerations within their respective categories. As a result, the Global Cities Index provides a more complete comparison of cities, by ranking them not just on their economic performance, but considering other important factors that influence their relative strengths. With a total of 1,000 cities and 27 indicators included, our truly global and multidimensional coverage allows us to provide a remarkable breadth and depth to the Global Cities Index.</t>
         </is>
       </c>
     </row>
-    <row r="245">
-      <c r="B245" s="5" t="inlineStr">
+    <row r="379">
+      <c r="A379" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B379" s="3" t="inlineStr">
+        <is>
+          <t>Human Development Index</t>
+        </is>
+      </c>
+      <c r="C379" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-010</t>
+        </is>
+      </c>
+      <c r="D379" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E379" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F379" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G379" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H379" s="4" t="inlineStr">
+        <is>
+          <t>The index contains five categories: Economics, Human Capital, Quality of Life, Environment, and Governance, which are aggregated to create a overall score for each city. Each category is comprised of multiple indicators (four to six, depending on the category), which aim to address some of the most important considerations within their respective categories. As a result, the Global Cities Index provides a more complete comparison of cities, by ranking them not just on their economic performance, but considering other important factors that influence their relative strengths. With a total of 1,000 cities and 27 indicators included, our truly global and multidimensional coverage allows us to provide a remarkable breadth and depth to the Global Cities Index.</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B380" s="3" t="inlineStr">
+        <is>
+          <t>Gender Development Index</t>
+        </is>
+      </c>
+      <c r="C380" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-011</t>
+        </is>
+      </c>
+      <c r="D380" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E380" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F380" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G380" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H380" s="4" t="inlineStr">
+        <is>
+          <t>The index contains five categories: Economics, Human Capital, Quality of Life, Environment, and Governance, which are aggregated to create a overall score for each city. Each category is comprised of multiple indicators (four to six, depending on the category), which aim to address some of the most important considerations within their respective categories. As a result, the Global Cities Index provides a more complete comparison of cities, by ranking them not just on their economic performance, but considering other important factors that influence their relative strengths. With a total of 1,000 cities and 27 indicators included, our truly global and multidimensional coverage allows us to provide a remarkable breadth and depth to the Global Cities Index.</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B381" s="3" t="inlineStr">
+        <is>
+          <t>Female Gender Development Index</t>
+        </is>
+      </c>
+      <c r="C381" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-012</t>
+        </is>
+      </c>
+      <c r="D381" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E381" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F381" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G381" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H381" s="4" t="inlineStr">
+        <is>
+          <t>The index contains five categories: Economics, Human Capital, Quality of Life, Environment, and Governance, which are aggregated to create a overall score for each city. Each category is comprised of multiple indicators (four to six, depending on the category), which aim to address some of the most important considerations within their respective categories. As a result, the Global Cities Index provides a more complete comparison of cities, by ranking them not just on their economic performance, but considering other important factors that influence their relative strengths. With a total of 1,000 cities and 27 indicators included, our truly global and multidimensional coverage allows us to provide a remarkable breadth and depth to the Global Cities Index.</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B382" s="3" t="inlineStr">
+        <is>
+          <t>Male Gender Development Index</t>
+        </is>
+      </c>
+      <c r="C382" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-013</t>
+        </is>
+      </c>
+      <c r="D382" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E382" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F382" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G382" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H382" s="4" t="inlineStr">
+        <is>
+          <t>The index contains five categories: Economics, Human Capital, Quality of Life, Environment, and Governance, which are aggregated to create a overall score for each city. Each category is comprised of multiple indicators (four to six, depending on the category), which aim to address some of the most important considerations within their respective categories. As a result, the Global Cities Index provides a more complete comparison of cities, by ranking them not just on their economic performance, but considering other important factors that influence their relative strengths. With a total of 1,000 cities and 27 indicators included, our truly global and multidimensional coverage allows us to provide a remarkable breadth and depth to the Global Cities Index.</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B383" s="3" t="inlineStr">
+        <is>
+          <t>Critical Infrastructures Spatial Index - Transport</t>
+        </is>
+      </c>
+      <c r="C383" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-014</t>
+        </is>
+      </c>
+      <c r="D383" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="E383" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F383" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G383" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H383" s="4" t="inlineStr">
+        <is>
+          <t>Sectorial CISI is an index that spatially explicit indicates the coverage or lack of infrastructures per sector.</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B384" s="3" t="inlineStr">
+        <is>
+          <t>Critical Infrastructures Spatial Index - All Sectors</t>
+        </is>
+      </c>
+      <c r="C384" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-015</t>
+        </is>
+      </c>
+      <c r="D384" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E384" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F384" s="4" t="inlineStr">
+        <is>
+          <t>(1) GHS-UCDB R2024A - GHS Urban Centre Database 2025</t>
+        </is>
+      </c>
+      <c r="G384" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://data.jrc.ec.europa.eu/dataset/1a338be6-7eaf-480c-9664-3a8ade88cbcd</t>
+        </is>
+      </c>
+      <c r="H384" s="4" t="inlineStr">
+        <is>
+          <t>Critical Infrastructures Spatial Index is an index that spatially explicit indicates the coverage or lack of infrastructures.</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B385" s="3" t="inlineStr">
+        <is>
+          <t>Urban Mobility City Rankings</t>
+        </is>
+      </c>
+      <c r="C385" s="3" t="inlineStr">
+        <is>
+          <t>MIS-UDB-016</t>
+        </is>
+      </c>
+      <c r="D385" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="E385" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="F385" s="4" t="inlineStr">
+        <is>
+          <t>(1) Oliver Wyman Forum</t>
+        </is>
+      </c>
+      <c r="G385" s="4" t="inlineStr">
+        <is>
+          <t>(1) https://www.oliverwymanforum.com/mobility/urban-mobility-readiness-index/ranking.html</t>
+        </is>
+      </c>
+      <c r="H385" s="4" t="inlineStr">
+        <is>
+          <t>UMR Index - Assesses the readiness of cities for future mobility trends across social impact, infrastructure, market attractiveness, system efficiency, and innovation. Rankings reflect a city's score on 71 KPIs, relative to other index constituents.
+Sustainable Mobility - Captures the extent to which the city is investing in and driving structural changes in pursuit of cleaner, healthier, and more risk-conscious mobility systems. Rankings reflect a city's score on 17 KPIs, relative to other index constituents.
+Public Transit - Measures cities on public transit density, efficiency, and utilization rate and the extent to which they can adapt to address competition from emerging mobility services. Rankings reflect a city's score on 14 KPIs, relative to other index constituents.
+Technology Adoption - Assesses how prepared a city is to embrace new technologies like artificial intelligence, autonomous vehicles, and air taxis. New to this year’s edition. Rankings reflect a city's score on 22 KPIs, relative to other index constituents.</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="B388" s="5" t="inlineStr">
         <is>
           <t>Developed with the support of:</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="B394" s="6" t="inlineStr">
+        <is>
+          <t>With additional support from the World Bank for activities in the Pacific Island Countries.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>