--- v0 (2026-06-27)
+++ v1 (2026-08-11)
@@ -13,123 +13,131 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SND Masterlist" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="5">
+  <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="22"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Segoe UI"/>
       <b val="1"/>
       <strike val="0"/>
       <color rgb="00002060"/>
       <sz val="12"/>
     </font>
+    <font>
+      <name val="Segoe UI"/>
+      <b val="1"/>
+      <strike val="0"/>
+      <color rgb="00002060"/>
+      <sz val="10"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin"/>
       <right style="thin"/>
       <top style="thin"/>
       <bottom style="thin"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="6">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" pivotButton="0" quotePrefix="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -165,120 +173,145 @@
       <rgbColor rgb="00FFCC99"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="0099CC00"/>
       <rgbColor rgb="00FFCC00"/>
       <rgbColor rgb="00FF9900"/>
       <rgbColor rgb="00FF6600"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="00003366"/>
       <rgbColor rgb="00339966"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00993300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId3"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/></Relationships>
+<file path=xl/drawings/_rels/drawing1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image1.png" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image2.png" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image3.png" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/xl/media/image4.png" Id="rId4"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <wsDr xmlns="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
       <row>1</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2657475" cy="847725"/>
     <pic>
       <nvPicPr>
         <cNvPr id="1" name="Image 1" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
       <col>1</col>
       <colOff>0</colOff>
-      <row>472</row>
+      <row>508</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2314575" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="2" name="Image 2" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId2"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
   <oneCellAnchor>
     <from>
-      <col>2</col>
-[...1 lines deleted...]
-      <row>472</row>
+      <col>1</col>
+      <colOff>2744279</colOff>
+      <row>508</row>
       <rowOff>0</rowOff>
     </from>
     <ext cx="2181225" cy="476250"/>
     <pic>
       <nvPicPr>
         <cNvPr id="3" name="Image 3" descr="Picture"/>
         <cNvPicPr/>
       </nvPicPr>
       <blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId3"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </blipFill>
+      <spPr>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
+      </spPr>
+    </pic>
+    <clientData/>
+  </oneCellAnchor>
+  <oneCellAnchor>
+    <from>
+      <col>1</col>
+      <colOff>0</colOff>
+      <row>514</row>
+      <rowOff>0</rowOff>
+    </from>
+    <ext cx="2190750" cy="428625"/>
+    <pic>
+      <nvPicPr>
+        <cNvPr id="4" name="Image 4" descr="Picture"/>
+        <cNvPicPr/>
+      </nvPicPr>
+      <blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" cstate="print" r:embed="rId4"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </blipFill>
       <spPr>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect"/>
       </spPr>
     </pic>
     <clientData/>
   </oneCellAnchor>
 </wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -540,51 +573,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A2:J471"/>
+  <dimension ref="A2:J513"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="40" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="55" customWidth="1" min="3" max="3"/>
     <col width="21" customWidth="1" min="4" max="4"/>
     <col width="22" customWidth="1" min="5" max="5"/>
     <col width="35" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="35" customWidth="1" min="9" max="9"/>
     <col width="120" customWidth="1" min="10" max="10"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="C2" s="1" t="inlineStr">
         <is>
           <t>ATO National Database - Masterlist of Indicators</t>
         </is>
       </c>
@@ -1979,22584 +2012,24431 @@
       </c>
       <c r="H35" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>International Union of Railways (UIC)</t>
         </is>
       </c>
       <c r="J35" s="4" t="inlineStr">
         <is>
           <t>Rail lines are the length of railway tracks available for train service</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B36" s="3" t="inlineStr">
         <is>
-          <t>Urban Transport Infrastructure (UTI)</t>
+          <t>Total Transport Infrastructure (TTI)</t>
         </is>
       </c>
       <c r="C36" s="4" t="inlineStr">
         <is>
-          <t>BRT length (corridor)</t>
+          <t>Road and rail infrastructure stock</t>
         </is>
       </c>
       <c r="D36" s="3" t="inlineStr">
         <is>
-          <t>INF-UTI-001</t>
+          <t>INF-TTI-028</t>
         </is>
       </c>
       <c r="E36" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F36" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G36" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H36" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
-          <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
+          <t>Wiedenhofer, et al. (2024)</t>
         </is>
       </c>
       <c r="J36" s="4" t="inlineStr">
         <is>
-          <t>BRT corridor as a system that - operates with wheels on a road surface and has high operational speed, good frequency, and low headway, while including a unique marketing identity.</t>
+          <t>Total mass of materials (aggregates, asphalt, concrete, steel) accumulated in roads and rail-based networks</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B37" s="3" t="inlineStr">
         <is>
           <t>Urban Transport Infrastructure (UTI)</t>
         </is>
       </c>
       <c r="C37" s="4" t="inlineStr">
         <is>
-          <t>LRT Route KM</t>
+          <t>BRT length (corridor)</t>
         </is>
       </c>
       <c r="D37" s="3" t="inlineStr">
         <is>
-          <t>INF-UTI-002</t>
+          <t>INF-UTI-001</t>
         </is>
       </c>
       <c r="E37" s="3" t="inlineStr">
         <is>
           <t>Urban</t>
         </is>
       </c>
       <c r="F37" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G37" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H37" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
         </is>
       </c>
       <c r="J37" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">A rail-based rapid transit system that uses predominantly exclusive, but not grade-separated, rights-of-way. Like BRT systems, LRTs can have a wide range of passenger capacities and performance characteristics. </t>
+          <t>BRT corridor as a system that - operates with wheels on a road surface and has high operational speed, good frequency, and low headway, while including a unique marketing identity.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B38" s="3" t="inlineStr">
         <is>
           <t>Urban Transport Infrastructure (UTI)</t>
         </is>
       </c>
       <c r="C38" s="4" t="inlineStr">
         <is>
-          <t>Metro Route KM</t>
+          <t>LRT Route KM</t>
         </is>
       </c>
       <c r="D38" s="3" t="inlineStr">
         <is>
-          <t>INF-UTI-003</t>
+          <t>INF-UTI-002</t>
         </is>
       </c>
       <c r="E38" s="3" t="inlineStr">
         <is>
           <t>Urban</t>
         </is>
       </c>
       <c r="F38" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
         </is>
       </c>
       <c r="J38" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">An electric rail-based public transport system, often referred to as “Metro,” with high-passenger-capacity rail cars that generally preclude sharp turning movements and require a high platform to board. As such, they cannot generally be operated in normal street conditions, and hence require grade-separated rights-of-way. </t>
+          <t xml:space="preserve">A rail-based rapid transit system that uses predominantly exclusive, but not grade-separated, rights-of-way. Like BRT systems, LRTs can have a wide range of passenger capacities and performance characteristics. </t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B39" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Manufacture (VMF)</t>
+          <t>Urban Transport Infrastructure (UTI)</t>
         </is>
       </c>
       <c r="C39" s="4" t="inlineStr">
         <is>
-          <t>LDV Production</t>
+          <t>Metro Route KM</t>
         </is>
       </c>
       <c r="D39" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-005</t>
+          <t>INF-UTI-003</t>
         </is>
       </c>
       <c r="E39" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F39" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G39" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H39" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
-          <t>OICA</t>
+          <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
         </is>
       </c>
       <c r="J39" s="4" t="inlineStr">
         <is>
-          <t>Statistics on domestic production of LDV. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
+          <t xml:space="preserve">An electric rail-based public transport system, often referred to as “Metro,” with high-passenger-capacity rail cars that generally preclude sharp turning movements and require a high platform to board. As such, they cannot generally be operated in normal street conditions, and hence require grade-separated rights-of-way. </t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B40" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C40" s="4" t="inlineStr">
         <is>
-          <t>Bus Vehicle Production</t>
+          <t>LDV Production</t>
         </is>
       </c>
       <c r="D40" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-007</t>
+          <t>INF-VMF-005</t>
         </is>
       </c>
       <c r="E40" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F40" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G40" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H40" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>OICA</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
-          <t>Statistics on domestic production of Bus which includes both mini bus and conventional bus. The conventional bus is Passenger road motor vehicle designed to carry more than 24 persons (including the driver), and with provision to carry seated as well as standing passengers. Refers to class I and class II of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). The mini bus is a Passenger road motor vehicle designed to carry 10-23 seated or standing persons (including the driver). Refers to class A and class B of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3).</t>
+          <t>Statistics on domestic production of LDV. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B41" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C41" s="4" t="inlineStr">
         <is>
-          <t>Minerals Country Availability - cobalt, lithium, graphite, manganese</t>
+          <t>Bus Vehicle Production</t>
         </is>
       </c>
       <c r="D41" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-014</t>
+          <t>INF-VMF-007</t>
         </is>
       </c>
       <c r="E41" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F41" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G41" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H41" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>OICA</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
-          <t>Provides information on the availability of the critical raw materials required for the battery production - cobalt (Co), lithium (Li), manganese (Mn) and natural graphite (C)</t>
+          <t>Statistics on domestic production of Bus which includes both mini bus and conventional bus. The conventional bus is Passenger road motor vehicle designed to carry more than 24 persons (including the driver), and with provision to carry seated as well as standing passengers. Refers to class I and class II of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). The mini bus is a Passenger road motor vehicle designed to carry 10-23 seated or standing persons (including the driver). Refers to class A and class B of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3).</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B42" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C42" s="4" t="inlineStr">
         <is>
-          <t>Ships built by country of building, annual</t>
+          <t>Minerals Country Availability - cobalt, lithium, graphite, manganese</t>
         </is>
       </c>
       <c r="D42" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-015</t>
+          <t>INF-VMF-014</t>
         </is>
       </c>
       <c r="E42" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F42" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G42" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H42" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
-          <t>Ships built by country of building -  seagoing propelled merchant ships of 100 gross tons (GT) and above, excluding inland waterway vessels, fishing vessels, military vessels, yachts, and offshore fixed and mobile platforms and barges (with the exception of floating production, storage and offloading vessels [FSPO] and drill ships). Percentage of total all economies</t>
+          <t>Provides information on the availability of the critical raw materials required for the battery production - cobalt (Co), lithium (Li), manganese (Mn) and natural graphite (C)</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B43" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C43" s="4" t="inlineStr">
         <is>
-          <t>Heavy Truck Production</t>
+          <t>Ships built by country of building, annual</t>
         </is>
       </c>
       <c r="D43" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-016</t>
+          <t>INF-VMF-015</t>
         </is>
       </c>
       <c r="E43" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F43" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G43" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H43" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
-          <t>OICA</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
-          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. Heavy trucks are vehicles intended for the carriage of goods. Maximum authorized mass is over the limit (ranging from 3.5 to 7 tons) of light commercial vehicles. They include tractor vehicles designed for towing semi-trailers. National trade organizations make a distinction between production of completely built up (CBU) vehicles and assembly of completely knocked down (CKD) or semi-knocked down (SKD) sets when vehicle parts originate from another country.</t>
+          <t>Ships built by country of building -  seagoing propelled merchant ships of 100 gross tons (GT) and above, excluding inland waterway vessels, fishing vessels, military vessels, yachts, and offshore fixed and mobile platforms and barges (with the exception of floating production, storage and offloading vessels [FSPO] and drill ships). Percentage of total all economies</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B44" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C44" s="4" t="inlineStr">
         <is>
-          <t>Total Vehicle Production</t>
+          <t>Heavy Truck Production</t>
         </is>
       </c>
       <c r="D44" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-017</t>
+          <t>INF-VMF-016</t>
         </is>
       </c>
       <c r="E44" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F44" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G44" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H44" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>OICA</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
-          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. Total vehicles includes following vehicle types (LDV, LCV, Bus, Trucks)</t>
+          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. Heavy trucks are vehicles intended for the carriage of goods. Maximum authorized mass is over the limit (ranging from 3.5 to 7 tons) of light commercial vehicles. They include tractor vehicles designed for towing semi-trailers. National trade organizations make a distinction between production of completely built up (CBU) vehicles and assembly of completely knocked down (CKD) or semi-knocked down (SKD) sets when vehicle parts originate from another country.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B45" s="3" t="inlineStr">
         <is>
           <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C45" s="4" t="inlineStr">
         <is>
-          <t>Commercial Vehicle Production</t>
+          <t>Total Vehicle Production</t>
         </is>
       </c>
       <c r="D45" s="3" t="inlineStr">
         <is>
-          <t>INF-VMF-018</t>
+          <t>INF-VMF-017</t>
         </is>
       </c>
       <c r="E45" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F45" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G45" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H45" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>OICA</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
-          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. This includes commercial vehicles. Light commercial vehicles are motor vehicles with at least four wheels, used for the carriage of goods. Mass given in tons (metric tons) is used as a limit between light commercial vehicles and heavy trucks. This limit depends on national and professional definitions and varies between 3.5 and 7 tons.</t>
+          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. Total vehicles includes following vehicle types (LDV, LCV, Bus, Trucks)</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B46" s="3" t="inlineStr">
         <is>
-          <t>ICT Infrastructure (ICT)</t>
+          <t>Vehicle Manufacture (VMF)</t>
         </is>
       </c>
       <c r="C46" s="4" t="inlineStr">
         <is>
-          <t>Proportion of population covered by a mobile network, by technology</t>
+          <t>Commercial Vehicle Production</t>
         </is>
       </c>
       <c r="D46" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-010</t>
+          <t>INF-VMF-018</t>
         </is>
       </c>
       <c r="E46" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F46" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G46" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H46" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division</t>
+          <t>OICA</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
-          <t>Proportion of population covered by a mobile network, broken down by technology, refers to the percentage of inhabitants living within range of a mobile-cellular signal, irrespective of whether or not they are mobile phone subscribers or users. This is calculated by dividing the number of inhabitants within range of a mobile-cellular signal by the total population.</t>
+          <t>Motor vehicle production statistics, obtained from national trade organizations, OICA members or correspondents. This includes commercial vehicles. Light commercial vehicles are motor vehicles with at least four wheels, used for the carriage of goods. Mass given in tons (metric tons) is used as a limit between light commercial vehicles and heavy trucks. This limit depends on national and professional definitions and varies between 3.5 and 7 tons.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B47" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C47" s="4" t="inlineStr">
         <is>
-          <t>Internet Speed - broadband</t>
+          <t>Proportion of population covered by a mobile network, by technology</t>
         </is>
       </c>
       <c r="D47" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-002</t>
+          <t>INF-ICT-010</t>
         </is>
       </c>
       <c r="E47" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F47" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G47" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H47" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
-          <t>OOKLA</t>
+          <t>UN Statistics Division</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Speedtest Global Index compares internet speed data from around the world on a monthly basis. Data for the Index comes from the hundreds of millions of tests taken by real people using Speedtest every month. Average broadband internet speed </t>
+          <t>Proportion of population covered by a mobile network, broken down by technology, refers to the percentage of inhabitants living within range of a mobile-cellular signal, irrespective of whether or not they are mobile phone subscribers or users. This is calculated by dividing the number of inhabitants within range of a mobile-cellular signal by the total population.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B48" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C48" s="4" t="inlineStr">
         <is>
-          <t>Internet Speed - mobile</t>
+          <t>Internet Speed - broadband</t>
         </is>
       </c>
       <c r="D48" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-003</t>
+          <t>INF-ICT-002</t>
         </is>
       </c>
       <c r="E48" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F48" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G48" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H48" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>OOKLA</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The Speedtest Global Index compares internet speed data from around the world on a monthly basis. Data for the Index comes from the hundreds of millions of tests taken by real people using Speedtest every month. Average mobile internet speed </t>
+          <t xml:space="preserve">The Speedtest Global Index compares internet speed data from around the world on a monthly basis. Data for the Index comes from the hundreds of millions of tests taken by real people using Speedtest every month. Average broadband internet speed </t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B49" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C49" s="4" t="inlineStr">
         <is>
-          <t>Mobile-broadband subscriptions</t>
+          <t>Internet Speed - mobile</t>
         </is>
       </c>
       <c r="D49" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-004</t>
+          <t>INF-ICT-003</t>
         </is>
       </c>
       <c r="E49" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F49" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G49" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H49" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>OOKLA</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
-          <t>Wireless mobile broadband subscriptions are mobile subscriptions that advertise data speeds of 256 kbit/s or greater. The subscription must allow access to the Internet via HTTP and must have been used to make a data connection via Internet Protocol (IP) in the previous three months. Standard SMS and MMS messaging do not count as an active Internet data connection even if they are delivered via IP. This indicator is measured in number of subscriptions per 100 inhabitants.</t>
+          <t xml:space="preserve">The Speedtest Global Index compares internet speed data from around the world on a monthly basis. Data for the Index comes from the hundreds of millions of tests taken by real people using Speedtest every month. Average mobile internet speed </t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B50" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C50" s="4" t="inlineStr">
         <is>
-          <t>Fixed-broadband subscriptions</t>
+          <t>Mobile-broadband subscriptions</t>
         </is>
       </c>
       <c r="D50" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-009</t>
+          <t>INF-ICT-004</t>
         </is>
       </c>
       <c r="E50" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F50" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G50" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H50" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
-          <t>Fixed broadband subscriptions refers to fixed subscriptions to high-speed access to the public Internet (a TCP/IP connection), at downstream speeds equal to, or greater than, 256 kbit/s. This includes cable modem, DSL, fiber-to-the-home/building, other fixed (wired)-broadband subscriptions, satellite broadband and terrestrial fixed wireless broadband. This total is measured irrespective of the method of payment. It excludes subscriptions that have access to data communications (including the Internet) via mobile-cellular networks. It should include fixed WiMAX and any other fixed wireless technologies. It includes both residential subscriptions and subscriptions for organizations.</t>
+          <t>Wireless mobile broadband subscriptions are mobile subscriptions that advertise data speeds of 256 kbit/s or greater. The subscription must allow access to the Internet via HTTP and must have been used to make a data connection via Internet Protocol (IP) in the previous three months. Standard SMS and MMS messaging do not count as an active Internet data connection even if they are delivered via IP. This indicator is measured in number of subscriptions per 100 inhabitants.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B51" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C51" s="4" t="inlineStr">
         <is>
-          <t>Mobile Connectivity Index</t>
+          <t>Fixed-broadband subscriptions</t>
         </is>
       </c>
       <c r="D51" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-005</t>
+          <t>INF-ICT-009</t>
         </is>
       </c>
       <c r="E51" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F51" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G51" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H51" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
-          <t>GSMA Mobile Connectivity Index</t>
+          <t>UN Statistics Division</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
-          <t>A single composite indicator to measure a country's enabling environment for mobile internet adoption. Four dimensions, which are aggregated to produce the overall index score. The dimensions considered are Infrastructure (25%), Affordability (25%), Consumer Readiness (25%), Content &amp; Services (25%) Five ‘clusters’ to group countries with similar enabling environments: Leaders (score above 75) generally perform very well across all enablers and have very high levels of mobile internet penetration, Advanced (score above 65) perform well on three enablers and usually have high penetration rates, Transitioners (score above 50) perform well on at least two enablers, Emerging (score above 35) countries perform fairly well on one or two enablers but show room for improvement on others, Discoverers (score below 35) show room for improvement across all four enablers and have correspondingly low levels of mobile internet penetration)</t>
+          <t>Fixed broadband subscriptions refers to fixed subscriptions to high-speed access to the public Internet (a TCP/IP connection), at downstream speeds equal to, or greater than, 256 kbit/s. This includes cable modem, DSL, fiber-to-the-home/building, other fixed (wired)-broadband subscriptions, satellite broadband and terrestrial fixed wireless broadband. This total is measured irrespective of the method of payment. It excludes subscriptions that have access to data communications (including the Internet) via mobile-cellular networks. It should include fixed WiMAX and any other fixed wireless technologies. It includes both residential subscriptions and subscriptions for organizations.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B52" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C52" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Percentage of Individuals using the Internet </t>
+          <t>Mobile Connectivity Index</t>
         </is>
       </c>
       <c r="D52" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-006</t>
+          <t>INF-ICT-005</t>
         </is>
       </c>
       <c r="E52" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F52" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G52" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H52" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
-          <t>International Telecommunication Union (ITU)</t>
+          <t>GSMA Mobile Connectivity Index</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
-          <t>Internet users are individuals who have used the Internet (from any location) in the last 3 months. The Internet can be used via a computer, mobile phone, personal digital assistant, games machine, digital TV etc.</t>
+          <t>A single composite indicator to measure a country's enabling environment for mobile internet adoption. Four dimensions, which are aggregated to produce the overall index score. The dimensions considered are Infrastructure (25%), Affordability (25%), Consumer Readiness (25%), Content &amp; Services (25%) Five ‘clusters’ to group countries with similar enabling environments: Leaders (score above 75) generally perform very well across all enablers and have very high levels of mobile internet penetration, Advanced (score above 65) perform well on three enablers and usually have high penetration rates, Transitioners (score above 50) perform well on at least two enablers, Emerging (score above 35) countries perform fairly well on one or two enablers but show room for improvement on others, Discoverers (score below 35) show room for improvement across all four enablers and have correspondingly low levels of mobile internet penetration)</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B53" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C53" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Individuals using the Internet (from any location), by gender </t>
+          <t xml:space="preserve">Percentage of Individuals using the Internet </t>
         </is>
       </c>
       <c r="D53" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-007</t>
+          <t>INF-ICT-006</t>
         </is>
       </c>
       <c r="E53" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F53" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G53" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H53" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>International Telecommunication Union (ITU)</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
-          <t>Internet users are individuals (segregated by gender) who have used the Internet (from any location) in the last 3 months. The Internet can be used via a computer, mobile phone, personal digital assistant, games machine, digital TV etc.</t>
+          <t>Internet users are individuals who have used the Internet (from any location) in the last 3 months. The Internet can be used via a computer, mobile phone, personal digital assistant, games machine, digital TV etc.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B54" s="3" t="inlineStr">
         <is>
           <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C54" s="4" t="inlineStr">
         <is>
-          <t>Digital Readiness Index</t>
+          <t xml:space="preserve">Individuals using the Internet (from any location), by gender </t>
         </is>
       </c>
       <c r="D54" s="3" t="inlineStr">
         <is>
-          <t>INF-ICT-008</t>
+          <t>INF-ICT-007</t>
         </is>
       </c>
       <c r="E54" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F54" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G54" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H54" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
-          <t>CISCO</t>
+          <t>International Telecommunication Union (ITU)</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
-          <t>The Cisco Digital Readiness Index explores the level of digital readiness across 141 countries and seven holistic components. A country’s digital readiness score is determined by examining seven components which are standardized and summed to obtain an overall digital readiness score.</t>
+          <t>Internet users are individuals (segregated by gender) who have used the Internet (from any location) in the last 3 months. The Internet can be used via a computer, mobile phone, personal digital assistant, games machine, digital TV etc.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B55" s="3" t="inlineStr">
         <is>
-          <t>Alternative Fuel Production (AFP)</t>
+          <t>ICT Infrastructure (ICT)</t>
         </is>
       </c>
       <c r="C55" s="4" t="inlineStr">
         <is>
-          <t>Share of Railways Electrified</t>
+          <t>Digital Readiness Index</t>
         </is>
       </c>
       <c r="D55" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-002</t>
+          <t>INF-ICT-008</t>
         </is>
       </c>
       <c r="E55" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F55" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H55" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
-          <t>International Union of Railways (UIC)</t>
+          <t>CISCO</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
-          <t>Ratio of length of electrified tracks with length of railway tracks</t>
+          <t>The Cisco Digital Readiness Index explores the level of digital readiness across 141 countries and seven holistic components. A country’s digital readiness score is determined by examining seven components which are standardized and summed to obtain an overall digital readiness score.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B56" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C56" s="4" t="inlineStr">
         <is>
-          <t>Grid emission factors for electricity</t>
+          <t>Share of Railways Electrified</t>
         </is>
       </c>
       <c r="D56" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-003</t>
+          <t>INF-AFP-002</t>
         </is>
       </c>
       <c r="E56" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F56" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G56" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H56" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
-          <t>The IFI Dataset of Default Grid Factors v.2.0, Institute for Global Environmental Strategies (IGES), Florian Knobloch et al., Ember</t>
+          <t>International Union of Railways (UIC)</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The methodology for electricity-specific emission factors involves calculating the total emissions from the generation of electricity within a country and dividing that figure by the total amount of electricity produced by the country.  </t>
+          <t>Ratio of length of electrified tracks with length of railway tracks</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B57" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C57" s="4" t="inlineStr">
         <is>
-          <t>Access to electricity (% of population)</t>
+          <t>Grid emission factors for electricity</t>
         </is>
       </c>
       <c r="D57" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-005</t>
+          <t>INF-AFP-003</t>
         </is>
       </c>
       <c r="E57" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F57" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G57" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H57" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB), Tracking SDG 7</t>
+          <t>The IFI Dataset of Default Grid Factors v.2.0, Institute for Global Environmental Strategies (IGES), Florian Knobloch et al., Ember</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
-          <t>Access to electricity is the percentage of population with access to electricity. Electrification data are collected from industry, national surveys and international sources. It contains mainly data from nationally representative household surveys (including national censuses).</t>
+          <t xml:space="preserve">The methodology for electricity-specific emission factors involves calculating the total emissions from the generation of electricity within a country and dividing that figure by the total amount of electricity produced by the country.  </t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B58" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C58" s="4" t="inlineStr">
         <is>
-          <t>Total Biofuel Production</t>
+          <t>Access to electricity (% of population)</t>
         </is>
       </c>
       <c r="D58" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-006</t>
+          <t>INF-AFP-005</t>
         </is>
       </c>
       <c r="E58" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F58" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G58" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H58" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
-          <t>BP</t>
+          <t>World Bank (WB), Tracking SDG 7</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
-          <t>Biofuels can be classified into two categories: primary and secondary biofuels. The primary biofuels are directly produced from burning woody or cellulosic plant material and dry animal waste. The secondary biofuels can be classified into three generations that are each indirectly generated from plant and animal material. In production volume by type of biofuel. This indicator gives the total volume of biofuels.</t>
+          <t>Access to electricity is the percentage of population with access to electricity. Electrification data are collected from industry, national surveys and international sources. It contains mainly data from nationally representative household surveys (including national censuses).</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B59" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C59" s="4" t="inlineStr">
         <is>
-          <t>Biodiesel Production</t>
+          <t>Total Biofuel Production</t>
         </is>
       </c>
       <c r="D59" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-007</t>
+          <t>INF-AFP-006</t>
         </is>
       </c>
       <c r="E59" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F59" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G59" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H59" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division</t>
+          <t>BP</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Biodiesel is manufactured from vegetable oils, animal fats, or recycled restaurant grease for use in diesel vehicles or any equipment that operates on diesel fuel. </t>
+          <t>Biofuels can be classified into two categories: primary and secondary biofuels. The primary biofuels are directly produced from burning woody or cellulosic plant material and dry animal waste. The secondary biofuels can be classified into three generations that are each indirectly generated from plant and animal material. In production volume by type of biofuel. This indicator gives the total volume of biofuels.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B60" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C60" s="4" t="inlineStr">
         <is>
-          <t>Ethanol Production</t>
+          <t>Biodiesel Production</t>
         </is>
       </c>
       <c r="D60" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-008</t>
+          <t>INF-AFP-007</t>
         </is>
       </c>
       <c r="E60" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F60" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G60" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H60" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>UN Statistics Division</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
-          <t>Fuel ethanol feedstocks include grains and crops with high starch and sugar content such as corn, sorghum, barley, sugar cane, and sugar beets. Ethanol can also be made from grasses, trees, and agricultural and forestry residues such as corn cobs and stocks, rice straw, sawdust, and wood chips. Ethanol is made from these feedstocks in several ways.</t>
+          <t xml:space="preserve">Biodiesel is manufactured from vegetable oils, animal fats, or recycled restaurant grease for use in diesel vehicles or any equipment that operates on diesel fuel. </t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B61" s="3" t="inlineStr">
         <is>
           <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C61" s="4" t="inlineStr">
         <is>
-          <t>Share of electricity comes from fossil fuels</t>
+          <t>Ethanol Production</t>
         </is>
       </c>
       <c r="D61" s="3" t="inlineStr">
         <is>
-          <t>INF-AFP-009</t>
+          <t>INF-AFP-008</t>
         </is>
       </c>
       <c r="E61" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F61" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G61" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H61" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
-          <t>Our World in Data</t>
+          <t>UN Statistics Division</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
-          <t>Share of electricity comes from fossil fuels. Estimated using absolute electricity production by source to the share in the mix by dividing each by the total electricity production.</t>
+          <t>Fuel ethanol feedstocks include grains and crops with high starch and sugar content such as corn, sorghum, barley, sugar cane, and sugar beets. Ethanol can also be made from grasses, trees, and agricultural and forestry residues such as corn cobs and stocks, rice straw, sawdust, and wood chips. Ethanol is made from these feedstocks in several ways.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B62" s="3" t="inlineStr">
         <is>
-          <t>Conventional Fuel Producing Infrastructure (CFP)</t>
+          <t>Alternative Fuel Production (AFP)</t>
         </is>
       </c>
       <c r="C62" s="4" t="inlineStr">
         <is>
-          <t>Refinery Statistics (Total refinery output)</t>
+          <t>Share of electricity comes from fossil fuels</t>
         </is>
       </c>
       <c r="D62" s="3" t="inlineStr">
         <is>
-          <t>INF-CFP-001</t>
+          <t>INF-AFP-009</t>
         </is>
       </c>
       <c r="E62" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F62" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G62" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H62" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, BP</t>
+          <t>Our World in Data</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
-          <t>Refining and petrochemicals operations transform crude oil and natural gas into finished products or intermediates. The total refinery output is considered in this indicator.</t>
+          <t>Share of electricity comes from fossil fuels. Estimated using absolute electricity production by source to the share in the mix by dividing each by the total electricity production.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="3" t="inlineStr">
         <is>
           <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B63" s="3" t="inlineStr">
         <is>
           <t>Conventional Fuel Producing Infrastructure (CFP)</t>
         </is>
       </c>
       <c r="C63" s="4" t="inlineStr">
         <is>
-          <t>Oil Production</t>
+          <t>Refinery Statistics (Total refinery output)</t>
         </is>
       </c>
       <c r="D63" s="3" t="inlineStr">
         <is>
-          <t>INF-CFP-003</t>
+          <t>INF-CFP-001</t>
         </is>
       </c>
       <c r="E63" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F63" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G63" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H63" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
-          <t>BP</t>
+          <t>UN Statistics Division, BP</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Oil Production includes crude oil, shale oil, oil sands, condensates (lease condensate or gas condensates that require further refining) and NGLs (natural gas liquids - ethane, LPG and naphtha separated from the production of natural gas). </t>
+          <t>Refining and petrochemicals operations transform crude oil and natural gas into finished products or intermediates. The total refinery output is considered in this indicator.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
+          <t>INFRASTRUCTURE (INF)</t>
         </is>
       </c>
       <c r="B64" s="3" t="inlineStr">
         <is>
-          <t>Passenger Activity Transit (PAT)</t>
+          <t>Conventional Fuel Producing Infrastructure (CFP)</t>
         </is>
       </c>
       <c r="C64" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - Railways</t>
+          <t>Oil Production</t>
         </is>
       </c>
       <c r="D64" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-001</t>
+          <t>INF-CFP-003</t>
         </is>
       </c>
       <c r="E64" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F64" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G64" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H64" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF, International Union of Railways (UIC), World Bank (WB), Country Official Statistics</t>
+          <t>BP</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. railways over one kilometre.</t>
+          <t xml:space="preserve">Oil Production includes crude oil, shale oil, oil sands, condensates (lease condensate or gas condensates that require further refining) and NGLs (natural gas liquids - ethane, LPG and naphtha separated from the production of natural gas). </t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B65" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C65" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Railways</t>
+          <t>Passengers Kilometer Travel - Railways</t>
         </is>
       </c>
       <c r="D65" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-018</t>
+          <t>TAS-PAT-001</t>
         </is>
       </c>
       <c r="E65" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F65" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G65" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H65" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF, International Union of Railways (UIC), World Bank (WB), Country Official Statistics</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported via rail</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. railways over one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B66" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C66" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Urban rail</t>
+          <t>Passengers transported - Railways</t>
         </is>
       </c>
       <c r="D66" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-019</t>
+          <t>TAS-PAT-018</t>
         </is>
       </c>
       <c r="E66" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F66" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G66" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H66" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I66" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J66" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported via urban rail</t>
+          <t>Total number of passengers transported via rail</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B67" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C67" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - Waterways/shipping</t>
+          <t>Passengers transported - Urban rail</t>
         </is>
       </c>
       <c r="D67" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-002</t>
+          <t>TAS-PAT-019</t>
         </is>
       </c>
       <c r="E67" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F67" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G67" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H67" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I67" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J67" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. Waterways/shipping over one kilometre.</t>
+          <t>Total number of passengers transported via urban rail</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B68" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C68" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Waterways/shipping</t>
+          <t>Passengers Kilometer Travel - Waterways/shipping</t>
         </is>
       </c>
       <c r="D68" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-020</t>
+          <t>TAS-PAT-002</t>
         </is>
       </c>
       <c r="E68" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F68" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G68" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H68" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I68" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J68" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported via waterways</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. Waterways/shipping over one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B69" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C69" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - Domestic Aviation</t>
+          <t>Passengers transported - Waterways/shipping</t>
         </is>
       </c>
       <c r="D69" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-003</t>
+          <t>TAS-PAT-020</t>
         </is>
       </c>
       <c r="E69" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F69" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G69" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H69" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I69" s="4" t="inlineStr">
         <is>
-          <t>International Council on Clean Transportation (ICCT)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J69" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. aviation over one kilometre. Only revenue passenger kilometers is considered here.</t>
+          <t>Total number of passengers transported via waterways</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B70" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C70" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Aviation</t>
+          <t>Passengers Kilometer Travel - Domestic Aviation</t>
         </is>
       </c>
       <c r="D70" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-021</t>
+          <t>TAS-PAT-003</t>
         </is>
       </c>
       <c r="E70" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F70" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G70" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H70" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>International Council on Clean Transportation (ICCT)</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported via aviation</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. aviation over one kilometre. Only revenue passenger kilometers is considered here.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B71" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C71" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - Bus</t>
+          <t>Passengers transported - Aviation</t>
         </is>
       </c>
       <c r="D71" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-004</t>
+          <t>TAS-PAT-021</t>
         </is>
       </c>
       <c r="E71" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F71" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G71" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H71" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I71" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J71" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. bus over one kilometre.</t>
+          <t>Total number of passengers transported via aviation</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B72" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C72" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Road</t>
+          <t>Passengers Kilometer Travel - Bus</t>
         </is>
       </c>
       <c r="D72" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-022</t>
+          <t>TAS-PAT-004</t>
         </is>
       </c>
       <c r="E72" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F72" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G72" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H72" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I72" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J72" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported via road</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. bus over one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B73" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C73" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - HSR</t>
+          <t>Passengers transported - Road</t>
         </is>
       </c>
       <c r="D73" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-005</t>
+          <t>TAS-PAT-022</t>
         </is>
       </c>
       <c r="E73" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F73" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G73" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H73" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>International Union of Railways (UIC)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. high speed rail over one kilometre.</t>
+          <t>Total number of passengers transported via road</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B74" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C74" s="4" t="inlineStr">
         <is>
-          <t>Air transport, carrier departures</t>
+          <t>Passengers Kilometer Travel - HSR</t>
         </is>
       </c>
       <c r="D74" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-011</t>
+          <t>TAS-PAT-005</t>
         </is>
       </c>
       <c r="E74" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F74" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G74" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H74" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I74" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>International Union of Railways (UIC)</t>
         </is>
       </c>
       <c r="J74" s="4" t="inlineStr">
         <is>
-          <t>Registered carrier departures worldwide are domestic take-offs and take-offs abroad of air carriers registered in the country.</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. high speed rail over one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B75" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C75" s="4" t="inlineStr">
         <is>
-          <t>Aviation International Passenger Kilometers</t>
+          <t>Air transport, carrier departures</t>
         </is>
       </c>
       <c r="D75" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-013</t>
+          <t>TAS-PAT-011</t>
         </is>
       </c>
       <c r="E75" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F75" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G75" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H75" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I75" s="4" t="inlineStr">
         <is>
-          <t>International Council on Clean Transportation (ICCT)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J75" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. international aviation over one kilometre. Only revenue passenger kilometers is considered here.</t>
+          <t>Registered carrier departures worldwide are domestic take-offs and take-offs abroad of air carriers registered in the country.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B76" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aviation Trips per capita </t>
+          <t>Aviation International Passenger Kilometers</t>
         </is>
       </c>
       <c r="D76" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-015</t>
+          <t>TAS-PAT-013</t>
         </is>
       </c>
       <c r="E76" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F76" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G76" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H76" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I76" s="4" t="inlineStr">
         <is>
-          <t>Estimated using World Bank data, Airbus</t>
+          <t>International Council on Clean Transportation (ICCT)</t>
         </is>
       </c>
       <c r="J76" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Aviation Trips per capita indicator is estimated using passenger trips i.e. Passengers originating from respective country and population. </t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. international aviation over one kilometre. Only revenue passenger kilometers is considered here.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B77" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C77" s="4" t="inlineStr">
         <is>
-          <t>Aviation Trips per capita  -2030 Forecast (BAU)</t>
+          <t xml:space="preserve">Aviation Trips per capita </t>
         </is>
       </c>
       <c r="D77" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-016</t>
+          <t>TAS-PAT-015</t>
         </is>
       </c>
       <c r="E77" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F77" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G77" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H77" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I77" s="4" t="inlineStr">
         <is>
-          <t>Airbus</t>
+          <t>Estimated using World Bank data, Airbus</t>
         </is>
       </c>
       <c r="J77" s="4" t="inlineStr">
         <is>
-          <t>Aviation Trips per capita indicator is estimated using passenger trips i.e. Passengers originating from respective country and population. It includes projections with existing policies.</t>
+          <t xml:space="preserve">Aviation Trips per capita indicator is estimated using passenger trips i.e. Passengers originating from respective country and population. </t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B78" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C78" s="4" t="inlineStr">
         <is>
-          <t>Aviation Total Passenger Kilometers</t>
+          <t>Aviation Trips per capita  -2030 Forecast (BAU)</t>
         </is>
       </c>
       <c r="D78" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAT-017</t>
+          <t>TAS-PAT-016</t>
         </is>
       </c>
       <c r="E78" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F78" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G78" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H78" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I78" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics, International Council on Clean Transportation (ICCT), UN Statistics Division, ITF</t>
+          <t>Airbus</t>
         </is>
       </c>
       <c r="J78" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. aviation over one kilometre. It includes both domestic and international.</t>
+          <t>Aviation Trips per capita indicator is estimated using passenger trips i.e. Passengers originating from respective country and population. It includes projections with existing policies.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B79" s="3" t="inlineStr">
         <is>
-          <t>Passenger Activity General (PAG)</t>
+          <t>Passenger Activity Transit (PAT)</t>
         </is>
       </c>
       <c r="C79" s="4" t="inlineStr">
         <is>
-          <t>Total Passenger Kilometer Travel (Domestic+International)</t>
+          <t>Aviation Total Passenger Kilometers</t>
         </is>
       </c>
       <c r="D79" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-011</t>
+          <t>TAS-PAT-017</t>
         </is>
       </c>
       <c r="E79" s="3" t="inlineStr">
         <is>
           <t>National, International</t>
         </is>
       </c>
       <c r="F79" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G79" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H79" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I79" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics, International Council on Clean Transportation (ICCT), UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J79" s="4" t="inlineStr">
         <is>
-          <t>Total number of passenger kilometer travel by all modes combined. Data considers domestic and international activity.</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. aviation over one kilometre. It includes both domestic and international.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B80" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C80" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Total</t>
+          <t>Total Passenger Kilometer Travel (Domestic+International)</t>
         </is>
       </c>
       <c r="D80" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-015</t>
+          <t>TAS-PAG-011</t>
         </is>
       </c>
       <c r="E80" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F80" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G80" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H80" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I80" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J80" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported by all modes combined</t>
+          <t>Total number of passenger kilometer travel by all modes combined. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B81" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C81" s="4" t="inlineStr">
         <is>
-          <t>Total Passenger Kilometer Travel/Capita (Domestic+International)</t>
+          <t>Passengers transported - Total</t>
         </is>
       </c>
       <c r="D81" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-012</t>
+          <t>TAS-PAG-015</t>
         </is>
       </c>
       <c r="E81" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F81" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G81" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H81" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I81" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J81" s="4" t="inlineStr">
         <is>
-          <t>Passenger-kilometre travel per capita i.e. pkm per population i.e. ratio of TAS-PAG-001 &amp; SEC-DEV-001. Data considers domestic and international activity.</t>
+          <t>Total number of passengers transported by all modes combined</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B82" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C82" s="4" t="inlineStr">
         <is>
-          <t>Total Passenger Kilometer Travel/GDP (Domestic+International)</t>
+          <t>Total Passenger Kilometer Travel/Capita (Domestic+International)</t>
         </is>
       </c>
       <c r="D82" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-013</t>
+          <t>TAS-PAG-012</t>
         </is>
       </c>
       <c r="E82" s="3" t="inlineStr">
         <is>
           <t>National, International</t>
         </is>
       </c>
       <c r="F82" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G82" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H82" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I82" s="4" t="inlineStr">
         <is>
           <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J82" s="4" t="inlineStr">
         <is>
-          <t>Passenger-kilometre travel per capita i.e. pkm per GDP i.e. ratio of TAS-PAG-001 &amp; SEC-SEG-001. Data considers domestic and international activity.</t>
+          <t>Passenger-kilometre travel per capita i.e. pkm per population i.e. ratio of TAS-PAG-001 &amp; SEC-DEV-001. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B83" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C83" s="4" t="inlineStr">
         <is>
-          <t>Total Passenger Kilometer Travel Mode Share (Domestic+International)</t>
+          <t>Total Passenger Kilometer Travel/GDP (Domestic+International)</t>
         </is>
       </c>
       <c r="D83" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-014</t>
+          <t>TAS-PAG-013</t>
         </is>
       </c>
       <c r="E83" s="3" t="inlineStr">
         <is>
           <t>National, International</t>
         </is>
       </c>
       <c r="F83" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G83" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H83" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I83" s="4" t="inlineStr">
         <is>
           <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J83" s="4" t="inlineStr">
         <is>
-          <t>The indicator measures the share of different transport modes in total inland passenger transport performance. Data considers domestic and international activity.</t>
+          <t>Passenger-kilometre travel per capita i.e. pkm per GDP i.e. ratio of TAS-PAG-001 &amp; SEC-SEG-001. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B84" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C84" s="4" t="inlineStr">
         <is>
-          <t>Passengers Kilometer Travel - Roads</t>
+          <t>Total Passenger Kilometer Travel Mode Share (Domestic+International)</t>
         </is>
       </c>
       <c r="D84" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-005</t>
+          <t>TAS-PAG-014</t>
         </is>
       </c>
       <c r="E84" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F84" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G84" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H84" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I84" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF, World Bank (WB), Country Official Statistics</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J84" s="4" t="inlineStr">
         <is>
-          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. roads over one kilometre.</t>
+          <t>The indicator measures the share of different transport modes in total inland passenger transport performance. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B85" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C85" s="4" t="inlineStr">
         <is>
-          <t>Land Transport Passenger Kilometers Travel</t>
+          <t>Passengers Kilometer Travel - Roads</t>
         </is>
       </c>
       <c r="D85" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-010</t>
+          <t>TAS-PAG-005</t>
         </is>
       </c>
       <c r="E85" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F85" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G85" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H85" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I85" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF, World Bank (WB), Country Official Statistics</t>
         </is>
       </c>
       <c r="J85" s="4" t="inlineStr">
         <is>
-          <t>The modes considered are road and railways. We consider transport of one passenger by road and railways mode over one kilometre</t>
+          <t>A passenger-kilometre, abbreviated as pkm, is the unit of measurement representing the transport of one passenger by a defined mode of transport i.e. roads over one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B86" s="3" t="inlineStr">
         <is>
           <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C86" s="4" t="inlineStr">
         <is>
-          <t>Passengers transported - Total inland</t>
+          <t>Land Transport Passenger Kilometers Travel</t>
         </is>
       </c>
       <c r="D86" s="3" t="inlineStr">
         <is>
-          <t>TAS-PAG-016</t>
+          <t>TAS-PAG-010</t>
         </is>
       </c>
       <c r="E86" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F86" s="3" t="inlineStr">
         <is>
           <t>Rail, Road</t>
         </is>
       </c>
       <c r="G86" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H86" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I86" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J86" s="4" t="inlineStr">
         <is>
-          <t>Total number of passengers transported by all road and rail combined</t>
+          <t>The modes considered are road and railways. We consider transport of one passenger by road and railways mode over one kilometre</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B87" s="3" t="inlineStr">
         <is>
-          <t>Freight Activity (FRA)</t>
+          <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C87" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km (Total) (Domestic+International)</t>
+          <t>Passengers transported - Total inland</t>
         </is>
       </c>
       <c r="D87" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-022</t>
+          <t>TAS-PAG-016</t>
         </is>
       </c>
       <c r="E87" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F87" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G87" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H87" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I87" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J87" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by a given transport mode (road, rail, air, sea, inland waterways, pipeline etc.) over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
+          <t>Total number of passengers transported by all road and rail combined</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B88" s="3" t="inlineStr">
         <is>
-          <t>Freight Activity (FRA)</t>
+          <t>Passenger Activity General (PAG)</t>
         </is>
       </c>
       <c r="C88" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Total</t>
+          <t>Tourism arrivals</t>
         </is>
       </c>
       <c r="D88" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-026</t>
+          <t>TAS-PAG-017</t>
         </is>
       </c>
       <c r="E88" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F88" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G88" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H88" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I88" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Tourism</t>
         </is>
       </c>
       <c r="J88" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by all modes combined</t>
+          <t>Total international arrivals of non-resident visitor, disaggregated by mode of transport of the trip</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B89" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C89" s="4" t="inlineStr">
         <is>
-          <t>Freight tonne-km/GDP (Domestic+International)</t>
+          <t>Freight Transport - Tonne-km (Total) (Domestic+International)</t>
         </is>
       </c>
       <c r="D89" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-023</t>
+          <t>TAS-FRA-022</t>
         </is>
       </c>
       <c r="E89" s="3" t="inlineStr">
         <is>
           <t>National, International</t>
         </is>
       </c>
       <c r="F89" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I89" s="4" t="inlineStr">
         <is>
           <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J89" s="4" t="inlineStr">
         <is>
-          <t>It is the ratio of tonne-kilometre and GDP i.e. TAS-FRA-001 &amp;  SEC-SEG-001. Data considers domestic and international activity.</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by a given transport mode (road, rail, air, sea, inland waterways, pipeline etc.) over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B90" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C90" s="4" t="inlineStr">
         <is>
-          <t>Freight tonne-km/capita (Domestic+International)</t>
+          <t>Freight tonnes transported - Total</t>
         </is>
       </c>
       <c r="D90" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-024</t>
+          <t>TAS-FRA-026</t>
         </is>
       </c>
       <c r="E90" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F90" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G90" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H90" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I90" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J90" s="4" t="inlineStr">
         <is>
-          <t>It is the ratio of tonne-kilometre and population i.e. TAS-FRA-001 &amp; SEC-DEV-001. Data considers domestic and international activity.</t>
+          <t>Total quantity of freight transported by all modes combined</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B91" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C91" s="4" t="inlineStr">
         <is>
-          <t>Total Freight Kilometer Travel Mode Share (Domestic+International)</t>
+          <t>Freight tonne-km/GDP (Domestic+International)</t>
         </is>
       </c>
       <c r="D91" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-025</t>
+          <t>TAS-FRA-023</t>
         </is>
       </c>
       <c r="E91" s="3" t="inlineStr">
         <is>
           <t>National, International</t>
         </is>
       </c>
       <c r="F91" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G91" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H91" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I91" s="4" t="inlineStr">
         <is>
           <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J91" s="4" t="inlineStr">
         <is>
-          <t>The indicator measures the share of different transport modes in total freight transport performance</t>
+          <t>It is the ratio of tonne-kilometre and GDP i.e. TAS-FRA-001 &amp;  SEC-SEG-001. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B92" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C92" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Roads</t>
+          <t>Freight tonne-km/capita (Domestic+International)</t>
         </is>
       </c>
       <c r="D92" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-004</t>
+          <t>TAS-FRA-024</t>
         </is>
       </c>
       <c r="E92" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F92" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G92" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H92" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I92" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J92" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by roads over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
+          <t>It is the ratio of tonne-kilometre and population i.e. TAS-FRA-001 &amp; SEC-DEV-001. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B93" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C93" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Road</t>
+          <t>Total Freight Kilometer Travel Mode Share (Domestic+International)</t>
         </is>
       </c>
       <c r="D93" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-027</t>
+          <t>TAS-FRA-025</t>
         </is>
       </c>
       <c r="E93" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F93" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G93" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H93" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I93" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J93" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by road</t>
+          <t>The indicator measures the share of different transport modes in total freight transport performance</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B94" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C94" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Railways</t>
+          <t>Freight Transport - Tonne-km for Roads</t>
         </is>
       </c>
       <c r="D94" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-005</t>
+          <t>TAS-FRA-004</t>
         </is>
       </c>
       <c r="E94" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F94" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G94" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H94" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I94" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF, International Union of Railways (UIC), Country Official Statistics</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by railways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by roads over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B95" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C95" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Railways</t>
+          <t>Freight tonnes transported - Road</t>
         </is>
       </c>
       <c r="D95" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-028</t>
+          <t>TAS-FRA-027</t>
         </is>
       </c>
       <c r="E95" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F95" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G95" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H95" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I95" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J95" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by rail</t>
+          <t>Total quantity of freight transported by road</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B96" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C96" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Waterways/shipping (Domestic)</t>
+          <t>Freight Transport - Tonne-km for Railways</t>
         </is>
       </c>
       <c r="D96" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-006</t>
+          <t>TAS-FRA-005</t>
         </is>
       </c>
       <c r="E96" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F96" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G96" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H96" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I96" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Statistics Division, ITF, International Union of Railways (UIC), Country Official Statistics</t>
         </is>
       </c>
       <c r="J96" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by railways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B97" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C97" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Waterways/shipping (Domestic+International)</t>
+          <t>Freight tonnes transported - Railways</t>
         </is>
       </c>
       <c r="D97" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-019</t>
+          <t>TAS-FRA-028</t>
         </is>
       </c>
       <c r="E97" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F97" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G97" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H97" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I97" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J97" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
+          <t>Total quantity of freight transported by rail</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B98" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C98" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Shipping</t>
+          <t>Freight Transport - Tonne-km for Waterways/shipping (Domestic)</t>
         </is>
       </c>
       <c r="D98" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-029</t>
+          <t>TAS-FRA-006</t>
         </is>
       </c>
       <c r="E98" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F98" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G98" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H98" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I98" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J98" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by Shipping</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B99" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C99" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Aviation (Domestic)</t>
+          <t>Freight Transport - Tonne-km for Waterways/shipping (Domestic+International)</t>
         </is>
       </c>
       <c r="D99" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-007</t>
+          <t>TAS-FRA-019</t>
         </is>
       </c>
       <c r="E99" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F99" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G99" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H99" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I99" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB), Country Official Statistics</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J99" s="4" t="inlineStr">
         <is>
-          <t>Domestic tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by a given transport mode (road, rail, air, sea, inland waterways, pipeline etc.) over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B100" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C100" s="4" t="inlineStr">
         <is>
-          <t>Freight Transport - Tonne-km for Aviation (Domestic+International)</t>
+          <t>Freight tonnes transported - Shipping</t>
         </is>
       </c>
       <c r="D100" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-020</t>
+          <t>TAS-FRA-029</t>
         </is>
       </c>
       <c r="E100" s="3" t="inlineStr">
         <is>
-          <t>National, International</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F100" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G100" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H100" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I100" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, ITF</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J100" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
+          <t>Total quantity of freight transported by Shipping</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B101" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C101" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Aviation</t>
+          <t>Freight Transport - Tonne-km for Aviation (Domestic)</t>
         </is>
       </c>
       <c r="D101" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-030</t>
+          <t>TAS-FRA-007</t>
         </is>
       </c>
       <c r="E101" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F101" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G101" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H101" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I101" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Bank (WB), Country Official Statistics</t>
         </is>
       </c>
       <c r="J101" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by aviation</t>
+          <t>Domestic tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by a given transport mode (road, rail, air, sea, inland waterways, pipeline etc.) over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B102" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C102" s="4" t="inlineStr">
         <is>
-          <t>Port call and performance statistics</t>
+          <t>Freight Transport - Tonne-km for Aviation (Domestic+International)</t>
         </is>
       </c>
       <c r="D102" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-016</t>
+          <t>TAS-FRA-020</t>
         </is>
       </c>
       <c r="E102" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>National, International</t>
         </is>
       </c>
       <c r="F102" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G102" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H102" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I102" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>UN Statistics Division, ITF</t>
         </is>
       </c>
       <c r="J102" s="4" t="inlineStr">
         <is>
-          <t>Port call and performance statistics: It includes several indicators like - Median time in port (days), Average age of vessels,  Average size (GT) of vessels, Maximum size (GT) of vessels, Average cargo carrying capacity (dwt) per vessel, Maximum cargo carrying capacity (dwt) of vessels, Average container carrying capacity (TEU) per container ship, Maximum container carrying capacity (TEU) of container ships</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by shipping/inland waterways over a distance of one kilometre. Only the distance on the national territory of the reporting country is taken into account for national, international and transit transport. Data considers domestic and international activity.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B103" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C103" s="4" t="inlineStr">
         <is>
-          <t>Container port traffic (TEU)</t>
+          <t>Freight tonnes transported - Aviation</t>
         </is>
       </c>
       <c r="D103" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-017</t>
+          <t>TAS-FRA-030</t>
         </is>
       </c>
       <c r="E103" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F103" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G103" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H103" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I103" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J103" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Port container traffic measures the flow of containers from land to sea transport modes, and vice versa, in twenty-foot equivalent units (TEUs), a standard-size container. Data refer to coastal shipping as well as international journeys. Transhipment traffic is counted as two lifts at the intermediate port (once to off-load and again as an outbound lift) and includes empty units.  </t>
+          <t>Total quantity of freight transported by aviation</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B104" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C104" s="4" t="inlineStr">
         <is>
-          <t>Land Transport Freight Kilometers Travel</t>
+          <t>Port call and performance statistics</t>
         </is>
       </c>
       <c r="D104" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-018</t>
+          <t>TAS-FRA-016</t>
         </is>
       </c>
       <c r="E104" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F104" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G104" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H104" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J104" s="4" t="inlineStr">
         <is>
-          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by road and railways over a distance of one kilometre.</t>
+          <t>Port call and performance statistics: It includes several indicators like - Median time in port (days), Average age of vessels,  Average size (GT) of vessels, Maximum size (GT) of vessels, Average cargo carrying capacity (dwt) per vessel, Maximum cargo carrying capacity (dwt) of vessels, Average container carrying capacity (TEU) per container ship, Maximum container carrying capacity (TEU) of container ships</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B105" s="3" t="inlineStr">
         <is>
           <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C105" s="4" t="inlineStr">
         <is>
-          <t>Freight tonnes transported - Total inland</t>
+          <t>Container port traffic (TEU)</t>
         </is>
       </c>
       <c r="D105" s="3" t="inlineStr">
         <is>
-          <t>TAS-FRA-031</t>
+          <t>TAS-FRA-017</t>
         </is>
       </c>
       <c r="E105" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F105" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G105" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H105" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J105" s="4" t="inlineStr">
         <is>
-          <t>Total quantity of freight transported by road and rail combined</t>
+          <t xml:space="preserve">Port container traffic measures the flow of containers from land to sea transport modes, and vice versa, in twenty-foot equivalent units (TEUs), a standard-size container. Data refer to coastal shipping as well as international journeys. Transhipment traffic is counted as two lifts at the intermediate port (once to off-load and again as an outbound lift) and includes empty units.  </t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B106" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Parc (VEP)</t>
+          <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C106" s="4" t="inlineStr">
         <is>
-          <t>Motorised Two Wheeler Sales</t>
+          <t>Land Transport Freight Kilometers Travel</t>
         </is>
       </c>
       <c r="D106" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-001</t>
+          <t>TAS-FRA-018</t>
         </is>
       </c>
       <c r="E106" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F106" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G106" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H106" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I106" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J106" s="4" t="inlineStr">
         <is>
-          <t>Sales data for Motorised two-wheelers.  i.e. a two-wheeler motor vehicle not exceeding 400 kg of unladen weight, including vehicles with a cylinder capacity of 50 cc or above. It includes mopeds, motorcycles, scooters. We exclude electric two wheelers in this statistics.</t>
+          <t>A tonne-kilometre, is a unit of measure of freight transport which represents the transport of one tonne of goods (including packaging and tare weights of intermodal transport units) by road and railways over a distance of one kilometre.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B107" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Parc (VEP)</t>
+          <t>Freight Activity (FRA)</t>
         </is>
       </c>
       <c r="C107" s="4" t="inlineStr">
         <is>
-          <t>Motorised Three Wheeler Sales</t>
+          <t>Freight tonnes transported - Total inland</t>
         </is>
       </c>
       <c r="D107" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-003</t>
+          <t>TAS-FRA-031</t>
         </is>
       </c>
       <c r="E107" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F107" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G107" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H107" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I107" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
-          <t>Sales data for Motorised three-wheelers. A motorised three-wheeler is a vehicle with three wheels powered by LPG, gasoline, diesel and/or electric. A three-wheeled motor vehicle which includes two-wheelers fitted with extended chassis to increase capacity and includes auto rickshaws, tuks tuks, tricycle etc.</t>
+          <t>Total quantity of freight transported by road and rail combined</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B108" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C108" s="4" t="inlineStr">
         <is>
-          <t>LDV Sales</t>
+          <t>Motorised Two Wheeler Sales</t>
         </is>
       </c>
       <c r="D108" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-005</t>
+          <t>TAS-VEP-001</t>
         </is>
       </c>
       <c r="E108" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F108" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G108" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H108" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I108" s="4" t="inlineStr">
         <is>
-          <t>OICA, Carsalesbase</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J108" s="4" t="inlineStr">
         <is>
-          <t>Sales data for LDV. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
+          <t>Sales data for Motorised two-wheelers.  i.e. a two-wheeler motor vehicle not exceeding 400 kg of unladen weight, including vehicles with a cylinder capacity of 50 cc or above. It includes mopeds, motorcycles, scooters. We exclude electric two wheelers in this statistics.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B109" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C109" s="4" t="inlineStr">
         <is>
-          <t>Total Vehicle sales (motorised)</t>
+          <t>Motorised Three Wheeler Sales</t>
         </is>
       </c>
       <c r="D109" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-012</t>
+          <t>TAS-VEP-003</t>
         </is>
       </c>
       <c r="E109" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F109" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G109" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H109" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I109" s="4" t="inlineStr">
         <is>
-          <t>OICA, Country Official Statistics</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J109" s="4" t="inlineStr">
         <is>
-          <t>Sales data for all vehicle type combined</t>
+          <t>Sales data for Motorised three-wheelers. A motorised three-wheeler is a vehicle with three wheels powered by LPG, gasoline, diesel and/or electric. A three-wheeled motor vehicle which includes two-wheelers fitted with extended chassis to increase capacity and includes auto rickshaws, tuks tuks, tricycle etc.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B110" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C110" s="4" t="inlineStr">
         <is>
-          <t>Commercial Vehicle Sales (motorised)</t>
+          <t>LDV Sales</t>
         </is>
       </c>
       <c r="D110" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-014</t>
+          <t>TAS-VEP-005</t>
         </is>
       </c>
       <c r="E110" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F110" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G110" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H110" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I110" s="4" t="inlineStr">
         <is>
-          <t>OICA</t>
+          <t>OICA, Carsalesbase</t>
         </is>
       </c>
       <c r="J110" s="4" t="inlineStr">
         <is>
-          <t>Sales data for all freight modes combined</t>
+          <t>Sales data for LDV. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B111" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C111" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration (Motorised 2W)</t>
+          <t>Total Vehicle sales (motorised)</t>
         </is>
       </c>
       <c r="D111" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-015</t>
+          <t>TAS-VEP-012</t>
         </is>
       </c>
       <c r="E111" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F111" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G111" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H111" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I111" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>OICA, Country Official Statistics</t>
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. two wheelers on road. Two wheelers i.e. a two-wheeler motor vehicle not exceeding 400 kg of unladen weight, including vehicles with a cylinder capacity of 50 cc or above. It includes mopeds, motorcycles, scooters. We exclude electric two wheelers in this statistics.</t>
+          <t>Sales data for all vehicle type combined</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B112" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C112" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration (Motorised 3W)</t>
+          <t>Commercial Vehicle Sales (motorised)</t>
         </is>
       </c>
       <c r="D112" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-016</t>
+          <t>TAS-VEP-014</t>
         </is>
       </c>
       <c r="E112" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F112" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G112" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H112" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I112" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>OICA</t>
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. three wheelers on road.  A motorised three-wheeler is a vehicle with three wheels powered by LPG, gasoline, diesel and/or electric. A three-wheeled motor vehicle which includes two-wheelers fitted with extended chassis to increase capacity and includes auto rickshaws, tuks tuks, tricycle etc.</t>
+          <t>Sales data for all freight modes combined</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B113" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C113" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration (LDV)</t>
+          <t>Vehicle registration (Motorised 2W)</t>
         </is>
       </c>
       <c r="D113" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-017</t>
+          <t>TAS-VEP-015</t>
         </is>
       </c>
       <c r="E113" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F113" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G113" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H113" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I113" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J113" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. LDVs on road. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
+          <t>We report cumulative number of vehicle registrations i.e. two wheelers on road. Two wheelers i.e. a two-wheeler motor vehicle not exceeding 400 kg of unladen weight, including vehicles with a cylinder capacity of 50 cc or above. It includes mopeds, motorcycles, scooters. We exclude electric two wheelers in this statistics.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B114" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C114" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration (Bus)</t>
+          <t>Vehicle registration (Motorised 3W)</t>
         </is>
       </c>
       <c r="D114" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-018</t>
+          <t>TAS-VEP-016</t>
         </is>
       </c>
       <c r="E114" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F114" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G114" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H114" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I114" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J114" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Bus on road.  Statistics on domestic production of  Bus which includes both mini bus and conventional bus. The conventional bus is Passenger road motor vehicle designed to carry more than 24 persons (including the driver), and with provision to carry seated as well as standing passengers. Refers to class I and class II of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). The mini bus is a Passenger road motor vehicle designed to carry 10-23 seated or standing persons (including the driver). Refers to class A and class B of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3).</t>
+          <t>We report cumulative number of vehicle registrations i.e. three wheelers on road.  A motorised three-wheeler is a vehicle with three wheels powered by LPG, gasoline, diesel and/or electric. A three-wheeled motor vehicle which includes two-wheelers fitted with extended chassis to increase capacity and includes auto rickshaws, tuks tuks, tricycle etc.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B115" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C115" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration (Others)</t>
+          <t>Vehicle registration (LDV)</t>
         </is>
       </c>
       <c r="D115" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-019</t>
+          <t>TAS-VEP-017</t>
         </is>
       </c>
       <c r="E115" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F115" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G115" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H115" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I115" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J115" s="4" t="inlineStr">
         <is>
-          <t>Vehicle categories excluding freight vehicles (LCV, trucks) and passenger vehicles (two wheelers, three wheelers, LDV, minibus and buses)</t>
+          <t>We report cumulative number of vehicle registrations i.e. LDVs on road. LDV refers to road motor vehicle, other than two and three wheelers intended for the carriage of passengers and designed to seat no more than nine persons (including the driver). Refers to category M1 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). It includes all types of fuel.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B116" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C116" s="4" t="inlineStr">
         <is>
-          <t>Freight Vehicle registration</t>
+          <t>Vehicle registration (Bus)</t>
         </is>
       </c>
       <c r="D116" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-020</t>
+          <t>TAS-VEP-018</t>
         </is>
       </c>
       <c r="E116" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F116" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G116" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H116" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">We report cumulative number of goods vehicle registrations i.e. LCVs and trucks on road. </t>
+          <t>We report cumulative number of vehicle registrations i.e. Bus on road.  Statistics on domestic production of  Bus which includes both mini bus and conventional bus. The conventional bus is Passenger road motor vehicle designed to carry more than 24 persons (including the driver), and with provision to carry seated as well as standing passengers. Refers to class I and class II of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3). The mini bus is a Passenger road motor vehicle designed to carry 10-23 seated or standing persons (including the driver). Refers to class A and class B of categories M2 and M3 of the UN Consolidated Resolution on the Construction of Vehicles (R.E.3).</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B117" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C117" s="4" t="inlineStr">
         <is>
-          <t>Total Vehicle Registration</t>
+          <t>Vehicle registration (Others)</t>
         </is>
       </c>
       <c r="D117" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-021</t>
+          <t>TAS-VEP-019</t>
         </is>
       </c>
       <c r="E117" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F117" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G117" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H117" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I117" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J117" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Mode specific vehicle registrations refer to the number of newly (first-time) registered vehicle registered to the authorities. We report cumulative number of vehicle registrations. </t>
+          <t>Vehicle categories excluding freight vehicles (LCV, trucks) and passenger vehicles (two wheelers, three wheelers, LDV, minibus and buses)</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B118" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C118" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration - Electric 4-wheelers</t>
+          <t>Freight Vehicle registration</t>
         </is>
       </c>
       <c r="D118" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-062</t>
+          <t>TAS-VEP-020</t>
         </is>
       </c>
       <c r="E118" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F118" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G118" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H118" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I118" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J118" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Electric 4-wheelers on road.</t>
+          <t xml:space="preserve">We report cumulative number of goods vehicle registrations i.e. LCVs and trucks on road. </t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B119" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C119" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration - Electric 2/3-wheelers</t>
+          <t>Total Vehicle Registration</t>
         </is>
       </c>
       <c r="D119" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-063</t>
+          <t>TAS-VEP-021</t>
         </is>
       </c>
       <c r="E119" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F119" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G119" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H119" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I119" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J119" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Electric 2/3-wheelers on road.</t>
+          <t xml:space="preserve">Mode specific vehicle registrations refer to the number of newly (first-time) registered vehicle registered to the authorities. We report cumulative number of vehicle registrations. </t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B120" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C120" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration - Electric Buses</t>
+          <t>Vehicle registration - Electric 4-wheelers</t>
         </is>
       </c>
       <c r="D120" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-064</t>
+          <t>TAS-VEP-062</t>
         </is>
       </c>
       <c r="E120" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F120" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G120" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H120" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I120" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J120" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Electric buses on road.</t>
+          <t>We report cumulative number of vehicle registrations i.e. Electric 4-wheelers on road.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B121" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C121" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration - Electric Trucks</t>
+          <t>Vehicle registration - Electric 2/3-wheelers</t>
         </is>
       </c>
       <c r="D121" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-065</t>
+          <t>TAS-VEP-063</t>
         </is>
       </c>
       <c r="E121" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F121" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G121" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H121" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J121" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Electric trucks on road.</t>
+          <t>We report cumulative number of vehicle registrations i.e. Electric 2/3-wheelers on road.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B122" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C122" s="4" t="inlineStr">
         <is>
-          <t>Vehicle registration - Electric Total</t>
+          <t>Vehicle registration - Electric Buses</t>
         </is>
       </c>
       <c r="D122" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-066</t>
+          <t>TAS-VEP-064</t>
         </is>
       </c>
       <c r="E122" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F122" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G122" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H122" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I122" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J122" s="4" t="inlineStr">
         <is>
-          <t>We report cumulative number of vehicle registrations i.e. Electric total vehicles on road.</t>
+          <t>We report cumulative number of vehicle registrations i.e. Electric buses on road.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B123" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C123" s="4" t="inlineStr">
         <is>
-          <t>Merchant fleet by country of beneficial ownership, annual</t>
+          <t>Vehicle registration - Electric Trucks</t>
         </is>
       </c>
       <c r="D123" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-029</t>
+          <t>TAS-VEP-065</t>
         </is>
       </c>
       <c r="E123" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F123" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G123" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H123" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
-          <t>Ownership of the merchant fleet for all countries. "Ownership” refers to “Beneficial Ownership Location”: it indicates the economy in which the company that has the main commercial responsibility for the vessel is located. The economy of beneficial ownership may be different from the country in which the vessel is registered.</t>
+          <t>We report cumulative number of vehicle registrations i.e. Electric trucks on road.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B124" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C124" s="4" t="inlineStr">
         <is>
-          <t>Motorisation Index</t>
+          <t>Vehicle registration - Electric Total</t>
         </is>
       </c>
       <c r="D124" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-038</t>
+          <t>TAS-VEP-066</t>
         </is>
       </c>
       <c r="E124" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F124" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G124" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H124" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
-          <t>Number of total registered motor vehicles per 1000 population</t>
+          <t>We report cumulative number of vehicle registrations i.e. Electric total vehicles on road.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B125" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C125" s="4" t="inlineStr">
         <is>
-          <t>LDV Motorisation Index</t>
+          <t>Merchant fleet by country of beneficial ownership, annual</t>
         </is>
       </c>
       <c r="D125" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-058</t>
+          <t>TAS-VEP-029</t>
         </is>
       </c>
       <c r="E125" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F125" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G125" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H125" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
-          <t>Number of total LDV vehicles per 1000 population</t>
+          <t>Ownership of the merchant fleet for all countries. "Ownership” refers to “Beneficial Ownership Location”: it indicates the economy in which the company that has the main commercial responsibility for the vessel is located. The economy of beneficial ownership may be different from the country in which the vessel is registered.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B126" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C126" s="4" t="inlineStr">
         <is>
-          <t>Two and Three Wheelers Motorisation Index</t>
+          <t>Merchant fleet by flag of registration and by type of ship (DWT)</t>
         </is>
       </c>
       <c r="D126" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-059</t>
+          <t>TAS-VEP-022</t>
         </is>
       </c>
       <c r="E126" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F126" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G126" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H126" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I126" s="4" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J126" s="4" t="inlineStr">
         <is>
-          <t>Number of total registered two and three wheelers per 1000 population</t>
+          <t>This table shows statistics on international maritime transport. It includes data on the size of the world merchant fleet by flag of registration and by type of ship. Data are presented in thousands of dead-weight tons (DWT).</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B127" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C127" s="4" t="inlineStr">
         <is>
-          <t>Bus Motorisation Index</t>
+          <t>Merchant fleet by flag of registration and by type of ship number</t>
         </is>
       </c>
       <c r="D127" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-060</t>
+          <t>TAS-VEP-023</t>
         </is>
       </c>
       <c r="E127" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F127" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G127" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H127" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I127" s="4" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J127" s="4" t="inlineStr">
         <is>
-          <t>Number of total registered buses per 1000 population</t>
+          <t>This table shows statistics on international maritime transport. It includes data on the size of the world merchant fleet by flag of registration and by type of ship. Data are presented in number of vessels</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B128" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C128" s="4" t="inlineStr">
         <is>
-          <t>Freight Vehicles Motorisation Index</t>
+          <t>Motorisation Index</t>
         </is>
       </c>
       <c r="D128" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-061</t>
+          <t>TAS-VEP-038</t>
         </is>
       </c>
       <c r="E128" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F128" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G128" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H128" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I128" s="4" t="inlineStr">
         <is>
           <t>Calculated</t>
         </is>
       </c>
       <c r="J128" s="4" t="inlineStr">
         <is>
-          <t>Number of total registered freight motor vehicles per 1000 population</t>
+          <t>Number of total registered motor vehicles per 1000 population</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B129" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C129" s="4" t="inlineStr">
         <is>
-          <t>Rail diesel locomotives</t>
+          <t>LDV Motorisation Index</t>
         </is>
       </c>
       <c r="D129" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-067</t>
+          <t>TAS-VEP-058</t>
         </is>
       </c>
       <c r="E129" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F129" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G129" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H129" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I129" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="J129" s="4" t="inlineStr">
         <is>
-          <t>The total number of Rail diesel locomotives in the national fleet</t>
+          <t>Number of total LDV vehicles per 1000 population</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B130" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C130" s="4" t="inlineStr">
         <is>
-          <t>Rail electric locomotives</t>
+          <t>Two and Three Wheelers Motorisation Index</t>
         </is>
       </c>
       <c r="D130" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-068</t>
+          <t>TAS-VEP-059</t>
         </is>
       </c>
       <c r="E130" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F130" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G130" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H130" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I130" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="J130" s="4" t="inlineStr">
         <is>
-          <t>The total number of Rail electric locomotives in the national fleet</t>
+          <t>Number of total registered two and three wheelers per 1000 population</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B131" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C131" s="4" t="inlineStr">
         <is>
-          <t>Rail diesel/electric multiple units</t>
+          <t>Bus Motorisation Index</t>
         </is>
       </c>
       <c r="D131" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-069</t>
+          <t>TAS-VEP-060</t>
         </is>
       </c>
       <c r="E131" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F131" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G131" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H131" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I131" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="J131" s="4" t="inlineStr">
         <is>
-          <t>The total number of Rail diesel/electric multiple units in the national fleet</t>
+          <t>Number of total registered buses per 1000 population</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B132" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C132" s="4" t="inlineStr">
         <is>
-          <t>Rail passenger carriages</t>
+          <t>Freight Vehicles Motorisation Index</t>
         </is>
       </c>
       <c r="D132" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-070</t>
+          <t>TAS-VEP-061</t>
         </is>
       </c>
       <c r="E132" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F132" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G132" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H132" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I132" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="J132" s="4" t="inlineStr">
         <is>
-          <t>The total number of Rail passenger carriages in the national fleet</t>
+          <t>Number of total registered freight motor vehicles per 1000 population</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B133" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C133" s="4" t="inlineStr">
         <is>
-          <t>Rail freight wagons</t>
+          <t>Rail diesel locomotives</t>
         </is>
       </c>
       <c r="D133" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-071</t>
+          <t>TAS-VEP-067</t>
         </is>
       </c>
       <c r="E133" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F133" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G133" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H133" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J133" s="4" t="inlineStr">
         <is>
-          <t>The total number of Rail freight carriages in the national fleet</t>
+          <t>The total number of Rail diesel locomotives in the national fleet</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B134" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C134" s="4" t="inlineStr">
         <is>
-          <t>Operational bus fleet</t>
+          <t>Rail electric locomotives</t>
         </is>
       </c>
       <c r="D134" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-072</t>
+          <t>TAS-VEP-068</t>
         </is>
       </c>
       <c r="E134" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F134" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G134" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H134" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
           <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
-          <t>Refers to the total number buses which are operational on a daily/ weekly/ monthly basis. Recorded annually.</t>
+          <t>The total number of Rail electric locomotives in the national fleet</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B135" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C135" s="4" t="inlineStr">
         <is>
-          <t>Trade - LDV</t>
+          <t>Rail diesel/electric multiple units</t>
         </is>
       </c>
       <c r="D135" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-073</t>
+          <t>TAS-VEP-069</t>
         </is>
       </c>
       <c r="E135" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F135" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I135" s="4" t="inlineStr">
         <is>
-          <t>International Trade Centre (ITC)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J135" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8703</t>
+          <t>The total number of Rail diesel/electric multiple units in the national fleet</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B136" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C136" s="4" t="inlineStr">
         <is>
-          <t>Trade - Bus</t>
+          <t>Rail passenger carriages</t>
         </is>
       </c>
       <c r="D136" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-074</t>
+          <t>TAS-VEP-070</t>
         </is>
       </c>
       <c r="E136" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F136" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G136" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H136" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
-          <t>International Trade Centre (ITC)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8702</t>
+          <t>The total number of Rail passenger carriages in the national fleet</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B137" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C137" s="4" t="inlineStr">
         <is>
-          <t>Trade - Goods vehicle</t>
+          <t>Rail freight wagons</t>
         </is>
       </c>
       <c r="D137" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-075</t>
+          <t>TAS-VEP-071</t>
         </is>
       </c>
       <c r="E137" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F137" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G137" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H137" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I137" s="4" t="inlineStr">
         <is>
-          <t>International Trade Centre (ITC)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J137" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8704</t>
+          <t>The total number of Rail freight carriages in the national fleet</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B138" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C138" s="4" t="inlineStr">
         <is>
-          <t>Trade - Motorized 2/3-wheeler</t>
+          <t>Operational bus fleet</t>
         </is>
       </c>
       <c r="D138" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-076</t>
+          <t>TAS-VEP-072</t>
         </is>
       </c>
       <c r="E138" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F138" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G138" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H138" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I138" s="4" t="inlineStr">
         <is>
-          <t>International Trade Centre (ITC)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J138" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8711</t>
+          <t>Refers to the total number buses which are operational on a daily/ weekly/ monthly basis. Recorded annually.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B139" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C139" s="4" t="inlineStr">
         <is>
-          <t>Trade - Bicycle</t>
+          <t>Trade - LDV</t>
         </is>
       </c>
       <c r="D139" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-077</t>
+          <t>TAS-VEP-073</t>
         </is>
       </c>
       <c r="E139" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F139" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G139" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H139" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I139" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J139" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8712</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8703</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B140" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C140" s="4" t="inlineStr">
         <is>
-          <t>Trade - Other vehicles</t>
+          <t>Trade - Bus</t>
         </is>
       </c>
       <c r="D140" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-078</t>
+          <t>TAS-VEP-074</t>
         </is>
       </c>
       <c r="E140" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F140" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G140" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H140" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J140" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8701, 8705, 8716</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8702</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B141" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C141" s="4" t="inlineStr">
         <is>
-          <t>Trade - Vehicle manufacturing</t>
+          <t>Trade - Goods vehicle</t>
         </is>
       </c>
       <c r="D141" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-079</t>
+          <t>TAS-VEP-075</t>
         </is>
       </c>
       <c r="E141" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F141" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G141" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H141" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I141" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J141" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8706, 8707, 8708, 8714</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8704</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B142" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C142" s="4" t="inlineStr">
         <is>
-          <t>Trade - Road vehicle total</t>
+          <t>Trade - Motorized 2/3-wheeler</t>
         </is>
       </c>
       <c r="D142" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-080</t>
+          <t>TAS-VEP-076</t>
         </is>
       </c>
       <c r="E142" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F142" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G142" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H142" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I142" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J142" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 87</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8711</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B143" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C143" s="4" t="inlineStr">
         <is>
-          <t>Trade - Electric LDV (including hybrid-electric)</t>
+          <t>Trade - Bicycle</t>
         </is>
       </c>
       <c r="D143" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-081</t>
+          <t>TAS-VEP-077</t>
         </is>
       </c>
       <c r="E143" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F143" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G143" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H143" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I143" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J143" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870340, 870350, 870360, 870370, 870380</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8712</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B144" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C144" s="4" t="inlineStr">
         <is>
-          <t>Trade - Electric bus (including hybrid-electric)</t>
+          <t>Trade - Other vehicles</t>
         </is>
       </c>
       <c r="D144" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-082</t>
+          <t>TAS-VEP-078</t>
         </is>
       </c>
       <c r="E144" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F144" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G144" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H144" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I144" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J144" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870220, 870230, 870240</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8701, 8705, 8716</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B145" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C145" s="4" t="inlineStr">
         <is>
-          <t>Trade - Electric goods vehicle (including hybrid-electric)</t>
+          <t>Trade - Vehicle manufacturing</t>
         </is>
       </c>
       <c r="D145" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-083</t>
+          <t>TAS-VEP-079</t>
         </is>
       </c>
       <c r="E145" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F145" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G145" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H145" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I145" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J145" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870441, 870442, 870443, 870451, 870452, 870460</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8706, 8707, 8708, 8714</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B146" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C146" s="4" t="inlineStr">
         <is>
-          <t>Trade - Electric 2/3-wheeler (including hybrid-electric)</t>
+          <t>Trade - Road vehicle total</t>
         </is>
       </c>
       <c r="D146" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-084</t>
+          <t>TAS-VEP-080</t>
         </is>
       </c>
       <c r="E146" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F146" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G146" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H146" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I146" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J146" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 871160</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers the total of bicycle, bus, goods vehicle, LDV, motorized 2/3-wheelers, other vehicles (not code 87).</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B147" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C147" s="4" t="inlineStr">
         <is>
-          <t>Trade - Electric road vehicle total (including hybrid-electric)</t>
+          <t>Trade - Electric LDV (including plug-in hybrid-electric)</t>
         </is>
       </c>
       <c r="D147" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-085</t>
+          <t>TAS-VEP-081</t>
         </is>
       </c>
       <c r="E147" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F147" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G147" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H147" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I147" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J147" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870340, 870350, 870360, 870370, 870380, 870220, 870230, 870240, 870441, 870442, 870443, 870451, 870452, 870460, 871160</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870360, 870370, 870380</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B148" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C148" s="4" t="inlineStr">
         <is>
-          <t>Trade - Hybrid-electric LDV</t>
+          <t>Trade - Electric bus</t>
         </is>
       </c>
       <c r="D148" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-086</t>
+          <t>TAS-VEP-082</t>
         </is>
       </c>
       <c r="E148" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F148" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G148" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H148" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I148" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J148" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870340, 870350, 870360, 870370</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870240</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B149" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C149" s="4" t="inlineStr">
         <is>
-          <t>Trade - Battery electric LDV</t>
+          <t>Trade - Electric goods vehicle</t>
         </is>
       </c>
       <c r="D149" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-097</t>
+          <t>TAS-VEP-083</t>
         </is>
       </c>
       <c r="E149" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F149" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G149" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H149" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I149" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J149" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870380</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870460</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B150" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C150" s="4" t="inlineStr">
         <is>
-          <t>Trade - Used Vehicles Import (Passenger Car)</t>
+          <t>Trade - Electric 2/3-wheeler</t>
         </is>
       </c>
       <c r="D150" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-098</t>
+          <t>TAS-VEP-084</t>
         </is>
       </c>
       <c r="E150" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F150" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G150" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H150" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I150" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J150" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data for import or used vehicles.</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 871160</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B151" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C151" s="4" t="inlineStr">
         <is>
-          <t>Trade - Rail total</t>
+          <t>Trade - Electric road vehicle total (including plug-in hybrid-electric)</t>
         </is>
       </c>
       <c r="D151" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-090</t>
+          <t>TAS-VEP-085</t>
         </is>
       </c>
       <c r="E151" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F151" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G151" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H151" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I151" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J151" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 86</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870360, 870370, 870380, 870240, 870460, 871160</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B152" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C152" s="4" t="inlineStr">
         <is>
-          <t>Trade - Rail locomotive</t>
+          <t>Trade - Hybrid-electric LDV</t>
         </is>
       </c>
       <c r="D152" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-091</t>
+          <t>TAS-VEP-086</t>
         </is>
       </c>
       <c r="E152" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F152" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G152" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H152" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I152" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J152" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8601, 8602</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870360, 870370</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B153" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C153" s="4" t="inlineStr">
         <is>
-          <t>Trade - Rail diesel/electric multiple unit</t>
+          <t>Trade - Battery electric LDV</t>
         </is>
       </c>
       <c r="D153" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-092</t>
+          <t>TAS-VEP-097</t>
         </is>
       </c>
       <c r="E153" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F153" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G153" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H153" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I153" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J153" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8603</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 870380</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B154" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C154" s="4" t="inlineStr">
         <is>
-          <t>Trade - Rail passenger carriage</t>
+          <t>Trade - Used Vehicles Import (Passenger Car)</t>
         </is>
       </c>
       <c r="D154" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-093</t>
+          <t>TAS-VEP-098</t>
         </is>
       </c>
       <c r="E154" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F154" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G154" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H154" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I154" s="4" t="inlineStr">
         <is>
-          <t>International Trade Centre (ITC)</t>
+          <t>International Transport Forum (ITF)</t>
         </is>
       </c>
       <c r="J154" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8605</t>
+          <t>Primary trade data for import or used vehicles.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B155" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C155" s="4" t="inlineStr">
         <is>
-          <t>Trade - Rail freight wagon</t>
+          <t>Trade - Rail total</t>
         </is>
       </c>
       <c r="D155" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-094</t>
+          <t>TAS-VEP-090</t>
         </is>
       </c>
       <c r="E155" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F155" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G155" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H155" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I155" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J155" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8606</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 86</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B156" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C156" s="4" t="inlineStr">
         <is>
-          <t>Trade - Navigation total</t>
+          <t>Trade - Rail locomotive</t>
         </is>
       </c>
       <c r="D156" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-095</t>
+          <t>TAS-VEP-091</t>
         </is>
       </c>
       <c r="E156" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F156" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G156" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H156" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I156" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J156" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 89</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8601, 8602</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B157" s="3" t="inlineStr">
         <is>
           <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C157" s="4" t="inlineStr">
         <is>
-          <t>Trade - Aviation total</t>
+          <t>Trade - Rail diesel/electric multiple unit</t>
         </is>
       </c>
       <c r="D157" s="3" t="inlineStr">
         <is>
-          <t>TAS-VEP-096</t>
+          <t>TAS-VEP-092</t>
         </is>
       </c>
       <c r="E157" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F157" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G157" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H157" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I157" s="4" t="inlineStr">
         <is>
           <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J157" s="4" t="inlineStr">
         <is>
-          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 88</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8603</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B158" s="3" t="inlineStr">
         <is>
-          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
+          <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C158" s="4" t="inlineStr">
         <is>
-          <t>Internet shoppers as a share of  Population</t>
+          <t>Trade - Rail passenger carriage</t>
         </is>
       </c>
       <c r="D158" s="3" t="inlineStr">
         <is>
-          <t>TAS-SIM-008</t>
+          <t>TAS-VEP-093</t>
         </is>
       </c>
       <c r="E158" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F158" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G158" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H158" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I158" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
-          <t>Internet shoppers as a share of  population aged 15 years or older</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8605</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B159" s="3" t="inlineStr">
         <is>
-          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
+          <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C159" s="4" t="inlineStr">
         <is>
-          <t>Internet shoppers as a share of  Population (Female)</t>
+          <t>Trade - Rail freight wagon</t>
         </is>
       </c>
       <c r="D159" s="3" t="inlineStr">
         <is>
-          <t>TAS-SIM-009</t>
+          <t>TAS-VEP-094</t>
         </is>
       </c>
       <c r="E159" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F159" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G159" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H159" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I159" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J159" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Internet shoppers female as a share of  population aged 15 years or older </t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 8606</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B160" s="3" t="inlineStr">
         <is>
-          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
+          <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C160" s="4" t="inlineStr">
         <is>
-          <t>UNCTAD B2C E-commerce index</t>
+          <t>Trade - Navigation total</t>
         </is>
       </c>
       <c r="D160" s="3" t="inlineStr">
         <is>
-          <t>TAS-SIM-010</t>
+          <t>TAS-VEP-095</t>
         </is>
       </c>
       <c r="E160" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F160" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G160" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H160" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I160" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J160" s="4" t="inlineStr">
         <is>
-          <t>UNCTAD B2C E-commerce Index measures an economy’s preparedness to support online shopping. The index consists of four indicators that are highly related to online shopping and for which there is wide country coverage</t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 89</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B161" s="3" t="inlineStr">
         <is>
-          <t>Transport Activity and Services General (TSG)</t>
+          <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C161" s="4" t="inlineStr">
         <is>
-          <t>Efficiency of air transport services</t>
+          <t>Trade - Aviation total</t>
         </is>
       </c>
       <c r="D161" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-001</t>
+          <t>TAS-VEP-096</t>
         </is>
       </c>
       <c r="E161" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F161" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G161" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H161" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I161" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>International Trade Centre (ITC)</t>
         </is>
       </c>
       <c r="J161" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are air transport services?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world] | 2018–2019 weighted average or most recent period available. The 2019 edition of the Survey captured the views of 16,936 business executives in 139 economies between January and April 2019   </t>
+          <t>Primary trade data including import and export by product or service code. Data is presented as total value of trade. This considers code/s 88</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B162" s="3" t="inlineStr">
         <is>
-          <t>Transport Activity and Services General (TSG)</t>
+          <t>Vehicle Parc (VEP)</t>
         </is>
       </c>
       <c r="C162" s="4" t="inlineStr">
         <is>
-          <t>Efficiency of Train Services</t>
+          <t>Ship recycling</t>
         </is>
       </c>
       <c r="D162" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-002</t>
+          <t>TAS-VEP-099</t>
         </is>
       </c>
       <c r="E162" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F162" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I162" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J162" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Qualitative rating on efficiency. Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are train transport services?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world] | 2018–2019 weighted average or most recent period available. The 2019 edition of the Survey captured the views of 16,936 business executives in 139 economies between January and April 2019   </t>
+          <t>Data are presented in gross tonnage (GT) and refer to the indicated year. The figures cover seagoing propelled merchant ships of 100 gross tons (GT) and above, excluding inland waterway vessels, fishing vessels, military vessels, yachts, and offshore fixed and mobile platforms and barges (with the exception of FPSOs and drillships).</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B163" s="3" t="inlineStr">
         <is>
-          <t>Transport Activity and Services General (TSG)</t>
+          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
         </is>
       </c>
       <c r="C163" s="4" t="inlineStr">
         <is>
-          <t>Efficiency of seaport services</t>
+          <t>Internet shoppers as a share of  Population</t>
         </is>
       </c>
       <c r="D163" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-003</t>
+          <t>TAS-SIM-008</t>
         </is>
       </c>
       <c r="E163" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F163" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G163" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H163" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I163" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are seaport services (ferries, boats)?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world].
-Does not apply to land-locked countries. | 2018–2019 weighted average or most recent period available  </t>
+          <t>Internet shoppers as a share of  population aged 15 years or older</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B164" s="3" t="inlineStr">
         <is>
-          <t>Transport Activity and Services General (TSG)</t>
+          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
         </is>
       </c>
       <c r="C164" s="4" t="inlineStr">
         <is>
-          <t>Logistics Performance Index</t>
+          <t>Internet shoppers as a share of  Population (Female)</t>
         </is>
       </c>
       <c r="D164" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-004</t>
+          <t>TAS-SIM-009</t>
         </is>
       </c>
       <c r="E164" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F164" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G164" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H164" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I164" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J164" s="4" t="inlineStr">
         <is>
-          <t>An interactive benchmarking tool created by the World Bank to help countries identify the challenges and opportunities they face in their performance on trade logistics and what they can do to improve their performance.</t>
+          <t xml:space="preserve">Internet shoppers female as a share of  population aged 15 years or older </t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B165" s="3" t="inlineStr">
         <is>
-          <t>Transport Activity and Services General (TSG)</t>
+          <t>Shared &amp; Innovative Mobility Services (SIM)</t>
         </is>
       </c>
       <c r="C165" s="4" t="inlineStr">
         <is>
-          <t>Domestic LPI</t>
+          <t>UNCTAD B2C E-commerce index</t>
         </is>
       </c>
       <c r="D165" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-005</t>
+          <t>TAS-SIM-010</t>
         </is>
       </c>
       <c r="E165" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F165" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G165" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H165" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I165" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J165" s="4" t="inlineStr">
         <is>
-          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. This approach looks at the logistics constraints within countries, not just at the gateways, such as ports or borders.</t>
+          <t>UNCTAD B2C E-commerce Index measures an economy’s preparedness to support online shopping. The index consists of four indicators that are highly related to online shopping and for which there is wide country coverage</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B166" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C166" s="4" t="inlineStr">
         <is>
-          <t>Percent Of Firms Identifying Transportation As A Major Constraint - Services</t>
+          <t>Efficiency of air transport services</t>
         </is>
       </c>
       <c r="D166" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-008</t>
+          <t>TAS-TSG-001</t>
         </is>
       </c>
       <c r="E166" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F166" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G166" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H166" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I166" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="J166" s="4" t="inlineStr">
         <is>
-          <t>Percent of firms identifying transportation as a major constraint. The computation of the indicator is based on the rating of the obstacle as a potential constraint to the current operations of the establishment. In this indicator, we consider the services sector i.e. services sector covers a wide variety of activities such as trade, hotel and restaurants, transport, storage and communication, financing etc. Source: World Bank, Enterprise Surveys Project</t>
+          <t xml:space="preserve">Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are air transport services?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world] | 2018–2019 weighted average or most recent period available. The 2019 edition of the Survey captured the views of 16,936 business executives in 139 economies between January and April 2019   </t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B167" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C167" s="4" t="inlineStr">
         <is>
-          <t>Percent of firms choosing transportation as their biggest obstacle - Manufacturing</t>
+          <t>Efficiency of Train Services</t>
         </is>
       </c>
       <c r="D167" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-009</t>
+          <t>TAS-TSG-002</t>
         </is>
       </c>
       <c r="E167" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F167" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G167" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H167" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="J167" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Percent of firms that chose transportation as the biggest obstacle faced by manufacuring establishment. (Survey respondents were presented with a list of 15 potential obstacles.) </t>
+          <t xml:space="preserve">Qualitative rating on efficiency. Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are train transport services?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world] | 2018–2019 weighted average or most recent period available. The 2019 edition of the Survey captured the views of 16,936 business executives in 139 economies between January and April 2019   </t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B168" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C168" s="4" t="inlineStr">
         <is>
-          <t>Transport services (% of service imports, BoP)</t>
+          <t>Efficiency of seaport services</t>
         </is>
       </c>
       <c r="D168" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-010</t>
+          <t>TAS-TSG-003</t>
         </is>
       </c>
       <c r="E168" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F168" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G168" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H168" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I168" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="J168" s="4" t="inlineStr">
         <is>
-          <t>Transport covers all transport services (sea, air, land, internal waterway, pipeline, space and electricity transmission) performed by residents of one economy for those of another and involving the carriage of passengers, the movement of goods (freight), rental of carriers with crew, and related support and auxiliary services. Also included are postal and courier services. Excluded are freight insurance (included in insurance services); goods procured in ports by nonresident carriers (included in goods); maintenance and repairs on transport equipment (included in maintenance and repair services n.i.e.); and repairs of railway facilities, harbors, and airfield facilities (included in construction).</t>
+          <t xml:space="preserve">Response to the survey question “In your country, how efficient (i.e. frequency, punctuality, speed, price) are seaport services (ferries, boats)?” [1 = extremely inefficient, among the worst in the world; 7 = extremely efficient, among the best in the world]. Does not apply to land-locked countries. | 2018–2019 weighted average or most recent period available  </t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B169" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C169" s="4" t="inlineStr">
         <is>
-          <t>Transport services (% of service exports, BoP)</t>
+          <t>Logistics Performance Index</t>
         </is>
       </c>
       <c r="D169" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-011</t>
+          <t>TAS-TSG-004</t>
         </is>
       </c>
       <c r="E169" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F169" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G169" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H169" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>World Bank (WB), World Bank (WB)</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services </t>
+          <t>An interactive benchmarking tool created by the World Bank to help countries identify the challenges and opportunities they face in their performance on trade logistics and what they can do to improve their performance.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B170" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C170" s="4" t="inlineStr">
         <is>
-          <t>Import of Transport Services</t>
+          <t>Domestic LPI</t>
         </is>
       </c>
       <c r="D170" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-012</t>
+          <t>TAS-TSG-005</t>
         </is>
       </c>
       <c r="E170" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F170" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G170" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H170" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I170" s="4" t="inlineStr">
         <is>
-          <t>ITC, UNCTAD, WTO trade in services database based on Eurostat, International Monetary Fund, Organisation for Economic Co-operation and Development (OECD) and relevant national statistical authorities statistics.</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J170" s="4" t="inlineStr">
         <is>
-          <t>Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services. In addition, it includes nine modes of transport – sea, air, space, rail, road, internal waterway, pipeline, electricity transmission and other supporting and auxiliary transportation services. Transport also covers post and courier services</t>
+          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. This approach looks at the logistics constraints within countries, not just at the gateways, such as ports or borders.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B171" s="3" t="inlineStr">
         <is>
           <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C171" s="4" t="inlineStr">
         <is>
-          <t>Export of Transport Services</t>
+          <t>Percent Of Firms Identifying Transportation As A Major Constraint - Services</t>
         </is>
       </c>
       <c r="D171" s="3" t="inlineStr">
         <is>
-          <t>TAS-TSG-013</t>
+          <t>TAS-TSG-008</t>
         </is>
       </c>
       <c r="E171" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F171" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G171" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H171" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I171" s="4" t="inlineStr">
         <is>
-          <t>ITC, UNCTAD, WTO trade in services database based on Eurostat, International Monetary Fund, Organisation for Economic Co-operation and Development (OECD) and relevant national statistical authorities statistics.</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J171" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services </t>
+          <t>Percent of firms identifying transportation as a major constraint. The computation of the indicator is based on the rating of the obstacle as a potential constraint to the current operations of the establishment. In this indicator, we consider the services sector i.e. services sector covers a wide variety of activities such as trade, hotel and restaurants, transport, storage and communication, financing etc. Source: World Bank, Enterprise Surveys Project</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="3" t="inlineStr">
         <is>
-          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B172" s="3" t="inlineStr">
         <is>
-          <t>Rural Access (RAC)</t>
+          <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C172" s="4" t="inlineStr">
         <is>
-          <t>Rural Access Index</t>
+          <t>Percent of firms choosing transportation as their biggest obstacle - Manufacturing</t>
         </is>
       </c>
       <c r="D172" s="3" t="inlineStr">
         <is>
-          <t>ACC-RAC-001</t>
+          <t>TAS-TSG-009</t>
         </is>
       </c>
       <c r="E172" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F172" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G172" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H172" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I172" s="4" t="inlineStr">
         <is>
-          <t>Research for Community Access Partnership (ReCAP), World Bank (WB), SUM4ALL, Sustainable Development Solutions Network (SDSN), Center for International Earth Science Information Network (CIESIN)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J172" s="4" t="inlineStr">
         <is>
-          <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
+          <t xml:space="preserve">Percent of firms that chose transportation as the biggest obstacle faced by manufacuring establishment. (Survey respondents were presented with a list of 15 potential obstacles.) </t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="3" t="inlineStr">
         <is>
-          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B173" s="3" t="inlineStr">
         <is>
-          <t>Urban Access (UAC)</t>
+          <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C173" s="4" t="inlineStr">
         <is>
-          <t>Travel time to cities by Population</t>
+          <t>Transport services (% of service imports, BoP)</t>
         </is>
       </c>
       <c r="D173" s="3" t="inlineStr">
         <is>
-          <t>ACC-UAC-001</t>
+          <t>TAS-TSG-010</t>
         </is>
       </c>
       <c r="E173" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F173" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G173" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H173" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
-          <t>D. J. Weiss et al.</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
-          <t>We define accessibility using travel time as it is readily interpretable. This indicator operationalizes accessibility in terms of travel time required to reach the nearest urban centre, defined as a contiguous area with 1,500 or more inhabitants per square kilometer or a majority of built-up land cover coincident with a population centre of at least 50,000 inhabitants. Data considered is the cumulative share of population</t>
+          <t>Transport covers all transport services (sea, air, land, internal waterway, pipeline, space and electricity transmission) performed by residents of one economy for those of another and involving the carriage of passengers, the movement of goods (freight), rental of carriers with crew, and related support and auxiliary services. Also included are postal and courier services. Excluded are freight insurance (included in insurance services); goods procured in ports by nonresident carriers (included in goods); maintenance and repairs on transport equipment (included in maintenance and repair services n.i.e.); and repairs of railway facilities, harbors, and airfield facilities (included in construction).</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="3" t="inlineStr">
         <is>
-          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B174" s="3" t="inlineStr">
         <is>
-          <t>Urban Access (UAC)</t>
+          <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C174" s="4" t="inlineStr">
         <is>
-          <t>Rapid Transit to Resident Ratio (km per millions)</t>
+          <t>Transport services (% of service exports, BoP)</t>
         </is>
       </c>
       <c r="D174" s="3" t="inlineStr">
         <is>
-          <t>ACC-UAC-002</t>
+          <t>TAS-TSG-011</t>
         </is>
       </c>
       <c r="E174" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F174" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G174" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H174" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
-          <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
-          <t>The Rapid Transit to Urban Resident ratio (RTR) is the ratio of rapid transit to urban population in metropolitan agglomerations with populations greater than five hundred thousand.</t>
+          <t xml:space="preserve">Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services </t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="3" t="inlineStr">
         <is>
-          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B175" s="3" t="inlineStr">
         <is>
-          <t>Urban Access (UAC)</t>
+          <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C175" s="4" t="inlineStr">
         <is>
-          <t>National - Street-Network Disconnectedness index (SNDi)</t>
+          <t>Import of Transport Services</t>
         </is>
       </c>
       <c r="D175" s="3" t="inlineStr">
         <is>
-          <t>ACC-UAC-003</t>
+          <t>TAS-TSG-012</t>
         </is>
       </c>
       <c r="E175" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F175" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G175" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H175" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
-          <t>Barrington-Leigh and Millard-Ball</t>
+          <t>ITC, UNCTAD, WTO trade in services database based on Eurostat, International Monetary Fund, Organisation for Economic Co-operation and Development (OECD) and relevant national statistical authorities statistics.</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
-          <t>The Street-Network Disconnectedness Index (SNDi) describes similar qualitative attributes of urban form in countries with diverse income levels, cultures and urban planning traditions. In addition to nodal degree and the fraction of deadends, measures of circuity (the ratio between network distance and Euclidean distance) and sinuosity (the curviness of individual street edges) are also considered. This indicator looks at the connectivity of local street networks across the world. Higher SNDi indicates more streetnetwork sprawl, i.e. less connected streets.</t>
+          <t>Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services. In addition, it includes nine modes of transport – sea, air, space, rail, road, internal waterway, pipeline, electricity transmission and other supporting and auxiliary transportation services. Transport also covers post and courier services</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="3" t="inlineStr">
         <is>
-          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
+          <t>TRANSPORT ACTIVITY &amp; SERVICES (TAS)</t>
         </is>
       </c>
       <c r="B176" s="3" t="inlineStr">
         <is>
-          <t>National and Regional Connectivity (NRC)</t>
+          <t>Transport Activity and Services General (TSG)</t>
         </is>
       </c>
       <c r="C176" s="4" t="inlineStr">
         <is>
-          <t>Healthcare Accessibility</t>
+          <t>Export of Transport Services</t>
         </is>
       </c>
       <c r="D176" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-001</t>
+          <t>TAS-TSG-013</t>
         </is>
       </c>
       <c r="E176" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F176" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G176" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H176" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
-          <t>D. J. Weiss et al.</t>
+          <t>ITC, UNCTAD, WTO trade in services database based on Eurostat, International Monetary Fund, Organisation for Economic Co-operation and Development (OECD) and relevant national statistical authorities statistics.</t>
         </is>
       </c>
       <c r="J176" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Percent of population beyond 10 minutes, 30 minutes, and 60 minutes from a healthcare facility. This indicator maps travel time with and without access to motorized transport, thus characterizing travel time to healthcare for populations distributed across the wealth spectrum. </t>
+          <t xml:space="preserve">Transport covers all transport services performed by residents of one economy for those of another and that involve the carriage of passengers, the movement of goods (freight), rentals (charters) of carriers with crew, related supporting and auxiliary services </t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B177" s="3" t="inlineStr">
         <is>
-          <t>National and Regional Connectivity (NRC)</t>
+          <t>Rural Access (RAC)</t>
         </is>
       </c>
       <c r="C177" s="4" t="inlineStr">
         <is>
-          <t>DHL Global Connectedness Index</t>
+          <t>Rural Access Index</t>
         </is>
       </c>
       <c r="D177" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-002</t>
+          <t>ACC-RAC-001</t>
         </is>
       </c>
       <c r="E177" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F177" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G177" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H177" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I177" s="4" t="inlineStr">
         <is>
-          <t>DHL</t>
+          <t>Research for Community Access Partnership (ReCAP), World Bank (WB), SUM4ALL, Sustainable Development Solutions Network (SDSN), Center for International Earth Science Information Network (CIESIN)</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
-          <t>DHL Global Connectedness Index (GCI) is a measure of globalisation, which highlights key developments in international flows of capital, trade, information, and people. The index considers -  international flows of capital, trade, information, and people.</t>
+          <t>The RAI is defined as the proportion of the rural population who live within 2 km of an all-season road.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B178" s="3" t="inlineStr">
         <is>
-          <t>National and Regional Connectivity (NRC)</t>
+          <t>Urban Access (UAC)</t>
         </is>
       </c>
       <c r="C178" s="4" t="inlineStr">
         <is>
-          <t>IATA airport connectivity indicator</t>
+          <t>Travel time to cities by Population</t>
         </is>
       </c>
       <c r="D178" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-003</t>
+          <t>ACC-UAC-001</t>
         </is>
       </c>
       <c r="E178" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F178" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G178" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H178" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I178" s="4" t="inlineStr">
         <is>
-          <t>International Air Transport Association (IATA)</t>
+          <t>D. J. Weiss et al.</t>
         </is>
       </c>
       <c r="J178" s="4" t="inlineStr">
         <is>
-          <t>It measures the degree of integration of a country within the global air transport network. For each airport, the number of available seats to each destination is weighted by the size of the destination airport (in terms of number of passengers handled). The weighted totals are then summed for all destinations, then for all airports in the country to produce a score. A log transformation is applied to the raw value before converting it to the 0 to 100 score.</t>
+          <t>We define accessibility using travel time as it is readily interpretable. This indicator operationalizes accessibility in terms of travel time required to reach the nearest urban centre, defined as a contiguous area with 1,500 or more inhabitants per square kilometer or a majority of built-up land cover coincident with a population centre of at least 50,000 inhabitants. Data considered is the cumulative share of population</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B179" s="3" t="inlineStr">
         <is>
-          <t>National and Regional Connectivity (NRC)</t>
+          <t>Urban Access (UAC)</t>
         </is>
       </c>
       <c r="C179" s="4" t="inlineStr">
         <is>
-          <t>Road Connectivity Index</t>
+          <t>Rapid Transit to Resident Ratio (km per millions)</t>
         </is>
       </c>
       <c r="D179" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-004</t>
+          <t>ACC-UAC-002</t>
         </is>
       </c>
       <c r="E179" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F179" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G179" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H179" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I179" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t>Institute for Transportation &amp; Development Policy (ITDP)</t>
         </is>
       </c>
       <c r="J179" s="4" t="inlineStr">
         <is>
-          <t>This Index, developed by the World Economic Forum, comprises two elements: (1) a measure of the average speed of a driving itinerary connecting the 10 or more largest cities in an economy accounting for at least 15% of the economy’s total population; and (2) a measure of road straightness. The itinerary was not optimized and connects the cities from the largest to the smallest. Any leg involving a ferry was excluded from the average speed calculation. As a first step to the identification of cities to include in the itinerary, pairwise distances (“as the crow flies”) were calculated, and when the distance was less than 20 kilometres, the smallest city in the pair was excluded. The road straightness corresponds to the ratio of the sum of driving distances between each city in the journey to the sum of crow-fly distances between each city in the journey.</t>
+          <t>The Rapid Transit to Urban Resident ratio (RTR) is the ratio of rapid transit to urban population in metropolitan agglomerations with populations greater than five hundred thousand.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B180" s="3" t="inlineStr">
         <is>
-          <t>National and Regional Connectivity (NRC)</t>
+          <t>Urban Access (UAC)</t>
         </is>
       </c>
       <c r="C180" s="4" t="inlineStr">
         <is>
-          <t>Liner Shipping Connectivity Index</t>
+          <t>National - Street-Network Disconnectedness index (SNDi)</t>
         </is>
       </c>
       <c r="D180" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-005</t>
+          <t>ACC-UAC-003</t>
         </is>
       </c>
       <c r="E180" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F180" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G180" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H180" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I180" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>Barrington-Leigh and Millard-Ball</t>
         </is>
       </c>
       <c r="J180" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The current version of the LSCI is generated from the following six components: 
-[...5 lines deleted...]
-and (f) The number of other countries that are connected to the country through direct liner shipping services </t>
+          <t>The Street-Network Disconnectedness Index (SNDi) describes similar qualitative attributes of urban form in countries with diverse income levels, cultures and urban planning traditions. In addition to nodal degree and the fraction of deadends, measures of circuity (the ratio between network distance and Euclidean distance) and sinuosity (the curviness of individual street edges) are also considered. This indicator looks at the connectivity of local street networks across the world. Higher SNDi indicates more streetnetwork sprawl, i.e. less connected streets.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B181" s="3" t="inlineStr">
         <is>
           <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C181" s="4" t="inlineStr">
         <is>
-          <t>Liner Shipping Bilateral Connectivity Index</t>
+          <t>Healthcare Accessibility</t>
         </is>
       </c>
       <c r="D181" s="3" t="inlineStr">
         <is>
-          <t>ACC-NRC-006</t>
+          <t>ACC-NRC-001</t>
         </is>
       </c>
       <c r="E181" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F181" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G181" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H181" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I181" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>D. J. Weiss et al., Gligorić et al.</t>
         </is>
       </c>
       <c r="J181" s="4" t="inlineStr">
         <is>
-          <t>UNCTAD's Liner Shipping Bilateral Connectivity Index is meant to reflect specifically the liner shipping connectivity between pairs of countries.</t>
+          <t xml:space="preserve">Percent of population beyond 10 minutes, 30 minutes, and 60 minutes from a healthcare facility. This indicator maps travel time with and without access to motorized transport, thus characterizing travel time to healthcare for populations distributed across the wealth spectrum. </t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="3" t="inlineStr">
         <is>
           <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B182" s="3" t="inlineStr">
         <is>
-          <t>Access and Connectivity General (ACG)</t>
+          <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C182" s="4" t="inlineStr">
         <is>
-          <t>Remoteness Index</t>
+          <t>DHL Global Connectedness Index</t>
         </is>
       </c>
       <c r="D182" s="3" t="inlineStr">
         <is>
-          <t>ACC-ACG-001</t>
+          <t>ACC-NRC-002</t>
         </is>
       </c>
       <c r="E182" s="3" t="inlineStr">
         <is>
           <t>Regional</t>
         </is>
       </c>
       <c r="F182" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G182" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H182" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I182" s="4" t="inlineStr">
         <is>
-          <t>UN</t>
+          <t>DHL</t>
         </is>
       </c>
       <c r="J182" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The average distance to world markets is in km, the adjusted value is an index based on average distance and landlockedness. Remoteness is defined as the tradeweighted average of the distance from world markets. </t>
+          <t>DHL Global Connectedness Index (GCI) is a measure of globalisation, which highlights key developments in international flows of capital, trade, information, and people. The index considers -  international flows of capital, trade, information, and people.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="3" t="inlineStr">
         <is>
-          <t>ROAD SAFETY (RSA)</t>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B183" s="3" t="inlineStr">
         <is>
-          <t>Road Safety incidents (RSI)</t>
+          <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C183" s="4" t="inlineStr">
         <is>
-          <t>Road Traffic Crash Fatalities</t>
+          <t>IATA airport connectivity indicator</t>
         </is>
       </c>
       <c r="D183" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-001</t>
+          <t>ACC-NRC-003</t>
         </is>
       </c>
       <c r="E183" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F183" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G183" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H183" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I183" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), World Health Organization (WHO), Country Official Statistics, Country Official Statistics, World Health Organization (WHO)</t>
+          <t>International Air Transport Association (IATA)</t>
         </is>
       </c>
       <c r="J183" s="4" t="inlineStr">
         <is>
-          <t>Road Traffic Crash Fatalities means any person killed immediately or dying within 30 days as a result of a road injury accident. Suicides involving the use of a road motor vehicle are excluded.</t>
+          <t>It measures the degree of integration of a country within the global air transport network. For each airport, the number of available seats to each destination is weighted by the size of the destination airport (in terms of number of passengers handled). The weighted totals are then summed for all destinations, then for all airports in the country to produce a score. A log transformation is applied to the raw value before converting it to the 0 to 100 score.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="3" t="inlineStr">
         <is>
-          <t>ROAD SAFETY (RSA)</t>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B184" s="3" t="inlineStr">
         <is>
-          <t>Road Safety incidents (RSI)</t>
+          <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C184" s="4" t="inlineStr">
         <is>
-          <t>Share of Road Traffic Crash Fatalities in total deaths</t>
+          <t>Road Connectivity Index</t>
         </is>
       </c>
       <c r="D184" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-002</t>
+          <t>ACC-NRC-004</t>
         </is>
       </c>
       <c r="E184" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F184" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G184" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H184" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I184" s="4" t="inlineStr">
         <is>
-          <t>Global Burden of Disease (GBD)</t>
+          <t>World Economic Forum (WEF)</t>
         </is>
       </c>
       <c r="J184" s="4" t="inlineStr">
         <is>
-          <t>It is the ratio of road accident deaths i.e. "RSA-RSI-001" to total deaths (by all causes). Road traffic injuries are often the leading cause of death for children and young adults aged 5-29 years.</t>
+          <t>This Index, developed by the World Economic Forum, comprises two elements: (1) a measure of the average speed of a driving itinerary connecting the 10 or more largest cities in an economy accounting for at least 15% of the economy’s total population; and (2) a measure of road straightness. The itinerary was not optimized and connects the cities from the largest to the smallest. Any leg involving a ferry was excluded from the average speed calculation. As a first step to the identification of cities to include in the itinerary, pairwise distances (“as the crow flies”) were calculated, and when the distance was less than 20 kilometres, the smallest city in the pair was excluded. The road straightness corresponds to the ratio of the sum of driving distances between each city in the journey to the sum of crow-fly distances between each city in the journey.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="3" t="inlineStr">
         <is>
-          <t>ROAD SAFETY (RSA)</t>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B185" s="3" t="inlineStr">
         <is>
-          <t>Road Safety incidents (RSI)</t>
+          <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C185" s="4" t="inlineStr">
         <is>
-          <t>Deaths by road user category - Motorised 2/3W</t>
+          <t>Liner Shipping Connectivity Index</t>
         </is>
       </c>
       <c r="D185" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-004</t>
+          <t>ACC-NRC-005</t>
         </is>
       </c>
       <c r="E185" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F185" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G185" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H185" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I185" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J185" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by type of road user type - Motorised two wheelers including electric two wheelers is considered here.</t>
+          <t>The current version of the LSCI is generated from the following six components:  (a)The number of scheduled ship calls per week in the country; (b) Deployed annual capacity in Twenty-Foot-equivalent Units (TEU): total deployed capacity offered at the country; (c) The number of regular liner shipping services from and to the country; (d) The number of liner shipping companies that provide services from and to the country; (e) The average size in TEU (Twenty-Foot-equivalent Units) of the ships deployed by the scheduled service with the largest average vessel size; and (f) The number of other countries that are connected to the country through direct liner shipping services Index is normalized by UNCTAD using global average = 100 in 2023. Value considered here is the average of available quarterly data.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="3" t="inlineStr">
         <is>
-          <t>ROAD SAFETY (RSA)</t>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B186" s="3" t="inlineStr">
         <is>
-          <t>Road Safety incidents (RSI)</t>
+          <t>National and Regional Connectivity (NRC)</t>
         </is>
       </c>
       <c r="C186" s="4" t="inlineStr">
         <is>
-          <t>Deaths by road user category - Pedestrian</t>
+          <t>Liner Shipping Bilateral Connectivity Index</t>
         </is>
       </c>
       <c r="D186" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-005</t>
+          <t>ACC-NRC-006</t>
         </is>
       </c>
       <c r="E186" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F186" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G186" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H186" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I186" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J186" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by type of road user type - Pedestrians are considered here.</t>
+          <t>UNCTAD's Liner Shipping Bilateral Connectivity Index is meant to reflect specifically the liner shipping connectivity between pairs of countries.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="3" t="inlineStr">
         <is>
-          <t>ROAD SAFETY (RSA)</t>
+          <t>ACCESS &amp; CONNECTIVITY (ACC)</t>
         </is>
       </c>
       <c r="B187" s="3" t="inlineStr">
         <is>
-          <t>Road Safety incidents (RSI)</t>
+          <t>Access and Connectivity General (ACG)</t>
         </is>
       </c>
       <c r="C187" s="4" t="inlineStr">
         <is>
-          <t>Deaths by road user category - Cyclist</t>
+          <t>Remoteness Index</t>
         </is>
       </c>
       <c r="D187" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-006</t>
+          <t>ACC-ACG-001</t>
         </is>
       </c>
       <c r="E187" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F187" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G187" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H187" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I187" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
+          <t>UN, UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J187" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by type of road user type - Cyclists are considered here.</t>
+          <t xml:space="preserve">The average distance to world markets is in km, the adjusted value is an index based on average distance and landlockedness. Remoteness is defined as the tradeweighted average of the distance from world markets. </t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B188" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C188" s="4" t="inlineStr">
         <is>
-          <t>Deaths by road user category - LDV</t>
+          <t>Road Traffic Crash Fatalities</t>
         </is>
       </c>
       <c r="D188" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-007</t>
+          <t>RSA-RSI-001</t>
         </is>
       </c>
       <c r="E188" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F188" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G188" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H188" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I188" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), World Health Organization (WHO), Country Official Statistics, Country Official Statistics, World Health Organization (WHO), International Road Federation</t>
         </is>
       </c>
       <c r="J188" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by type of road user type - LDVs are considered here.</t>
+          <t>Road Traffic Crash Fatalities means any person killed immediately or dying within 30 days as a result of a road injury accident. Suicides involving the use of a road motor vehicle are excluded.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B189" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C189" s="4" t="inlineStr">
         <is>
-          <t>Deaths by road user category - Others</t>
+          <t>Share of Road Traffic Crash Fatalities in total deaths</t>
         </is>
       </c>
       <c r="D189" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-008</t>
+          <t>RSA-RSI-002</t>
         </is>
       </c>
       <c r="E189" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F189" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G189" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H189" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I189" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
+          <t>Global Burden of Disease (GBD)</t>
         </is>
       </c>
       <c r="J189" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by type of road user type - Other type of road modes (excluding two wheelers, Car, pedestrians and LDV) are considered here.</t>
+          <t>It is the ratio of road accident deaths i.e. "RSA-RSI-001" to total deaths (by all causes). Road traffic injuries are often the leading cause of death for children and young adults aged 5-29 years.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B190" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C190" s="4" t="inlineStr">
         <is>
-          <t>Road Fatalities by age group</t>
+          <t>Deaths by road user category - Motorised 2/3W</t>
         </is>
       </c>
       <c r="D190" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-010</t>
+          <t>RSA-RSI-004</t>
         </is>
       </c>
       <c r="E190" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F190" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G190" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H190" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I190" s="4" t="inlineStr">
         <is>
-          <t>Global Burden of Disease (GBD)</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
         </is>
       </c>
       <c r="J190" s="4" t="inlineStr">
         <is>
-          <t>Reported distribution of road traffic deaths by different age group.</t>
+          <t>Reported distribution of road traffic deaths by type of road user type - Motorised two wheelers including electric two wheelers is considered here.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B191" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C191" s="4" t="inlineStr">
         <is>
-          <t>Share of Female Fatalities</t>
+          <t>Deaths by road user category - Pedestrian</t>
         </is>
       </c>
       <c r="D191" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-011</t>
+          <t>RSA-RSI-005</t>
         </is>
       </c>
       <c r="E191" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F191" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G191" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H191" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I191" s="4" t="inlineStr">
         <is>
-          <t>Global Burden of Disease (GBD), World Health Organization (WHO)</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
         </is>
       </c>
       <c r="J191" s="4" t="inlineStr">
         <is>
-          <t>Ratio of Female road accident fatalities to total fatalities (RSA-RSI-001)</t>
+          <t>Reported distribution of road traffic deaths by type of road user type - Pedestrians are considered here.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B192" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C192" s="4" t="inlineStr">
         <is>
-          <t>Cost of Fatalities and Serious Injuries Cost as % of country GDP</t>
+          <t>Deaths by road user category - Cyclist</t>
         </is>
       </c>
       <c r="D192" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-012</t>
+          <t>RSA-RSI-006</t>
         </is>
       </c>
       <c r="E192" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F192" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G192" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H192" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I192" s="4" t="inlineStr">
         <is>
-          <t>International Road Assessment Programme (IRAP)</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
         </is>
       </c>
       <c r="J192" s="4" t="inlineStr">
         <is>
-          <t>Road accidents inflicts high economic costs. This ratio considers economic costs of road accidents with GDP</t>
+          <t>Reported distribution of road traffic deaths by type of road user type - Cyclists are considered here.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B193" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C193" s="4" t="inlineStr">
         <is>
-          <t>Cost of Fatalities and Serious Injuries</t>
+          <t>Deaths by road user category - LDV</t>
         </is>
       </c>
       <c r="D193" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-013</t>
+          <t>RSA-RSI-007</t>
         </is>
       </c>
       <c r="E193" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F193" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G193" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H193" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I193" s="4" t="inlineStr">
         <is>
-          <t>International Road Assessment Programme (IRAP)</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
         </is>
       </c>
       <c r="J193" s="4" t="inlineStr">
         <is>
-          <t>Road accidents inflicts high economic costs. This indicator reports economic costs of road accident injuries in USD.</t>
+          <t>Reported distribution of road traffic deaths by type of road user type - LDVs are considered here.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B194" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C194" s="4" t="inlineStr">
         <is>
-          <t>Number of serious injuries</t>
+          <t>Deaths by road user category - Others</t>
         </is>
       </c>
       <c r="D194" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-014</t>
+          <t>RSA-RSI-008</t>
         </is>
       </c>
       <c r="E194" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F194" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G194" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H194" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I194" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Health Organization (WHO), Global Burden of Disease (GBD), Country Official Statistics</t>
         </is>
       </c>
       <c r="J194" s="4" t="inlineStr">
         <is>
-          <t>Total annual number of injuries as a result of road crashes</t>
+          <t>Reported distribution of road traffic deaths by type of road user type - Other type of road modes (excluding two wheelers, Car, pedestrians and LDV) are considered here.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B195" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C195" s="4" t="inlineStr">
         <is>
-          <t>Number of road crashes</t>
+          <t>Road Fatalities by age group</t>
         </is>
       </c>
       <c r="D195" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-015</t>
+          <t>RSA-RSI-010</t>
         </is>
       </c>
       <c r="E195" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F195" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G195" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H195" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I195" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Global Burden of Disease (GBD)</t>
         </is>
       </c>
       <c r="J195" s="4" t="inlineStr">
         <is>
-          <t>Total annual number of road crashes. A "road crash" generally refers to any collision involving vehicles or pedestrians on public roadways resulting in property damage, injury, or death. Although the strict legal definition may differ globally.</t>
+          <t>Reported distribution of road traffic deaths by different age group.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B196" s="3" t="inlineStr">
         <is>
           <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C196" s="4" t="inlineStr">
         <is>
-          <t>Number of road crashes resulting in fatality or serious injury</t>
+          <t>Share of Female Fatalities</t>
         </is>
       </c>
       <c r="D196" s="3" t="inlineStr">
         <is>
-          <t>RSA-RSI-016</t>
+          <t>RSA-RSI-011</t>
         </is>
       </c>
       <c r="E196" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F196" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G196" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H196" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I196" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Global Burden of Disease (GBD), World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J196" s="4" t="inlineStr">
         <is>
-          <t>It records the total annual number of road crashesresulting either in fatalities or serious injuries.</t>
+          <t>Ratio of Female road accident fatalities to total fatalities (RSA-RSI-001)</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B197" s="3" t="inlineStr">
         <is>
-          <t>Safety Rating Infrastructure (SRI)</t>
+          <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C197" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (urban) - Vehicle Occupant</t>
+          <t>Cost of Fatalities and Serious Injuries Cost as % of country GDP</t>
         </is>
       </c>
       <c r="D197" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-001</t>
+          <t>RSA-RSI-012</t>
         </is>
       </c>
       <c r="E197" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F197" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G197" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H197" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I197" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J197" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. Between 1 and 5-stars are awarded depending on the level of safety which is ‘built-in’ to the road. The safest roads (4- and 5-star) have road safety attributes that are appropriate for the prevailing traffic speeds. iRAP assessments span over 1 million kilometres of global roads. The iRAP Big Data analysis is based on just a 358,000km sample of this. Since the networks assessed in each country are random and therefore direct comparison between countries is not encouraged., Star Ratings involve an inspection of road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. Between 1 and 5-stars are awarded depending on the level of safety which is ‘built-in’ to the road. The rating in this parameter is based on vehicle occupant (LDV) on urban roads. Note year indicated is the year data was accessed.</t>
+          <t>Road accidents inflicts high economic costs. This ratio considers economic costs of road accidents with GDP</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B198" s="3" t="inlineStr">
         <is>
-          <t>Safety Rating Infrastructure (SRI)</t>
+          <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C198" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (urban) - Pedestrian</t>
+          <t>Cost of Fatalities and Serious Injuries</t>
         </is>
       </c>
       <c r="D198" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-002</t>
+          <t>RSA-RSI-013</t>
         </is>
       </c>
       <c r="E198" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F198" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G198" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H198" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I198" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J198" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of  urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
+          <t>Road accidents inflicts high economic costs. This indicator reports economic costs of road accident injuries in USD.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B199" s="3" t="inlineStr">
         <is>
-          <t>Safety Rating Infrastructure (SRI)</t>
+          <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C199" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (urban) - Motorcyclist</t>
+          <t>Number of serious injuries</t>
         </is>
       </c>
       <c r="D199" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-003</t>
+          <t>RSA-RSI-014</t>
         </is>
       </c>
       <c r="E199" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F199" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G199" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H199" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I199" s="4" t="inlineStr">
         <is>
-          <t>International Road Assessment Programme (IRAP)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J199" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
+          <t>Total annual number of injuries as a result of road crashes</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B200" s="3" t="inlineStr">
         <is>
-          <t>Safety Rating Infrastructure (SRI)</t>
+          <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C200" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (urban) - Bicyclist</t>
+          <t>Number of road crashes</t>
         </is>
       </c>
       <c r="D200" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-004</t>
+          <t>RSA-RSI-015</t>
         </is>
       </c>
       <c r="E200" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F200" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G200" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H200" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I200" s="4" t="inlineStr">
         <is>
-          <t>International Road Assessment Programme (IRAP)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J200" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
+          <t>Total annual number of road crashes. A "road crash" generally refers to any collision involving vehicles or pedestrians on public roadways resulting in property damage, injury, or death. Although the strict legal definition may differ globally.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B201" s="3" t="inlineStr">
         <is>
-          <t>Safety Rating Infrastructure (SRI)</t>
+          <t>Road Safety incidents (RSI)</t>
         </is>
       </c>
       <c r="C201" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (rural) - Vehicle Occupant</t>
+          <t>Number of road crashes resulting in fatality or serious injury</t>
         </is>
       </c>
       <c r="D201" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-005</t>
+          <t>RSA-RSI-016</t>
         </is>
       </c>
       <c r="E201" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F201" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G201" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H201" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I201" s="4" t="inlineStr">
         <is>
-          <t>International Road Assessment Programme (IRAP)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J201" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Vehicle Occupant. Note year indicated is the year data was accessed.</t>
+          <t>It records the total annual number of road crashesresulting either in fatalities or serious injuries.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B202" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C202" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (rural) - Pedestrian</t>
+          <t>IRAP rating (urban) - Vehicle Occupant</t>
         </is>
       </c>
       <c r="D202" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-006</t>
+          <t>RSA-SRI-001</t>
         </is>
       </c>
       <c r="E202" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F202" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G202" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H202" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I202" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J202" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. Between 1 and 5-stars are awarded depending on the level of safety which is ‘built-in’ to the road. The safest roads (4- and 5-star) have road safety attributes that are appropriate for the prevailing traffic speeds. iRAP assessments span over 1 million kilometres of global roads. The iRAP Big Data analysis is based on just a 358,000km sample of this. Since the networks assessed in each country are random and therefore direct comparison between countries is not encouraged., Star Ratings involve an inspection of road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. Between 1 and 5-stars are awarded depending on the level of safety which is ‘built-in’ to the road. The rating in this parameter is based on vehicle occupant (LDV) on urban roads. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B203" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C203" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (rural) - Motorcyclist</t>
+          <t>IRAP rating (urban) - Pedestrian</t>
         </is>
       </c>
       <c r="D203" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-007</t>
+          <t>RSA-SRI-002</t>
         </is>
       </c>
       <c r="E203" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F203" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G203" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H203" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I203" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of  urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B204" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C204" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (rural) - Bicyclist</t>
+          <t>IRAP rating (urban) - Motorcyclist</t>
         </is>
       </c>
       <c r="D204" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-008</t>
+          <t>RSA-SRI-003</t>
         </is>
       </c>
       <c r="E204" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F204" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G204" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H204" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I204" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J204" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of rural  road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B205" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C205" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (National) - Vehicle Occupant</t>
+          <t>IRAP rating (urban) - Bicyclist</t>
         </is>
       </c>
       <c r="D205" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-009</t>
+          <t>RSA-SRI-004</t>
         </is>
       </c>
       <c r="E205" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F205" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G205" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H205" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I205" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J205" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Vehicle Occupant. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of urban road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B206" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C206" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (National) - Pedestrian</t>
+          <t>IRAP rating (rural) - Vehicle Occupant</t>
         </is>
       </c>
       <c r="D206" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-010</t>
+          <t>RSA-SRI-005</t>
         </is>
       </c>
       <c r="E206" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F206" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G206" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H206" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I206" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J206" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Vehicle Occupant. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B207" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C207" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (National) - Motorcyclist</t>
+          <t>IRAP rating (rural) - Pedestrian</t>
         </is>
       </c>
       <c r="D207" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-011</t>
+          <t>RSA-SRI-006</t>
         </is>
       </c>
       <c r="E207" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F207" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G207" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H207" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I207" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J207" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="3" t="inlineStr">
         <is>
           <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B208" s="3" t="inlineStr">
         <is>
           <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C208" s="4" t="inlineStr">
         <is>
-          <t>IRAP rating (National) - Bicyclist</t>
+          <t>IRAP rating (rural) - Motorcyclist</t>
         </is>
       </c>
       <c r="D208" s="3" t="inlineStr">
         <is>
-          <t>RSA-SRI-012</t>
+          <t>RSA-SRI-007</t>
         </is>
       </c>
       <c r="E208" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F208" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G208" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H208" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I208" s="4" t="inlineStr">
         <is>
           <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J208" s="4" t="inlineStr">
         <is>
-          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
+          <t>Star Ratings involve an inspection of rural road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="3" t="inlineStr">
         <is>
-          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+          <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B209" s="3" t="inlineStr">
         <is>
-          <t>Ambient Air Pollution (AAP)</t>
+          <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C209" s="4" t="inlineStr">
         <is>
-          <t>PM2.5 air pollution annual exposure</t>
+          <t>IRAP rating (rural) - Bicyclist</t>
         </is>
       </c>
       <c r="D209" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-001</t>
+          <t>RSA-SRI-008</t>
         </is>
       </c>
       <c r="E209" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F209" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G209" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H209" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I209" s="4" t="inlineStr">
         <is>
-          <t>State of Global Air</t>
+          <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J209" s="4" t="inlineStr">
         <is>
-          <t>Population-weighted exposure to ambient PM2.5 pollution is defined as the average level of exposure of a nation's population to concentrations of suspended particles measuring less than 2.5 microns</t>
+          <t>Star Ratings involve an inspection of rural  road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="3" t="inlineStr">
         <is>
-          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+          <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B210" s="3" t="inlineStr">
         <is>
-          <t>Ambient Air Pollution (AAP)</t>
+          <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C210" s="4" t="inlineStr">
         <is>
-          <t>Age-standardized mortality rate attributed to ambient air pollution (deaths per 100,000 population)</t>
+          <t>IRAP rating (National) - Vehicle Occupant</t>
         </is>
       </c>
       <c r="D210" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-002</t>
+          <t>RSA-SRI-009</t>
         </is>
       </c>
       <c r="E210" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F210" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G210" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H210" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I210" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J210" s="4" t="inlineStr">
         <is>
-          <t>Mortality rate attributed to household and ambient air pollution is the number of deaths attributable to the joint effects of household and ambient air pollution in a year per 100,000 population. The rates are age-standardized. Following diseases are taken into account: acute respiratory infections (estimated for all ages); cerebrovascular diseases in adults (estimated above 25 years); ischaemic heart diseases in adults (estimated above 25 years); chronic obstructive pulmonary disease in adults (estimated above 25 years); and lung cancer in adults (estimated above 25 years).</t>
+          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Vehicle Occupant. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="3" t="inlineStr">
         <is>
-          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+          <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B211" s="3" t="inlineStr">
         <is>
-          <t>Ambient Air Pollution (AAP)</t>
+          <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C211" s="4" t="inlineStr">
         <is>
-          <t>Concentrations of fine particulate matter (PM2.5)</t>
+          <t>IRAP rating (National) - Pedestrian</t>
         </is>
       </c>
       <c r="D211" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-003</t>
+          <t>RSA-SRI-010</t>
         </is>
       </c>
       <c r="E211" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F211" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G211" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H211" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I211" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO), McDuffie et al.</t>
+          <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J211" s="4" t="inlineStr">
         <is>
-          <t>Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in National combining both urban and rural areas (population wighted).</t>
+          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Pedestrians. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="3" t="inlineStr">
         <is>
-          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+          <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B212" s="3" t="inlineStr">
         <is>
-          <t>Ambient Air Pollution (AAP)</t>
+          <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C212" s="4" t="inlineStr">
         <is>
-          <t>Concentrations of fine particulate matter (PM2.5) - Urban</t>
+          <t>IRAP rating (National) - Motorcyclist</t>
         </is>
       </c>
       <c r="D212" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-005</t>
+          <t>RSA-SRI-011</t>
         </is>
       </c>
       <c r="E212" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F212" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G212" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H212" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I212" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J212" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in urban areas.  The mean is a population-weighted average </t>
+          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Motorcyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="3" t="inlineStr">
         <is>
-          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
+          <t>ROAD SAFETY (RSA)</t>
         </is>
       </c>
       <c r="B213" s="3" t="inlineStr">
         <is>
-          <t>Ambient Air Pollution (AAP)</t>
+          <t>Safety Rating Infrastructure (SRI)</t>
         </is>
       </c>
       <c r="C213" s="4" t="inlineStr">
         <is>
-          <t>Concentrations of fine particulate matter (PM2.5) - Rural</t>
+          <t>IRAP rating (National) - Bicyclist</t>
         </is>
       </c>
       <c r="D213" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-006</t>
+          <t>RSA-SRI-012</t>
         </is>
       </c>
       <c r="E213" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F213" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G213" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H213" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I213" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J213" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in rural areas.  The mean is a population-weighted average </t>
+          <t>Star Ratings involve an inspection of national road infrastructure attributes that are known to have an impact on the likelihood of a crash and its severity. The rating is for Bicyclist. Note year indicated is the year data was accessed.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B214" s="3" t="inlineStr">
         <is>
           <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C214" s="4" t="inlineStr">
         <is>
-          <t>Premature deaths from ambient air pollution</t>
+          <t>PM2.5 air pollution annual exposure</t>
         </is>
       </c>
       <c r="D214" s="3" t="inlineStr">
         <is>
-          <t>APH-AAP-007</t>
+          <t>APH-AAP-001</t>
         </is>
       </c>
       <c r="E214" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F214" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G214" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H214" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I214" s="4" t="inlineStr">
         <is>
-          <t>Lancet Countdown</t>
+          <t>State of Global Air</t>
         </is>
       </c>
       <c r="J214" s="4" t="inlineStr">
         <is>
-          <t>This indicator models the premature deaths caused by air pollution from individual economic sectors, combining bottom-up emission calculations with atmospheric chemistry and dispersion coefficients and then applying this to population data and PM2.5 exposure-response relationships. It also highlights the contribution to premature deaths from coal and biomass burning across all sectors.</t>
+          <t>Population-weighted exposure to ambient PM2.5 pollution is defined as the average level of exposure of a nation's population to concentrations of suspended particles measuring less than 2.5 microns</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B215" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C215" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions from Road Transport</t>
+          <t>Age-standardized mortality rate attributed to ambient air pollution (deaths per 100,000 population)</t>
         </is>
       </c>
       <c r="D215" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-001</t>
+          <t>APH-AAP-002</t>
         </is>
       </c>
       <c r="E215" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F215" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G215" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H215" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I215" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J215" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc.</t>
+          <t>Mortality rate attributed to household and ambient air pollution is the number of deaths attributable to the joint effects of household and ambient air pollution in a year per 100,000 population. The rates are age-standardized. Following diseases are taken into account: acute respiratory infections (estimated for all ages); cerebrovascular diseases in adults (estimated above 25 years); ischaemic heart diseases in adults (estimated above 25 years); chronic obstructive pulmonary disease in adults (estimated above 25 years); and lung cancer in adults (estimated above 25 years).</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B216" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C216" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions from Railways Transport</t>
+          <t>Concentrations of fine particulate matter (PM2.5)</t>
         </is>
       </c>
       <c r="D216" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-002</t>
+          <t>APH-AAP-003</t>
         </is>
       </c>
       <c r="E216" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F216" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G216" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H216" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I216" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>World Health Organization (WHO), McDuffie et al.</t>
         </is>
       </c>
       <c r="J216" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc.</t>
+          <t>Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in National combining both urban and rural areas (population wighted).</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B217" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C217" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions from Domestic Navigation</t>
+          <t>Concentrations of fine particulate matter (PM2.5) - Urban</t>
         </is>
       </c>
       <c r="D217" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-003</t>
+          <t>APH-AAP-005</t>
         </is>
       </c>
       <c r="E217" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F217" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G217" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H217" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I217" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J217" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc.</t>
+          <t xml:space="preserve">Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in urban areas.  The mean is a population-weighted average </t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B218" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C218" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions from Domestic Aviation</t>
+          <t>Concentrations of fine particulate matter (PM2.5) - Rural</t>
         </is>
       </c>
       <c r="D218" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-004</t>
+          <t>APH-AAP-006</t>
         </is>
       </c>
       <c r="E218" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F218" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G218" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H218" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I218" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J218" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc.</t>
+          <t xml:space="preserve">Annual mean concentration of particulate matter of less than 2.5 microns of diameter (PM2.5) [ug/m3] in rural areas.  The mean is a population-weighted average </t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B219" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C219" s="4" t="inlineStr">
         <is>
-          <t>Share of Transport in Total PM10 Emissions</t>
+          <t>Premature deaths from ambient air pollution</t>
         </is>
       </c>
       <c r="D219" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-005</t>
+          <t>APH-AAP-007</t>
         </is>
       </c>
       <c r="E219" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F219" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G219" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H219" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I219" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>Lancet Countdown</t>
         </is>
       </c>
       <c r="J219" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Share of transport sector in total PM10 emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors). </t>
+          <t>This indicator models the premature deaths caused by air pollution from individual economic sectors, combining bottom-up emission calculations with atmospheric chemistry and dispersion coefficients and then applying this to population data and PM2.5 exposure-response relationships. It also highlights the contribution to premature deaths from coal and biomass burning across all sectors.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B220" s="3" t="inlineStr">
         <is>
-          <t>Vehicle related Air Pollution (VAP)</t>
+          <t>Ambient Air Pollution (AAP)</t>
         </is>
       </c>
       <c r="C220" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions from Road Transport</t>
+          <t>Source contribution to ambient PM 2.5</t>
         </is>
       </c>
       <c r="D220" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-031</t>
+          <t>APH-AAP-008</t>
         </is>
       </c>
       <c r="E220" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F220" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G220" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H220" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I220" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>State of Global Air</t>
         </is>
       </c>
       <c r="J220" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc.</t>
+          <t>Estimate of contribution by most common sources using updated emissions inventories categorized by sector and fuel, satellite data and air quality modeling</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B221" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C221" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions from Railways Transport</t>
+          <t>PM 10 Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D221" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-032</t>
+          <t>APH-VAP-001</t>
         </is>
       </c>
       <c r="E221" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F221" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G221" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H221" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I221" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J221" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc.</t>
+          <t>PM 10 Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B222" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C222" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions from Domestic Navigation</t>
+          <t>PM 10 Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D222" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-033</t>
+          <t>APH-VAP-002</t>
         </is>
       </c>
       <c r="E222" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F222" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G222" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H222" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I222" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J222" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc.</t>
+          <t>PM 10 Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B223" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C223" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions from Domestic Aviation</t>
+          <t>PM 10 Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D223" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-034</t>
+          <t>APH-VAP-003</t>
         </is>
       </c>
       <c r="E223" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F223" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G223" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H223" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I223" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J223" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc.</t>
+          <t>PM 10 Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B224" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C224" s="4" t="inlineStr">
         <is>
-          <t>PM 10 Emissions from Road Transport (re-suspended dust)</t>
+          <t>PM 10 Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D224" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-036</t>
+          <t>APH-VAP-004</t>
         </is>
       </c>
       <c r="E224" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F224" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G224" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H224" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I224" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J224" s="4" t="inlineStr">
         <is>
-          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only)</t>
+          <t>PM 10 Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B225" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C225" s="4" t="inlineStr">
         <is>
-          <t>PM 2.5 Emissions from Road Transport (re-suspended dust)</t>
+          <t>Share of Transport in Total PM10 Emissions</t>
         </is>
       </c>
       <c r="D225" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-037</t>
+          <t>APH-VAP-005</t>
         </is>
       </c>
       <c r="E225" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F225" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G225" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H225" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I225" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J225" s="4" t="inlineStr">
         <is>
-          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only)</t>
+          <t>Share of transport sector in total PM10 emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors).  It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B226" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C226" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions from Road Transport (re-suspended dust)</t>
+          <t>PM 2.5 Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D226" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-038</t>
+          <t>APH-VAP-031</t>
         </is>
       </c>
       <c r="E226" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F226" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G226" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H226" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I226" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J226" s="4" t="inlineStr">
         <is>
-          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only)</t>
+          <t>PM 2.5 Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B227" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C227" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions from Road Transport</t>
+          <t>PM 2.5 Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D227" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-006</t>
+          <t>APH-VAP-032</t>
         </is>
       </c>
       <c r="E227" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F227" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G227" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H227" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I227" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J227" s="4" t="inlineStr">
         <is>
-          <t>NOX Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc.</t>
+          <t>PM 2.5 Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B228" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C228" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions from Railways Transport</t>
+          <t>PM 2.5 Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D228" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-007</t>
+          <t>APH-VAP-033</t>
         </is>
       </c>
       <c r="E228" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F228" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G228" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H228" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I228" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J228" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc.</t>
+          <t>PM 2.5 Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B229" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C229" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions from Domestic Navigation</t>
+          <t>PM 2.5 Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D229" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-008</t>
+          <t>APH-VAP-034</t>
         </is>
       </c>
       <c r="E229" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F229" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G229" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H229" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I229" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J229" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc.</t>
+          <t>PM 2.5 Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B230" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C230" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions from Domestic Aviation</t>
+          <t>PM 10 Emissions from Road Transport (re-suspended dust)</t>
         </is>
       </c>
       <c r="D230" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-009</t>
+          <t>APH-VAP-036</t>
         </is>
       </c>
       <c r="E230" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F230" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G230" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H230" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I230" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J230" s="4" t="inlineStr">
         <is>
-          <t>NOx Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc.</t>
+          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only) It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B231" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C231" s="4" t="inlineStr">
         <is>
-          <t>Share of Transport in Total NOx Emissions</t>
+          <t>PM 2.5 Emissions from Road Transport (re-suspended dust)</t>
         </is>
       </c>
       <c r="D231" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-010</t>
+          <t>APH-VAP-037</t>
         </is>
       </c>
       <c r="E231" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F231" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G231" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H231" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I231" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J231" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Share of transport sector in total NOX emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors). </t>
+          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only) It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B232" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C232" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions from Road Transport</t>
+          <t>BC Emissions from Road Transport (re-suspended dust)</t>
         </is>
       </c>
       <c r="D232" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-011</t>
+          <t>APH-VAP-038</t>
         </is>
       </c>
       <c r="E232" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F232" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G232" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H232" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I232" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J232" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc.</t>
+          <t>Re-suspended dust from pavements or tyre and brake wear from road transport -  1.A.3.b (resuspension only) It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B233" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C233" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions from Railways Transport</t>
+          <t>NOx Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D233" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-012</t>
+          <t>APH-VAP-006</t>
         </is>
       </c>
       <c r="E233" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F233" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G233" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H233" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J233" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc.</t>
+          <t>NOX Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B234" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C234" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions from Domestic Navigation</t>
+          <t>NOx Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D234" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-013</t>
+          <t>APH-VAP-007</t>
         </is>
       </c>
       <c r="E234" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F234" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G234" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H234" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I234" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J234" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc.</t>
+          <t>NOx Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B235" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C235" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions from Domestic Aviation</t>
+          <t>NOx Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D235" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-014</t>
+          <t>APH-VAP-008</t>
         </is>
       </c>
       <c r="E235" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F235" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G235" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H235" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I235" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J235" s="4" t="inlineStr">
         <is>
-          <t>BC Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc.</t>
+          <t>NOx Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B236" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C236" s="4" t="inlineStr">
         <is>
-          <t>Share of Transport in Total BC Emissions</t>
+          <t>NOx Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D236" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-015</t>
+          <t>APH-VAP-009</t>
         </is>
       </c>
       <c r="E236" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F236" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G236" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H236" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I236" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J236" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Share of transport sector in total BC emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors). </t>
+          <t>NOx Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B237" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C237" s="4" t="inlineStr">
         <is>
-          <t>SOX Emissions from Road Transport</t>
+          <t>Share of Transport in Total NOx Emissions</t>
         </is>
       </c>
       <c r="D237" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-016</t>
+          <t>APH-VAP-010</t>
         </is>
       </c>
       <c r="E237" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F237" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G237" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H237" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I237" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J237" s="4" t="inlineStr">
         <is>
-          <t>SOx Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc.</t>
+          <t>Share of transport sector in total NOX emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors).  It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B238" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C238" s="4" t="inlineStr">
         <is>
-          <t>SOX Emissions from Railways Transport</t>
+          <t>BC Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D238" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-017</t>
+          <t>APH-VAP-011</t>
         </is>
       </c>
       <c r="E238" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F238" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G238" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H238" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I238" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J238" s="4" t="inlineStr">
         <is>
-          <t>SOx Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc.</t>
+          <t>BC Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B239" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C239" s="4" t="inlineStr">
         <is>
-          <t>SOX Emissions from Domestic Navigation</t>
+          <t>BC Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D239" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-018</t>
+          <t>APH-VAP-012</t>
         </is>
       </c>
       <c r="E239" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F239" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G239" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H239" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I239" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J239" s="4" t="inlineStr">
         <is>
-          <t>SOx Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc.</t>
+          <t>BC Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B240" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C240" s="4" t="inlineStr">
         <is>
-          <t>SOX Emissions from Domestic Aviation</t>
+          <t>BC Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D240" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-019</t>
+          <t>APH-VAP-013</t>
         </is>
       </c>
       <c r="E240" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F240" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G240" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H240" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I240" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J240" s="4" t="inlineStr">
         <is>
-          <t>SOx Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc.</t>
+          <t>BC Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B241" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C241" s="4" t="inlineStr">
         <is>
-          <t>Share of Transport in Total Sox Emissions</t>
+          <t>BC Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D241" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-020</t>
+          <t>APH-VAP-014</t>
         </is>
       </c>
       <c r="E241" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F241" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G241" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H241" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I241" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J241" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Share of transport sector in total SOx emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors). </t>
+          <t>BC Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B242" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C242" s="4" t="inlineStr">
         <is>
-          <t>Transport PM 10 Emissions</t>
+          <t>Share of Transport in Total BC Emissions</t>
         </is>
       </c>
       <c r="D242" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-021</t>
+          <t>APH-VAP-015</t>
         </is>
       </c>
       <c r="E242" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F242" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G242" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H242" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I242" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J242" s="4" t="inlineStr">
         <is>
-          <t>Transport PM 10 emissions i.e. all modes combined</t>
+          <t>Share of transport sector in total BC emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors).  It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B243" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C243" s="4" t="inlineStr">
         <is>
-          <t>Transport PM 2.5 Emissions</t>
+          <t>SOX Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D243" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-035</t>
+          <t>APH-VAP-016</t>
         </is>
       </c>
       <c r="E243" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F243" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G243" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H243" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I243" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J243" s="4" t="inlineStr">
         <is>
-          <t>Transport PM 2.5 emissions i.e. all modes combined</t>
+          <t>SOx Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B244" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C244" s="4" t="inlineStr">
         <is>
-          <t>Transport NOX Emissions</t>
+          <t>SOX Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D244" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-022</t>
+          <t>APH-VAP-017</t>
         </is>
       </c>
       <c r="E244" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F244" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G244" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H244" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I244" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J244" s="4" t="inlineStr">
         <is>
-          <t>Transport NOx emissions i.e. all modes combined</t>
+          <t>SOx Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B245" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C245" s="4" t="inlineStr">
         <is>
-          <t>Transport BC Emissions</t>
+          <t>SOX Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D245" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-023</t>
+          <t>APH-VAP-018</t>
         </is>
       </c>
       <c r="E245" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F245" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G245" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H245" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I245" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J245" s="4" t="inlineStr">
         <is>
-          <t>Transport BC emissions i.e. all modes combined</t>
+          <t>SOx Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B246" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C246" s="4" t="inlineStr">
         <is>
-          <t>BC Emission from Diesel Vehicles</t>
+          <t>SOX Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D246" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-024</t>
+          <t>APH-VAP-019</t>
         </is>
       </c>
       <c r="E246" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F246" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G246" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H246" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I246" s="4" t="inlineStr">
         <is>
-          <t>Miller, J. D. &amp; Jin, L.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J246" s="4" t="inlineStr">
         <is>
-          <t>Diesel vehicle BC emissions by road vehicle type. Indicator includes future estimates.</t>
+          <t>SOx Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B247" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C247" s="4" t="inlineStr">
         <is>
-          <t>Transport SOX Emissions</t>
+          <t>NMVOC Emissions from Road Transport</t>
         </is>
       </c>
       <c r="D247" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-025</t>
+          <t>APH-VAP-039</t>
         </is>
       </c>
       <c r="E247" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F247" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G247" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H247" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I247" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J247" s="4" t="inlineStr">
         <is>
-          <t>Transport SOX emissions i.e. all modes combined</t>
+          <t>NMVOC Emissions due to road transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on vehicle fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B248" s="3" t="inlineStr">
         <is>
           <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C248" s="4" t="inlineStr">
         <is>
-          <t>Percent contribution of source category to particulate matter (PM2.5 or PM10)</t>
+          <t>NMVOC Emissions from Railways Transport</t>
         </is>
       </c>
       <c r="D248" s="3" t="inlineStr">
         <is>
-          <t>APH-VAP-030</t>
+          <t>APH-VAP-040</t>
         </is>
       </c>
       <c r="E248" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F248" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G248" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H248" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I248" s="4" t="inlineStr">
         <is>
-          <t>McDuffie et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J248" s="4" t="inlineStr">
         <is>
-          <t>The mean annual concentration of fine suspended particles of less than 10 or 2.5 microns in diameters is a common measure of air pollution. Receptor models (RM) are mostly used for source contribution estimation at local and regional level all over the world. A RM apportions the measured mass of an atmospheric pollutant at a given site to its emission sources. This indicator provides share of transport in total PM pollution.</t>
+          <t>NMVOC Emissions due to railway transport activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on railway fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B249" s="3" t="inlineStr">
         <is>
-          <t>Health Aspects Transport (HAT)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C249" s="4" t="inlineStr">
         <is>
-          <t>Deaths due to Occupational exposure to diesel engine exhaust</t>
+          <t>NMVOC Emissions from Domestic Navigation</t>
         </is>
       </c>
       <c r="D249" s="3" t="inlineStr">
         <is>
-          <t>APH-HAT-001</t>
+          <t>APH-VAP-041</t>
         </is>
       </c>
       <c r="E249" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F249" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G249" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H249" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I249" s="4" t="inlineStr">
         <is>
-          <t>Global Burden of Disease (GBD)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J249" s="4" t="inlineStr">
         <is>
-          <t>High exposures to diesel exhaust due to widespread use of diesel-powered engines have been common in industries such as trucking, mining, and railroads. This indicator concerns the emission of diesel engines powered by petroleum-diesel fuels and its exposre. The diseases include lung and bladder cancer, respiratory disease, heart problems and other chronic and acute health effects.</t>
+          <t>NMVOC Emissions due to domestic navigation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on shipping/boat fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B250" s="3" t="inlineStr">
         <is>
-          <t>Health Aspects Transport (HAT)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C250" s="4" t="inlineStr">
         <is>
-          <t>Transport air pollution health impact</t>
+          <t>NMVOC Emissions from Domestic Aviation</t>
         </is>
       </c>
       <c r="D250" s="3" t="inlineStr">
         <is>
-          <t>APH-HAT-002</t>
+          <t>APH-VAP-042</t>
         </is>
       </c>
       <c r="E250" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F250" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G250" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H250" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I250" s="4" t="inlineStr">
         <is>
-          <t>International Council on Clean Transportation (ICCT), McDuffie et al., Chowhdury, et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J250" s="4" t="inlineStr">
         <is>
-          <t>PM2.5- and ozone-attributable health burden globally from transportation tailpipe emissions</t>
+          <t>NMVOC Emissions due to domestic aviation activity in 1000 tonnes. The emissions are estimated using bottom-up data and assumptions on aviation fleet, technology, usage etc. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" s="3" t="inlineStr">
         <is>
           <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B251" s="3" t="inlineStr">
         <is>
-          <t>Health Aspects Transport (HAT)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C251" s="4" t="inlineStr">
         <is>
-          <t>Annual cost of health damages from PM 2.5 exposure</t>
+          <t>Share of Transport in Total Sox Emissions</t>
         </is>
       </c>
       <c r="D251" s="3" t="inlineStr">
         <is>
-          <t>APH-HAT-003</t>
+          <t>APH-VAP-020</t>
         </is>
       </c>
       <c r="E251" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F251" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G251" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H251" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I251" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J251" s="4" t="inlineStr">
         <is>
-          <t>Estimates of premature mortality and morbidity attributable to PM2.5 air pollution valued in dollar terms. The cost is estimated from the statistical value of life for premature deaths and years lived with disability for comorbidities.</t>
+          <t>Share of transport sector in total SOx emissions (consisting of all sectors - Buildings, Power Industry, Transport, Other industrial combustion, Other sectors).  It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B252" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C252" s="4" t="inlineStr">
         <is>
-          <t>Total Transport Energy Consumption by mode</t>
+          <t>Transport PM 10 Emissions</t>
         </is>
       </c>
       <c r="D252" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-001</t>
+          <t>APH-VAP-021</t>
         </is>
       </c>
       <c r="E252" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F252" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G252" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H252" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I252" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J252" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the transportation sector within a specified time period</t>
+          <t>Transport PM 10 emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B253" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C253" s="4" t="inlineStr">
         <is>
-          <t>Total Transport Energy Consumption by source</t>
+          <t>Transport PM 2.5 Emissions</t>
         </is>
       </c>
       <c r="D253" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-091</t>
+          <t>APH-VAP-035</t>
         </is>
       </c>
       <c r="E253" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F253" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G253" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H253" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I253" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J253" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the transportation sector within a specified time period, grouped by fuel source</t>
+          <t>Transport PM 2.5 emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B254" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C254" s="4" t="inlineStr">
         <is>
-          <t>Electricity Transport</t>
+          <t>Transport NOX Emissions</t>
         </is>
       </c>
       <c r="D254" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-002</t>
+          <t>APH-VAP-022</t>
         </is>
       </c>
       <c r="E254" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F254" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G254" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H254" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I254" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J254" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the electricity energy consumed by the transportation sector within a specified time period</t>
+          <t>Transport NOx emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B255" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C255" s="4" t="inlineStr">
         <is>
-          <t>Electricity Road</t>
+          <t>Transport BC Emissions</t>
         </is>
       </c>
       <c r="D255" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-003</t>
+          <t>APH-VAP-023</t>
         </is>
       </c>
       <c r="E255" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F255" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G255" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H255" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I255" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J255" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the electricity energy consumed by the road sector within a specified time period</t>
+          <t>Transport BC emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B256" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C256" s="4" t="inlineStr">
         <is>
-          <t>Electricity Rail</t>
+          <t>BC Emission from Diesel Vehicles</t>
         </is>
       </c>
       <c r="D256" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-004</t>
+          <t>APH-VAP-024</t>
         </is>
       </c>
       <c r="E256" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F256" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G256" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H256" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I256" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database, International Union of Railways (UIC)</t>
+          <t>Miller, J. D. &amp; Jin, L.</t>
         </is>
       </c>
       <c r="J256" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the electricity energy consumed by the railway sector within a specified time period</t>
+          <t>Diesel vehicle BC emissions by road vehicle type. Indicator includes future estimates.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B257" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C257" s="4" t="inlineStr">
         <is>
-          <t>Gasoline Road</t>
+          <t>Transport SOX Emissions</t>
         </is>
       </c>
       <c r="D257" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-005</t>
+          <t>APH-VAP-025</t>
         </is>
       </c>
       <c r="E257" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F257" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G257" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H257" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I257" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J257" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the gasoline energy consumed by the road sector within a specified time period</t>
+          <t>Transport SOX emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B258" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C258" s="4" t="inlineStr">
         <is>
-          <t>Diesel Road</t>
+          <t>Transport NMVOC Emissions</t>
         </is>
       </c>
       <c r="D258" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-006</t>
+          <t>APH-VAP-043</t>
         </is>
       </c>
       <c r="E258" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F258" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G258" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H258" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I258" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J258" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the diesel energy consumed by the road sector within a specified time period</t>
+          <t>Transport NMVOC emissions i.e. all modes combined It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B259" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Vehicle related Air Pollution (VAP)</t>
         </is>
       </c>
       <c r="C259" s="4" t="inlineStr">
         <is>
-          <t>Diesel Rail</t>
+          <t>Percent contribution of source category to particulate matter (PM2.5 or PM10)</t>
         </is>
       </c>
       <c r="D259" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-007</t>
+          <t>APH-VAP-030</t>
         </is>
       </c>
       <c r="E259" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F259" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G259" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H259" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I259" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database, International Union of Railways (UIC)</t>
+          <t>McDuffie et al.</t>
         </is>
       </c>
       <c r="J259" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the diesel energy consumed by the rail sector within a specified time period</t>
+          <t>The mean annual concentration of fine suspended particles of less than 10 or 2.5 microns in diameters is a common measure of air pollution. Receptor models (RM) are mostly used for source contribution estimation at local and regional level all over the world. A RM apportions the measured mass of an atmospheric pollutant at a given site to its emission sources. This indicator provides share of transport in total PM pollution.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B260" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Health Aspects Transport (HAT)</t>
         </is>
       </c>
       <c r="C260" s="4" t="inlineStr">
         <is>
-          <t>Bio-Diesel Road</t>
+          <t>Deaths due to Occupational exposure to diesel engine exhaust</t>
         </is>
       </c>
       <c r="D260" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-008</t>
+          <t>APH-HAT-001</t>
         </is>
       </c>
       <c r="E260" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F260" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G260" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H260" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I260" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>Global Burden of Disease (GBD)</t>
         </is>
       </c>
       <c r="J260" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the biodiesel energy consumed by the road sector within a specified time period</t>
+          <t>High exposures to diesel exhaust due to widespread use of diesel-powered engines have been common in industries such as trucking, mining, and railroads. This indicator concerns the emission of diesel engines powered by petroleum-diesel fuels and its exposre. The diseases include lung and bladder cancer, respiratory disease, heart problems and other chronic and acute health effects.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B261" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Health Aspects Transport (HAT)</t>
         </is>
       </c>
       <c r="C261" s="4" t="inlineStr">
         <is>
-          <t>Bio-Gasoline Road</t>
+          <t>Transport air pollution health impact</t>
         </is>
       </c>
       <c r="D261" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-009</t>
+          <t>APH-HAT-002</t>
         </is>
       </c>
       <c r="E261" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F261" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G261" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H261" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I261" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>International Council on Clean Transportation (ICCT), McDuffie et al., Chowhdury, et al.</t>
         </is>
       </c>
       <c r="J261" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the bio-gasoline energy consumed by the road sector within a specified time period</t>
+          <t>PM2.5- and ozone-attributable health burden globally from transportation tailpipe emissions</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" s="3" t="inlineStr">
         <is>
-          <t>CLIMATE CHANGE (CLC)</t>
+          <t>AIR POLLUTION &amp; HEALTH (APH)</t>
         </is>
       </c>
       <c r="B262" s="3" t="inlineStr">
         <is>
-          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
+          <t>Health Aspects Transport (HAT)</t>
         </is>
       </c>
       <c r="C262" s="4" t="inlineStr">
         <is>
-          <t>Natural Gas Road</t>
+          <t>Annual cost of health damages from PM 2.5 exposure</t>
         </is>
       </c>
       <c r="D262" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-010</t>
+          <t>APH-HAT-003</t>
         </is>
       </c>
       <c r="E262" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F262" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G262" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H262" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I262" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J262" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the CNG/LPG energy consumed by the road sector within a specified time period</t>
+          <t>Estimates of premature mortality and morbidity attributable to PM2.5 air pollution valued in dollar terms. The cost is estimated from the statistical value of life for premature deaths and years lived with disability for comorbidities.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B263" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C263" s="4" t="inlineStr">
         <is>
-          <t>Energy production (Total)</t>
+          <t>Total Transport Energy Consumption by mode</t>
         </is>
       </c>
       <c r="D263" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-082</t>
+          <t>CLC-VRE-001</t>
         </is>
       </c>
       <c r="E263" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F263" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G263" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H263" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I263" s="4" t="inlineStr">
         <is>
-          <t>US Energy Information Administration (EIA)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J263" s="4" t="inlineStr">
         <is>
-          <t>Total energy production includes the production of petroleum (crude oil and natural gas plant liquids), dry natural gas, and coal. It also includes net generation of nuclear, hydroelectric, and non-hydroelectric renewable electricity.</t>
+          <t>This indicator refers to the final energy consumed by the transportation sector within a specified time period. Pipeline transport and other transportation category is not considered here</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B264" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C264" s="4" t="inlineStr">
         <is>
-          <t>Energy consumption (Total)</t>
+          <t>Total Transport Energy Consumption by source</t>
         </is>
       </c>
       <c r="D264" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-083</t>
+          <t>CLC-VRE-091</t>
         </is>
       </c>
       <c r="E264" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F264" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G264" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H264" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I264" s="4" t="inlineStr">
         <is>
-          <t>US Energy Information Administration (EIA)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J264" s="4" t="inlineStr">
         <is>
-          <t>Total energy consumption includes the consumption of petroleum, dry natural gas, coal, net nuclear, hydroelectric, and non-hydroelectric renewable electricity. Total energy consumption for each country also includes net electricity imports (electricity imports – electricity exports) and net coke imports (coke imports – coke exports).</t>
+          <t>This indicator refers to the final energy consumed by the transportation sector within a specified time period, grouped by fuel source. Pipeline transport and other transportation category is not considered here</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B265" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C265" s="4" t="inlineStr">
         <is>
-          <t>Biofuel production (Total)</t>
+          <t>Electricity Transport</t>
         </is>
       </c>
       <c r="D265" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-084</t>
+          <t>CLC-VRE-002</t>
         </is>
       </c>
       <c r="E265" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F265" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G265" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H265" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I265" s="4" t="inlineStr">
         <is>
-          <t>US Energy Information Administration (EIA)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J265" s="4" t="inlineStr">
         <is>
-          <t>Total energy production of biofuel. This includes fuel ethanol and biomass-based diesel.</t>
+          <t>This indicator refers to the electricity energy consumed by the transportation sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B266" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C266" s="4" t="inlineStr">
         <is>
-          <t>Biofuel consumption (Total)</t>
+          <t>Electricity Road</t>
         </is>
       </c>
       <c r="D266" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-085</t>
+          <t>CLC-VRE-003</t>
         </is>
       </c>
       <c r="E266" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F266" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G266" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H266" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I266" s="4" t="inlineStr">
         <is>
-          <t>US Energy Information Administration (EIA)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J266" s="4" t="inlineStr">
         <is>
-          <t>Total energy consumption of biofuel. This includes fuel ethanol and biomass-based diesel.</t>
+          <t>This indicator refers to the electricity energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B267" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C267" s="4" t="inlineStr">
         <is>
-          <t>Transport Energy Consumption Mode share</t>
+          <t>Electricity Rail</t>
         </is>
       </c>
       <c r="D267" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-013</t>
+          <t>CLC-VRE-004</t>
         </is>
       </c>
       <c r="E267" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F267" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G267" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H267" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I267" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>UN Energy Statistics Database, International Union of Railways (UIC)</t>
         </is>
       </c>
       <c r="J267" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumption share by various modes of transport within a specified time period</t>
+          <t>This indicator refers to the electricity energy consumed by the railway sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B268" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C268" s="4" t="inlineStr">
         <is>
-          <t>Transport - Final consumption of renewable energy (PJ)</t>
+          <t>Gasoline Road</t>
         </is>
       </c>
       <c r="D268" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-016</t>
+          <t>CLC-VRE-005</t>
         </is>
       </c>
       <c r="E268" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F268" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G268" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H268" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I268" s="4" t="inlineStr">
         <is>
-          <t>UN Statistics Division, Tracking SDG 7</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J268" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the renewable energy consumption in transport sector</t>
+          <t>This indicator refers to the gasoline energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B269" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C269" s="4" t="inlineStr">
         <is>
-          <t>Electricity share in total transport energy consumption in Transport</t>
+          <t>Diesel Road</t>
         </is>
       </c>
       <c r="D269" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-017</t>
+          <t>CLC-VRE-006</t>
         </is>
       </c>
       <c r="E269" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F269" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G269" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H269" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I269" s="4" t="inlineStr">
         <is>
           <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J269" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the electricity share in transport energy consumption</t>
+          <t>This indicator refers to the diesel energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B270" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C270" s="4" t="inlineStr">
         <is>
-          <t>Share of Biofuels in Transport Energy Consumption</t>
+          <t>Diesel Rail</t>
         </is>
       </c>
       <c r="D270" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-018</t>
+          <t>CLC-VRE-007</t>
         </is>
       </c>
       <c r="E270" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F270" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G270" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H270" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I270" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>UN Energy Statistics Database, International Union of Railways (UIC)</t>
         </is>
       </c>
       <c r="J270" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the biofuels share in transport energy consumption</t>
+          <t>This indicator refers to the diesel energy consumed by the rail sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B271" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C271" s="4" t="inlineStr">
         <is>
-          <t>Road Energy Consumption</t>
+          <t>Bio-Diesel Road</t>
         </is>
       </c>
       <c r="D271" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-081</t>
+          <t>CLC-VRE-008</t>
         </is>
       </c>
       <c r="E271" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F271" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G271" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H271" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I271" s="4" t="inlineStr">
         <is>
           <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J271" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the road sector within a specified time period</t>
+          <t>This indicator refers to the biodiesel energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B272" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C272" s="4" t="inlineStr">
         <is>
-          <t>Railway Energy Consumption</t>
+          <t>Bio-Gasoline Road</t>
         </is>
       </c>
       <c r="D272" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-026</t>
+          <t>CLC-VRE-009</t>
         </is>
       </c>
       <c r="E272" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F272" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G272" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H272" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I272" s="4" t="inlineStr">
         <is>
           <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J272" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the railway sector within a specified time period</t>
+          <t>This indicator refers to the bio-gasoline energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B273" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C273" s="4" t="inlineStr">
         <is>
-          <t>Domestic Navigation Energy Consumption</t>
+          <t>Natural Gas Road</t>
         </is>
       </c>
       <c r="D273" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-027</t>
+          <t>CLC-VRE-010</t>
         </is>
       </c>
       <c r="E273" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F273" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G273" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H273" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I273" s="4" t="inlineStr">
         <is>
           <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J273" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the domestic navigation sector within a specified time period</t>
+          <t>This indicator refers to the CNG/LPG energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B274" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C274" s="4" t="inlineStr">
         <is>
-          <t>Domestic Aviation Energy Consumption</t>
+          <t>Energy production (Total)</t>
         </is>
       </c>
       <c r="D274" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-028</t>
+          <t>CLC-VRE-082</t>
         </is>
       </c>
       <c r="E274" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F274" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G274" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H274" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I274" s="4" t="inlineStr">
         <is>
-          <t>UN Energy Statistics Database</t>
+          <t>US Energy Information Administration (EIA)</t>
         </is>
       </c>
       <c r="J274" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the final energy consumed by the domestic aviation sector within a specified time period</t>
+          <t>Total energy production includes the production of petroleum (crude oil and natural gas plant liquids), dry natural gas, and coal. It also includes net generation of nuclear, hydroelectric, and non-hydroelectric renewable electricity.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B275" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C275" s="4" t="inlineStr">
         <is>
-          <t>Fossil Transport CO2 emissions</t>
+          <t>Energy consumption (Total)</t>
         </is>
       </c>
       <c r="D275" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-045</t>
+          <t>CLC-VRE-083</t>
         </is>
       </c>
       <c r="E275" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F275" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G275" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H275" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I275" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>US Energy Information Administration (EIA)</t>
         </is>
       </c>
       <c r="J275" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total fossil fuel CO2 emissions emitted by the transportation sector</t>
+          <t>Total energy consumption includes the consumption of petroleum, dry natural gas, coal, net nuclear, hydroelectric, and non-hydroelectric renewable electricity. Total energy consumption for each country also includes net electricity imports (electricity imports – electricity exports) and net coke imports (coke imports – coke exports).</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B276" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C276" s="4" t="inlineStr">
         <is>
-          <t>Fossil Transport share in consumption emissions</t>
+          <t>Biofuel production (Total)</t>
         </is>
       </c>
       <c r="D276" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-046</t>
+          <t>CLC-VRE-084</t>
         </is>
       </c>
       <c r="E276" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F276" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G276" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H276" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I276" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>US Energy Information Administration (EIA)</t>
         </is>
       </c>
       <c r="J276" s="4" t="inlineStr">
         <is>
-          <t>Fossil transport share in total consumption emissions i.e. Consumption-based emissions are calculated based on domestic final consumption and include imports.</t>
+          <t>Total energy production of biofuel. This includes fuel ethanol and biomass-based diesel.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B277" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C277" s="4" t="inlineStr">
         <is>
-          <t>Fossil Transport share in Territorial emissions</t>
+          <t>Biofuel consumption (Total)</t>
         </is>
       </c>
       <c r="D277" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-047</t>
+          <t>CLC-VRE-085</t>
         </is>
       </c>
       <c r="E277" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F277" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G277" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H277" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I277" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>US Energy Information Administration (EIA)</t>
         </is>
       </c>
       <c r="J277" s="4" t="inlineStr">
         <is>
-          <t>Fossil transport share in total Territorial emissions i.e. Territory-based emissions, or production emissions,
-are those that take place within a country's territorial boundaries and include exports but omit imports</t>
+          <t>Total energy consumption of biofuel. This includes fuel ethanol and biomass-based diesel.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B278" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C278" s="4" t="inlineStr">
         <is>
-          <t>Total Transport CO2 emissions</t>
+          <t>Transport Energy Consumption Mode share</t>
         </is>
       </c>
       <c r="D278" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-048</t>
+          <t>CLC-VRE-013</t>
         </is>
       </c>
       <c r="E278" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F278" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G278" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H278" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I278" s="4" t="inlineStr">
         <is>
-          <t>Climate Analysis Indicators Tool (CAIT)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J278" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CO2 emissions emissions emitted by the transportation sector (due to fuel combustion)</t>
+          <t>This indicator refers to the final energy consumption share by various modes of transport within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B279" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C279" s="4" t="inlineStr">
         <is>
-          <t>Transport CO2 Emissions per Capita</t>
+          <t>Transport - Final consumption of renewable energy (PJ)</t>
         </is>
       </c>
       <c r="D279" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-049</t>
+          <t>CLC-VRE-016</t>
         </is>
       </c>
       <c r="E279" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F279" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G279" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H279" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I279" s="4" t="inlineStr">
         <is>
-          <t>Climate Analysis Indicators Tool (CAIT)</t>
+          <t>UN Statistics Division, Tracking SDG 7</t>
         </is>
       </c>
       <c r="J279" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the average per capita CO2  emissions from transportation. It is the ratio of CLC-VRE-048 and the population (SEC-DEV-001)</t>
+          <t>This indicator refers to the renewable energy consumption in transport sector</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B280" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C280" s="4" t="inlineStr">
         <is>
-          <t>Transport CO2 Emissions by GDP</t>
+          <t>Electricity share in total transport energy consumption in Transport</t>
         </is>
       </c>
       <c r="D280" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-050</t>
+          <t>CLC-VRE-017</t>
         </is>
       </c>
       <c r="E280" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F280" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G280" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H280" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I280" s="4" t="inlineStr">
         <is>
-          <t>Calculated</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J280" s="4" t="inlineStr">
         <is>
-          <t>This indicator refers to the Transport sector emission intensity with GDP. It is the ratio of CLC-VRE-048 and the GDP (SEC-SEG-001)</t>
+          <t>This indicator refers to the electricity share in transport energy consumption</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B281" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C281" s="4" t="inlineStr">
         <is>
-          <t>Transport CO2 Emissions - Mode share</t>
+          <t>Share of Biofuels in Transport Energy Consumption</t>
         </is>
       </c>
       <c r="D281" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-051</t>
+          <t>CLC-VRE-018</t>
         </is>
       </c>
       <c r="E281" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F281" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G281" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H281" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I281" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J281" s="4" t="inlineStr">
         <is>
-          <t>This indicator can be defined as the share of different modes in the total transport CO2 emissions (Fossil fuel)</t>
+          <t>This indicator refers to the biofuels share in transport energy consumption</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B282" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C282" s="4" t="inlineStr">
         <is>
-          <t>Road in Transport CO2 Emissions</t>
+          <t>Road Energy Consumption</t>
         </is>
       </c>
       <c r="D282" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-054</t>
+          <t>CLC-VRE-081</t>
         </is>
       </c>
       <c r="E282" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F282" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G282" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H282" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I282" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J282" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CO2 emissions emitted by the road transportation sector</t>
+          <t>This indicator refers to the final energy consumed by the road sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B283" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C283" s="4" t="inlineStr">
         <is>
-          <t>Railways in Transport CO2 Emissions</t>
+          <t>Railway Energy Consumption</t>
         </is>
       </c>
       <c r="D283" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-055</t>
+          <t>CLC-VRE-026</t>
         </is>
       </c>
       <c r="E283" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F283" s="3" t="inlineStr">
         <is>
           <t>Rail</t>
         </is>
       </c>
       <c r="G283" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H283" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I283" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J283" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CO2 emissions emitted by the railway transportation sector. We consider fossil railway transport CO2 emissions.</t>
+          <t>This indicator refers to the final energy consumed by the railway sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B284" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C284" s="4" t="inlineStr">
         <is>
-          <t>Shipping/Inland Waterways Transport CO2 Emissions</t>
+          <t>Domestic Navigation Energy Consumption</t>
         </is>
       </c>
       <c r="D284" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-056</t>
+          <t>CLC-VRE-027</t>
         </is>
       </c>
       <c r="E284" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F284" s="3" t="inlineStr">
         <is>
           <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G284" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H284" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I284" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J284" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CO2 emissions emitted by the domestic navigation transportation sector. We consider fossil domestic navigation  transport CO2 emissions.</t>
+          <t>This indicator refers to the final energy consumed by the domestic navigation sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B285" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C285" s="4" t="inlineStr">
         <is>
-          <t>Domestic Aviation Transport CO2 Emissions</t>
+          <t>Domestic Aviation Energy Consumption</t>
         </is>
       </c>
       <c r="D285" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-057</t>
+          <t>CLC-VRE-028</t>
         </is>
       </c>
       <c r="E285" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F285" s="3" t="inlineStr">
         <is>
           <t>Aviation</t>
         </is>
       </c>
       <c r="G285" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H285" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I285" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR), International Council on Clean Transportation (ICCT)</t>
+          <t>UN Energy Statistics Database</t>
         </is>
       </c>
       <c r="J285" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CO2 emissions emitted by the domestic aviation transport sector. We consider fossil domestic aviation transport CO2 emissions.</t>
+          <t>This indicator refers to the final energy consumed by the domestic aviation sector within a specified time period</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B286" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C286" s="4" t="inlineStr">
         <is>
-          <t>Fossil Transport CH4 emissions</t>
+          <t>Fossil Transport CO2 emissions</t>
         </is>
       </c>
       <c r="D286" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-086</t>
+          <t>CLC-VRE-045</t>
         </is>
       </c>
       <c r="E286" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F286" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G286" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H286" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I286" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J286" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total fossil fuel CH4 emissions emitted by the transportation sector</t>
+          <t>This refers to the total CO2 emissions emitted by the transportation sector. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B287" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C287" s="4" t="inlineStr">
         <is>
-          <t>Road in Transport CH4 Emissions</t>
+          <t>Fossil Transport share in consumption emissions</t>
         </is>
       </c>
       <c r="D287" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-087</t>
+          <t>CLC-VRE-046</t>
         </is>
       </c>
       <c r="E287" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F287" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G287" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H287" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I287" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J287" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CH4 emissions emitted by the railway transportation sector. We consider road transport CO2 emissions.</t>
+          <t>Fossil transport share in total consumption emissions i.e. Consumption-based emissions are calculated based on domestic final consumption and include imports.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B288" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C288" s="4" t="inlineStr">
         <is>
-          <t>Railways in Transport CH4 Emissions</t>
+          <t>Fossil Transport share in Territorial emissions</t>
         </is>
       </c>
       <c r="D288" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-088</t>
+          <t>CLC-VRE-047</t>
         </is>
       </c>
       <c r="E288" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F288" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G288" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H288" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I288" s="4" t="inlineStr">
         <is>
           <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J288" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CH4 emissions emitted by the railway transportation sector. We consider fossil railway transport CO2 emissions.</t>
+          <t>Fossil transport share in total Territorial emissions i.e. Territory-based emissions, or production emissions, are those that take place within a country's territorial boundaries and include exports but omit imports</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B289" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C289" s="4" t="inlineStr">
         <is>
-          <t>Shipping/Inland Waterways Transport CH4 Emissions</t>
+          <t>Total Transport CO2 emissions</t>
         </is>
       </c>
       <c r="D289" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-089</t>
+          <t>CLC-VRE-048</t>
         </is>
       </c>
       <c r="E289" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F289" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G289" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H289" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I289" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>Climate Analysis Indicators Tool (CAIT)</t>
         </is>
       </c>
       <c r="J289" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CH4 emissions emitted by the domestic navigation transportation sector. We consider fossil domestic navigation transport CO2 emissions.</t>
+          <t>This refers to the total CO2 emissions emissions emitted by the transportation sector (due to fuel combustion)</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B290" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C290" s="4" t="inlineStr">
         <is>
-          <t>Domestic Aviation Transport CH4 Emissions</t>
+          <t>Transport CO2 Emissions per Capita</t>
         </is>
       </c>
       <c r="D290" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-090</t>
+          <t>CLC-VRE-049</t>
         </is>
       </c>
       <c r="E290" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F290" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G290" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H290" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I290" s="4" t="inlineStr">
         <is>
-          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
+          <t>Climate Analysis Indicators Tool (CAIT)</t>
         </is>
       </c>
       <c r="J290" s="4" t="inlineStr">
         <is>
-          <t>This refers to the total CH4 emissions emitted by the domestic aviation transport sector. We consider fossil domestic aviation transport CO2 emissions.</t>
+          <t>This indicator refers to the average per capita CO2  emissions from transportation. It is the ratio of CLC-VRE-048 and the population (SEC-DEV-001)</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B291" s="3" t="inlineStr">
         <is>
           <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C291" s="4" t="inlineStr">
         <is>
-          <t>Share of Transport CO2 Emissions in Total Fuel Combustion Energy CO2 Emissions</t>
+          <t>Transport CO2 Emissions by GDP</t>
         </is>
       </c>
       <c r="D291" s="3" t="inlineStr">
         <is>
-          <t>CLC-VRE-064</t>
+          <t>CLC-VRE-050</t>
         </is>
       </c>
       <c r="E291" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F291" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G291" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H291" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I291" s="4" t="inlineStr">
         <is>
           <t>Calculated</t>
         </is>
       </c>
       <c r="J291" s="4" t="inlineStr">
         <is>
-          <t>Defined as the ratio of transport sector CO2 emissions to the total CO2 emissions from the fuel combustion</t>
+          <t>This indicator refers to the Transport sector emission intensity with GDP. It is the ratio of CLC-VRE-048 and the GDP (SEC-SEG-001)</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B292" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C292" s="4" t="inlineStr">
         <is>
-          <t>Climate vulnerability rating for infrastructure</t>
+          <t>Transport CO2 Emissions - Mode share</t>
         </is>
       </c>
       <c r="D292" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-001</t>
+          <t>CLC-VRE-051</t>
         </is>
       </c>
       <c r="E292" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F292" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G292" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H292" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I292" s="4" t="inlineStr">
         <is>
-          <t>Notre Dame Global Adaptation Initiative (ND-GAIN)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J292" s="4" t="inlineStr">
         <is>
-          <t>The Infrastructure score captures the vulnerability of coastal and energy infrastructure to climate change, primarily general preparedness to climate-related natural disasters, coastal hazards, and energy supply challenges. Indicators include projected change of hydropower generation capacity, projected change of sea level rise impacts, dependency on imported energy, population living under 5m above sea level, electricity access, and disaster preparedness.</t>
+          <t>This indicator can be defined as the share of different modes in the total transport CO2 emissions (Fossil fuel)</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B293" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C293" s="4" t="inlineStr">
         <is>
-          <t>Multi-hazard expected annual damages to transport infrastructure</t>
+          <t>Road in Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D293" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-002</t>
+          <t>CLC-VRE-054</t>
         </is>
       </c>
       <c r="E293" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F293" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G293" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H293" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I293" s="4" t="inlineStr">
         <is>
-          <t>Koks et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J293" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Infrastructure damages are estimated using a variety of sources of cost data, fragility curves, and assumed parameters for each hazard. These represent direct damages to road and rail assets, and do not include the costs from transport delays and disruption, or wider economic impacts. </t>
+          <t>This refers to the total CO2 emissions emitted by the road transportation sector. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B294" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C294" s="4" t="inlineStr">
         <is>
-          <t>Share of population in low elevated coastal zones (%)</t>
+          <t>Railways in Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D294" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-003</t>
+          <t>CLC-VRE-055</t>
         </is>
       </c>
       <c r="E294" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F294" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G294" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H294" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I294" s="4" t="inlineStr">
         <is>
-          <t>UN</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J294" s="4" t="inlineStr">
         <is>
-          <t>Ratio of estimates of populations living in 5m to total population</t>
+          <t>This refers to the total CO2 emissions emitted by the railway transportation sector. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B295" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C295" s="4" t="inlineStr">
         <is>
-          <t>Global Climate Risk Index</t>
+          <t>Shipping/Inland Waterways Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D295" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-004</t>
+          <t>CLC-VRE-056</t>
         </is>
       </c>
       <c r="E295" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F295" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G295" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H295" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I295" s="4" t="inlineStr">
         <is>
-          <t>GermanWatch</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J295" s="4" t="inlineStr">
         <is>
-          <t>Global Climate Risk Index analyses to what extent countries have been affected by the impacts of weather-related loss events (storms, floods, heat waves etc.)</t>
+          <t>This refers to the total CO2 emissions emitted by the domestic navigation transportation sector. It includes fossil fuel consumption (no biofuels).</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B296" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C296" s="4" t="inlineStr">
         <is>
-          <t>ND Gain Index</t>
+          <t>Domestic Aviation Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D296" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-005</t>
+          <t>CLC-VRE-057</t>
         </is>
       </c>
       <c r="E296" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F296" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G296" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H296" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I296" s="4" t="inlineStr">
         <is>
-          <t>Notre Dame Global Adaptation Initiative (ND-GAIN)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR), International Council on Clean Transportation (ICCT)</t>
         </is>
       </c>
       <c r="J296" s="4" t="inlineStr">
         <is>
-          <t>ND-GAIN Index summarizes a country's vulnerability to climate change and other global challenges in combination with its readiness to improve resilience</t>
+          <t>This refers to the total CO2 emissions emitted by the domestic aviation transport sector. We consider fossil domestic aviation transport CO2 emissions.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B297" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C297" s="4" t="inlineStr">
         <is>
-          <t>Exposed kilometers of road and rail in different climate scenarios</t>
+          <t>Bio Transport CO2 emissions</t>
         </is>
       </c>
       <c r="D297" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-006</t>
+          <t>CLC-VRE-092</t>
         </is>
       </c>
       <c r="E297" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F297" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G297" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H297" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I297" s="4" t="inlineStr">
         <is>
-          <t>Liu, et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J297" s="4" t="inlineStr">
         <is>
-          <t>Length of roads and rail infrastructure and its proportion to total lengths exposed to heavier precipitation in different climate scenarios: RCP 4.5- if global emissions peak as early as 2040 and RCP 8.5- if global emissions continue to increase</t>
+          <t>This refers to the total CO2 emissions emitted by the transportation sector. It includes biofuel consumption (no fossil fuel).</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B298" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C298" s="4" t="inlineStr">
         <is>
-          <t>Multi-hazard risk to global port infrastructure and resulting trade and logistics losses</t>
+          <t>Road Bio Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D298" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-007</t>
+          <t>CLC-VRE-093</t>
         </is>
       </c>
       <c r="E298" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F298" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G298" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H298" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I298" s="4" t="inlineStr">
         <is>
-          <t>Verschuur, et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J298" s="4" t="inlineStr">
         <is>
-          <t>Data includes the estimated amount of freight going through port on a yearly basis in value terms; the annual port-specific risk as the sum of physical damages to port infrastructure, physical damages to critical infrastructure surrounding the port (electricity, road, rail, power plants) within 1 km radius, and the additional logistics losses to port operators, carriers and shippers as a result of downtime; and the amount of trade that is expected to be disrupted by natural hazards and maritime extremes on an annual basis</t>
+          <t>This refers to the total CO2 emissions emitted by the road transportation sector. It includes biofuel consumption (no fossil fuel).</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B299" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C299" s="4" t="inlineStr">
         <is>
-          <t>National Road Vulnerability Index (NRVI)</t>
+          <t>Railways Bio Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D299" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-008</t>
+          <t>CLC-VRE-094</t>
         </is>
       </c>
       <c r="E299" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F299" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G299" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H299" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I299" s="4" t="inlineStr">
         <is>
-          <t>Koks et al.</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J299" s="4" t="inlineStr">
         <is>
-          <t>Natural disasters are simulated on random and cluster of country road segments. Index indicates how much of the trips are potentially disrupted due to the missing segments.</t>
+          <t>This refers to the total CO2 emissions emitted by the railway transportation sector. It includes biofuel consumption (no fossil fuel).</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B300" s="3" t="inlineStr">
         <is>
-          <t>Climate Vulnerability Transport (CVT)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C300" s="4" t="inlineStr">
         <is>
-          <t>Multihazard average annual loss for transport infrastructure</t>
+          <t>Shipping/Inland Waterways Bio Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D300" s="3" t="inlineStr">
         <is>
-          <t>CLC-CVT-009</t>
+          <t>CLC-VRE-095</t>
         </is>
       </c>
       <c r="E300" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F300" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G300" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H300" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I300" s="4" t="inlineStr">
         <is>
-          <t>Coalition for Disaster Resilient Infrastructure (CDRI)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J300" s="4" t="inlineStr">
         <is>
-          <t>A measure of annualized future losses over the long term, derived from probabilistic risk models. The average annual loss provides an estimator of losses that are likely to occur every year due to various hazards. The existing climate scenario is considered as the future modeled scenario here. Flooding includes flooding, tropical cyclones, and tsunami; Roads include roads, bridges, and tunnels; Rail includes railway tracks and tunnels</t>
+          <t>This refers to the total CO2 emissions emitted by the domestic navigation transportation sector. It includes biofuel consumption (no fossil fuel).</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B301" s="3" t="inlineStr">
         <is>
-          <t>Climate Change General (CCG)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C301" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fossil Total Consumption Emissions </t>
+          <t>Domestic Aviation Bio Transport CO2 Emissions</t>
         </is>
       </c>
       <c r="D301" s="3" t="inlineStr">
         <is>
-          <t>CLC-CCG-001</t>
+          <t>CLC-VRE-096</t>
         </is>
       </c>
       <c r="E301" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F301" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G301" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H301" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I301" s="4" t="inlineStr">
         <is>
-          <t>Global Carbon Project</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J301" s="4" t="inlineStr">
         <is>
-          <t>Consumption-based emissions are calculated based on domestic final consumption and include imports.</t>
+          <t>This refers to the total CO2 emissions emitted by the domestic aviation transport sector. It includes biofuel consumption (no fossil fuel).</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="3" t="inlineStr">
         <is>
           <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B302" s="3" t="inlineStr">
         <is>
-          <t>Climate Change General (CCG)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C302" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Fossil Total Territorial Emissions </t>
+          <t>Fossil Transport CH4 emissions</t>
         </is>
       </c>
       <c r="D302" s="3" t="inlineStr">
         <is>
-          <t>CLC-CCG-002</t>
+          <t>CLC-VRE-086</t>
         </is>
       </c>
       <c r="E302" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F302" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G302" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H302" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I302" s="4" t="inlineStr">
         <is>
-          <t>Global Carbon Project</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J302" s="4" t="inlineStr">
         <is>
-          <t>Total Territorial emissions i.e. Territory-based emissions, or production emissions, are those that take place within a country's territorial boundaries and include exports but omit imports</t>
+          <t>This refers to the total CH4 emissions emitted by the transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B303" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C303" s="4" t="inlineStr">
         <is>
-          <t>Population</t>
+          <t>Road in Transport CH4 Emissions</t>
         </is>
       </c>
       <c r="D303" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-001</t>
+          <t>CLC-VRE-087</t>
         </is>
       </c>
       <c r="E303" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F303" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G303" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H303" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I303" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J303" s="4" t="inlineStr">
         <is>
-          <t>This indicator provides the size of the country’s population for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
+          <t>This refers to the total CH4 emissions emitted by the road transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B304" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C304" s="4" t="inlineStr">
         <is>
-          <t>Population (Projections)</t>
+          <t>Railways in Transport CH4 Emissions</t>
         </is>
       </c>
       <c r="D304" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-002</t>
+          <t>CLC-VRE-088</t>
         </is>
       </c>
       <c r="E304" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F304" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G304" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H304" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I304" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J304" s="4" t="inlineStr">
         <is>
-          <t>This indicator provides the size of the country’s population for a given year. De facto population in a country, area or region as of 1 July of the year indicated. Projections are using Medium fertility variant</t>
+          <t>This refers to the total CH4 emissions emitted by the railway transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B305" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C305" s="4" t="inlineStr">
         <is>
-          <t>Female Population (Share)</t>
+          <t>Shipping/Inland Waterways Transport CH4 Emissions</t>
         </is>
       </c>
       <c r="D305" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-003</t>
+          <t>CLC-VRE-089</t>
         </is>
       </c>
       <c r="E305" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F305" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G305" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H305" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I305" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J305" s="4" t="inlineStr">
         <is>
-          <t>Share of females in the total population (SEC-DEV-001)</t>
+          <t>This refers to the total CH4 emissions emitted by the domestic navigation transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B306" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C306" s="4" t="inlineStr">
         <is>
-          <t>Urban Population</t>
+          <t>Domestic Aviation Transport CH4 Emissions</t>
         </is>
       </c>
       <c r="D306" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-014</t>
+          <t>CLC-VRE-090</t>
         </is>
       </c>
       <c r="E306" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F306" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G306" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H306" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I306" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J306" s="4" t="inlineStr">
         <is>
-          <t>Estimated annual urban population at mid-year</t>
+          <t>This refers to the total CH4 emissions emitted by the domestic aviation transport sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B307" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C307" s="4" t="inlineStr">
         <is>
-          <t>Urban Population Share (historical)</t>
+          <t>Transport N2O emissions</t>
         </is>
       </c>
       <c r="D307" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-004</t>
+          <t>CLC-VRE-097</t>
         </is>
       </c>
       <c r="E307" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F307" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G307" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H307" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I307" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J307" s="4" t="inlineStr">
         <is>
-          <t>Share of urban population in the total population. De facto population living in areas classified as urban according to the criteria used by each area or country. Data refer to 1 July of the year indicated.</t>
+          <t>This refers to the total N2O emissions emitted by the transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B308" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C308" s="4" t="inlineStr">
         <is>
-          <t>Urban Population Share Projections</t>
+          <t>Road Transport N2O Emissions</t>
         </is>
       </c>
       <c r="D308" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-005</t>
+          <t>CLC-VRE-098</t>
         </is>
       </c>
       <c r="E308" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F308" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G308" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H308" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I308" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J308" s="4" t="inlineStr">
         <is>
-          <t>Projections of the urban population using  Medium fertility variant and extrapolation method to project the urban population for the World Urbanization Prospects.</t>
+          <t>This refers to the total N2O emissions emitted by the road transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B309" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C309" s="4" t="inlineStr">
         <is>
-          <t>Rural Population</t>
+          <t>Railways Transport N2O Emissions</t>
         </is>
       </c>
       <c r="D309" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-015</t>
+          <t>CLC-VRE-099</t>
         </is>
       </c>
       <c r="E309" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F309" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G309" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H309" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I309" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J309" s="4" t="inlineStr">
         <is>
-          <t>Estimated annual rural population at mid-year</t>
+          <t>This refers to the total N2O emissions emitted by the railway transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B310" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C310" s="4" t="inlineStr">
         <is>
-          <t>Rural Population Share (historical)</t>
+          <t>Shipping/Inland Waterways Transport N2O Emissions</t>
         </is>
       </c>
       <c r="D310" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-012</t>
+          <t>CLC-VRE-100</t>
         </is>
       </c>
       <c r="E310" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F310" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G310" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H310" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I310" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J310" s="4" t="inlineStr">
         <is>
-          <t>Share of rural population in the total population. Computed using SEC-DEV-004</t>
+          <t>This refers to the total N2O emissions emitted by the domestic navigation transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B311" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C311" s="4" t="inlineStr">
         <is>
-          <t>Rural Population Share Projections</t>
+          <t>Domestic Aviation Transport N2O Emissions</t>
         </is>
       </c>
       <c r="D311" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-013</t>
+          <t>CLC-VRE-101</t>
         </is>
       </c>
       <c r="E311" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F311" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G311" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H311" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I311" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J311" s="4" t="inlineStr">
         <is>
-          <t>Projections of the rural population. Computed using SEC-DEV-005</t>
+          <t>This refers to the total N2O emissions emitted by the domestic aviation transport sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B312" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C312" s="4" t="inlineStr">
         <is>
-          <t>Population share &lt;18</t>
+          <t>Transport GHG emissions</t>
         </is>
       </c>
       <c r="D312" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-006</t>
+          <t>CLC-VRE-102</t>
         </is>
       </c>
       <c r="E312" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F312" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G312" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H312" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I312" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J312" s="4" t="inlineStr">
         <is>
-          <t>This indicator provides the size of the country’s population below 18 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
+          <t>This refers to the total GHG emissions emitted by the transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B313" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C313" s="4" t="inlineStr">
         <is>
-          <t>Population &gt; 60 Years</t>
+          <t>Road Transport GHG Emissions</t>
         </is>
       </c>
       <c r="D313" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-007</t>
+          <t>CLC-VRE-103</t>
         </is>
       </c>
       <c r="E313" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F313" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G313" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H313" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I313" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J313" s="4" t="inlineStr">
         <is>
-          <t>This indicator provides the size of the country’s population greater than 60 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
+          <t>This refers to the total GHG emissions emitted by the road transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B314" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C314" s="4" t="inlineStr">
         <is>
-          <t>Population share &lt;18 (Projections)</t>
+          <t>Railways Transport GHG Emissions</t>
         </is>
       </c>
       <c r="D314" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-008</t>
+          <t>CLC-VRE-104</t>
         </is>
       </c>
       <c r="E314" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F314" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G314" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H314" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I314" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J314" s="4" t="inlineStr">
         <is>
-          <t>Projections for the size of the country’s population below 18 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
+          <t>This refers to the total GHG emissions emitted by the railway transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B315" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C315" s="4" t="inlineStr">
         <is>
-          <t>Population &gt; 60 Years (Projections)</t>
+          <t>Shipping/Inland Waterways Transport GHG Emissions</t>
         </is>
       </c>
       <c r="D315" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-009</t>
+          <t>CLC-VRE-105</t>
         </is>
       </c>
       <c r="E315" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F315" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G315" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H315" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I315" s="4" t="inlineStr">
         <is>
-          <t>UN Population Database</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J315" s="4" t="inlineStr">
         <is>
-          <t>Projections for the size of the country’s population greater than 60 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
+          <t>This refers to the total GHG emissions emitted by the domestic navigation transportation sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B316" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C316" s="4" t="inlineStr">
         <is>
-          <t>Disability (years of health lost due to disability (YLD))</t>
+          <t>Domestic Aviation Transport GHG Emissions</t>
         </is>
       </c>
       <c r="D316" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-010</t>
+          <t>CLC-VRE-106</t>
         </is>
       </c>
       <c r="E316" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F316" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G316" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H316" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I316" s="4" t="inlineStr">
         <is>
-          <t>Institute for Health Metrics and Evaluation (IHME)</t>
+          <t>Emissions Database for Global Atmospheric Research (EDGAR)</t>
         </is>
       </c>
       <c r="J316" s="4" t="inlineStr">
         <is>
-          <t>Years Lost due to Disability (YLD) for people living with the health condition or its consequences</t>
+          <t>This refers to the total GHG emissions emitted by the domestic aviation transport sector. It includes fossil fuel and biofuel consumption.</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B317" s="3" t="inlineStr">
         <is>
-          <t>Demographic Variables (DEV)</t>
+          <t>Vehicle Related Energy and GHG Emissions (VRE)</t>
         </is>
       </c>
       <c r="C317" s="4" t="inlineStr">
         <is>
-          <t>Population Density</t>
+          <t>Share of Transport CO2 Emissions in Total Fuel Combustion Energy CO2 Emissions</t>
         </is>
       </c>
       <c r="D317" s="3" t="inlineStr">
         <is>
-          <t>SEC-DEV-011</t>
+          <t>CLC-VRE-064</t>
         </is>
       </c>
       <c r="E317" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F317" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G317" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H317" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I317" s="4" t="inlineStr">
         <is>
           <t>Calculated</t>
         </is>
       </c>
       <c r="J317" s="4" t="inlineStr">
         <is>
-          <t>Ratio of population (SEC-DEV-001) with the land area (SEC-SEG-007) expressed as population per square kilometers</t>
+          <t>Defined as the ratio of transport sector CO2 emissions to the total CO2 emissions from the fuel combustion</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B318" s="3" t="inlineStr">
         <is>
-          <t>Household Variables (HOV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C318" s="4" t="inlineStr">
         <is>
-          <t>Average Household Size</t>
+          <t>Climate vulnerability rating for infrastructure</t>
         </is>
       </c>
       <c r="D318" s="3" t="inlineStr">
         <is>
-          <t>SEC-HOV-001</t>
+          <t>CLC-CVT-001</t>
         </is>
       </c>
       <c r="E318" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F318" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G318" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H318" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I318" s="4" t="inlineStr">
         <is>
-          <t>UN Database on Household Size and Composition</t>
+          <t>Notre Dame Global Adaptation Initiative (ND-GAIN)</t>
         </is>
       </c>
       <c r="J318" s="4" t="inlineStr">
         <is>
-          <t>The average number of usual residents (household members) per household and the share of households with 1, 2-3, 4-5, and more than 6 members</t>
+          <t>The Infrastructure score captures the vulnerability of coastal and energy infrastructure to climate change, primarily general preparedness to climate-related natural disasters, coastal hazards, and energy supply challenges. Indicators include projected change of hydropower generation capacity, projected change of sea level rise impacts, dependency on imported energy, population living under 5m above sea level, electricity access, and disaster preparedness.</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B319" s="3" t="inlineStr">
         <is>
-          <t>Household Variables (HOV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C319" s="4" t="inlineStr">
         <is>
-          <t>Female head of household (percentage of households)</t>
+          <t>Multi-hazard expected annual damages to transport infrastructure</t>
         </is>
       </c>
       <c r="D319" s="3" t="inlineStr">
         <is>
-          <t>SEC-HOV-002</t>
+          <t>CLC-CVT-002</t>
         </is>
       </c>
       <c r="E319" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F319" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G319" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H319" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I319" s="4" t="inlineStr">
         <is>
-          <t>UN Database on Household Size and Composition</t>
+          <t>Koks et al.</t>
         </is>
       </c>
       <c r="J319" s="4" t="inlineStr">
         <is>
-          <t>Female headed households shows the percentage of households with a female head.</t>
+          <t xml:space="preserve">Infrastructure damages are estimated using a variety of sources of cost data, fragility curves, and assumed parameters for each hazard. These represent direct damages to road and rail assets, and do not include the costs from transport delays and disruption, or wider economic impacts. </t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B320" s="3" t="inlineStr">
         <is>
-          <t>Household Variables (HOV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C320" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Transport share in Total Household expenses </t>
+          <t>Share of population in low elevated coastal zones (%)</t>
         </is>
       </c>
       <c r="D320" s="3" t="inlineStr">
         <is>
-          <t>SEC-HOV-003</t>
+          <t>CLC-CVT-003</t>
         </is>
       </c>
       <c r="E320" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F320" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G320" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H320" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I320" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN</t>
         </is>
       </c>
       <c r="J320" s="4" t="inlineStr">
         <is>
-          <t>Household spending is the amount of final consumption expenditure made by resident households to meet their everyday needs, such as food, clothing, housing (rent), energy, transport, durable goods (notably cars), health costs, leisure, and miscellaneous services. In this we consider share of transport in total household consumption expenditure.</t>
+          <t>Ratio of estimates of populations living in 5m to total population</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B321" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C321" s="4" t="inlineStr">
         <is>
-          <t>Transport as a share of GDP</t>
+          <t>Global Climate Risk Index</t>
         </is>
       </c>
       <c r="D321" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-001</t>
+          <t>CLC-CVT-004</t>
         </is>
       </c>
       <c r="E321" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F321" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G321" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H321" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I321" s="4" t="inlineStr">
         <is>
-          <t>Asian Development Bank (ADB), UN</t>
+          <t>GermanWatch</t>
         </is>
       </c>
       <c r="J321" s="4" t="inlineStr">
         <is>
-          <t>Gross value added, is defined as the value of output minus the value of intermediate consumption and is a measure of the contribution to GDP made by an individual transport sector. The transport sector GVA is combined with GDP to get this ratio. In some countries, transport sector is combined with storage and/or communication sector.</t>
+          <t>Global Climate Risk Index analyses to what extent countries have been affected by the impacts of weather-related loss events (storms, floods, heat waves etc.)</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B322" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C322" s="4" t="inlineStr">
         <is>
-          <t>Transport Investment as a share of GDP</t>
+          <t>ND Gain Index</t>
         </is>
       </c>
       <c r="D322" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-002</t>
+          <t>CLC-CVT-005</t>
         </is>
       </c>
       <c r="E322" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F322" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G322" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H322" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I322" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD), International Monetary Fund (IMF)</t>
+          <t>Notre Dame Global Adaptation Initiative (ND-GAIN)</t>
         </is>
       </c>
       <c r="J322" s="4" t="inlineStr">
         <is>
-          <t>It is the ratio of total transport sector expenditure with the GDP.</t>
+          <t>ND-GAIN Index summarizes a country's vulnerability to climate change and other global challenges in combination with its readiness to improve resilience</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B323" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C323" s="4" t="inlineStr">
         <is>
-          <t>Transport infrastructure investment and maintenance spending</t>
+          <t>Exposed kilometers of road and rail in different climate scenarios</t>
         </is>
       </c>
       <c r="D323" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-003</t>
+          <t>CLC-CVT-006</t>
         </is>
       </c>
       <c r="E323" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F323" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G323" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H323" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I323" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Liu, et al.</t>
         </is>
       </c>
       <c r="J323" s="4" t="inlineStr">
         <is>
-          <t>Infrastructure investment and maintenance covers spending on new transport construction and the improvement of the existing network. Infrastructure investment is a key determinant of performance in the transport sector. Inland infrastructure includes road, rail, inland waterways, maritime ports and airports and takes account of all sources of financing.</t>
+          <t>Length of roads and rail infrastructure and its proportion to total lengths exposed to heavier precipitation in different climate scenarios: RCP 4.5- if global emissions peak as early as 2040 and RCP 8.5- if global emissions continue to increase</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B324" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C324" s="4" t="inlineStr">
         <is>
-          <t>Transport Price Index</t>
+          <t>Multi-hazard risk to global port infrastructure and resulting trade and logistics losses</t>
         </is>
       </c>
       <c r="D324" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-004</t>
+          <t>CLC-CVT-007</t>
         </is>
       </c>
       <c r="E324" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F324" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G324" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H324" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I324" s="4" t="inlineStr">
         <is>
-          <t>Asian Development Bank (ADB)</t>
+          <t>Verschuur, et al.</t>
         </is>
       </c>
       <c r="J324" s="4" t="inlineStr">
         <is>
-          <t>Calculation of Consumer Price Index for Transport sector. It measures changes in the price level of a weighted average market basket of consumer goods and services purchased by households i.e. transport services.</t>
+          <t>Data includes the estimated amount of freight going through port on a yearly basis in value terms; the annual port-specific risk as the sum of physical damages to port infrastructure, physical damages to critical infrastructure surrounding the port (electricity, road, rail, power plants) within 1 km radius, and the additional logistics losses to port operators, carriers and shippers as a result of downtime; and the amount of trade that is expected to be disrupted by natural hazards and maritime extremes on an annual basis</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B325" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C325" s="4" t="inlineStr">
         <is>
-          <t>MDB development assistance for Transport</t>
+          <t>National Road Vulnerability Index (NRVI)</t>
         </is>
       </c>
       <c r="D325" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-022</t>
+          <t>CLC-CVT-008</t>
         </is>
       </c>
       <c r="E325" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F325" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G325" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H325" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I325" s="4" t="inlineStr">
         <is>
-          <t>Asian Development Bank (ADB)</t>
+          <t>Koks et al.</t>
         </is>
       </c>
       <c r="J325" s="4" t="inlineStr">
         <is>
-          <t>Loans and grants for transport in developing countries from African Development Bank, Asian Development Bank, CAF - Development Bank of Latin America, European Bank for Reconstruction and Development, European Investment Bank, Inter-American Development Bank, Islamic Development Bank, World Bank</t>
+          <t>Natural disasters are simulated on random and cluster of country road segments. Index indicates how much of the trips are potentially disrupted due to the missing segments.</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B326" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C326" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport</t>
+          <t>Multihazard average annual loss for transport infrastructure</t>
         </is>
       </c>
       <c r="D326" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-005</t>
+          <t>CLC-CVT-009</t>
         </is>
       </c>
       <c r="E326" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F326" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G326" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H326" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I326" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Coalition for Disaster Resilient Infrastructure (CDRI)</t>
         </is>
       </c>
       <c r="J326" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). Data includes road transport, rail transport, water transport, air transport, storage, transport policy and administrative management, education and training in transport and storage</t>
+          <t>A measure of annualized future losses over the long term, derived from probabilistic risk models. The average annual loss provides an estimator of losses that are likely to occur every year due to various hazards. The existing climate scenario is considered as the future modeled scenario here. Flooding includes flooding, tropical cyclones, and tsunami; Roads include roads, bridges, and tunnels; Rail includes railway tracks and tunnels</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B327" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Vulnerability Transport (CVT)</t>
         </is>
       </c>
       <c r="C327" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Road Transport)</t>
+          <t>Expected annual number of aviation route disruptions</t>
         </is>
       </c>
       <c r="D327" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-015</t>
+          <t>CLC-CVT-010</t>
         </is>
       </c>
       <c r="E327" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F327" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G327" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H327" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I327" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Yesudian &amp; Dawson (2021)</t>
         </is>
       </c>
       <c r="J327" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Road transport is considered here</t>
+          <t>Risk to airports in terms of expected annual disruption to routes due to sea level rise associated with a global mean temperature rise of 2 °C</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B328" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Change General (CCG)</t>
         </is>
       </c>
       <c r="C328" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Rail Transport)</t>
+          <t xml:space="preserve">Fossil Total Consumption Emissions </t>
         </is>
       </c>
       <c r="D328" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-016</t>
+          <t>CLC-CCG-001</t>
         </is>
       </c>
       <c r="E328" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F328" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G328" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H328" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I328" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Global Carbon Project</t>
         </is>
       </c>
       <c r="J328" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Rail transport is considered here</t>
+          <t>Consumption-based emissions are calculated based on domestic final consumption and include imports.</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B329" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Change General (CCG)</t>
         </is>
       </c>
       <c r="C329" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Waterborne Transport)</t>
+          <t xml:space="preserve">Fossil Total Territorial Emissions </t>
         </is>
       </c>
       <c r="D329" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-017</t>
+          <t>CLC-CCG-002</t>
         </is>
       </c>
       <c r="E329" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F329" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G329" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H329" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I329" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Global Carbon Project</t>
         </is>
       </c>
       <c r="J329" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Waterborne transport is considered here</t>
+          <t>Total Territorial emissions i.e. Territory-based emissions, or production emissions, are those that take place within a country's territorial boundaries and include exports but omit imports</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="3" t="inlineStr">
         <is>
-          <t>SOCIO-ECONOMIC (SEC)</t>
+          <t>CLIMATE CHANGE (CLC)</t>
         </is>
       </c>
       <c r="B330" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Climate Change General (CCG)</t>
         </is>
       </c>
       <c r="C330" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Air Transport)</t>
+          <t>Expected annual number of aviation route disruptions</t>
         </is>
       </c>
       <c r="D330" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-018</t>
+          <t>CLC-CCG-003</t>
         </is>
       </c>
       <c r="E330" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F330" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G330" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H330" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I330" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>Wiedenhofer, et al. (2024)</t>
         </is>
       </c>
       <c r="J330" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Air transport is considered here</t>
+          <t>Cradle-to-gate greenhouse gas emissions associated with producing the materials used in road and rail infrastructure expansion and maintenance. It does not consider processes such as transport to the site, construction, use phase, i.e., excluding traffic emissions or carbonation of concrete, demolition, as well as collection and transport for reuse and recycling</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B331" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C331" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Storage)</t>
+          <t>Population</t>
         </is>
       </c>
       <c r="D331" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-019</t>
+          <t>SEC-DEV-001</t>
         </is>
       </c>
       <c r="E331" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F331" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G331" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H331" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I331" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J331" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Storage is considered here</t>
+          <t>This indicator provides the size of the country’s population for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B332" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C332" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Communications)</t>
+          <t>Population (Projections)</t>
         </is>
       </c>
       <c r="D332" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-020</t>
+          <t>SEC-DEV-002</t>
         </is>
       </c>
       <c r="E332" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F332" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G332" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H332" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I332" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J332" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Communications is considered here</t>
+          <t>This indicator provides the size of the country’s population for a given year. De facto population in a country, area or region as of 1 July of the year indicated. Projections are using Medium fertility variant</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B333" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C333" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance for Transport (Transport equipment industry)</t>
+          <t>Female Population (Share)</t>
         </is>
       </c>
       <c r="D333" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-021</t>
+          <t>SEC-DEV-003</t>
         </is>
       </c>
       <c r="E333" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F333" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G333" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H333" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I333" s="4" t="inlineStr">
         <is>
-          <t>Organisation for Economic Co-operation and Development (OECD)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J333" s="4" t="inlineStr">
         <is>
-          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Transport equipment industry is considered here</t>
+          <t>Share of females in the total population (SEC-DEV-001)</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B334" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C334" s="4" t="inlineStr">
         <is>
-          <t>PPP in Roads</t>
+          <t>Urban Population</t>
         </is>
       </c>
       <c r="D334" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-006</t>
+          <t>SEC-DEV-014</t>
         </is>
       </c>
       <c r="E334" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F334" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G334" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H334" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I334" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J334" s="4" t="inlineStr">
         <is>
-          <t>PPP is a long-term contract between a private party and a government entity, for providing a public asset or service, in which the private party bears significant risk and management responsibility and remuneration is linked to performance. This indicator considers PPP investments on roads</t>
+          <t>Estimated annual urban population at mid-year</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B335" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C335" s="4" t="inlineStr">
         <is>
-          <t>PPP in Railways</t>
+          <t>Urban Population Share (historical)</t>
         </is>
       </c>
       <c r="D335" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-007</t>
+          <t>SEC-DEV-004</t>
         </is>
       </c>
       <c r="E335" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F335" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G335" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H335" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I335" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J335" s="4" t="inlineStr">
         <is>
-          <t>PPP is a long-term contract between a private party and a government entity, for providing a public asset or service, in which the private party bears significant risk and management responsibility and remuneration is linked to performance. This indicator considers PPP investments on railways</t>
+          <t>Share of urban population in the total population. De facto population living in areas classified as urban according to the criteria used by each area or country. Data refer to 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B336" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C336" s="4" t="inlineStr">
         <is>
-          <t>PPP in Ports</t>
+          <t>Urban Population Share Projections</t>
         </is>
       </c>
       <c r="D336" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-008</t>
+          <t>SEC-DEV-005</t>
         </is>
       </c>
       <c r="E336" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F336" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G336" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H336" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I336" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J336" s="4" t="inlineStr">
         <is>
-          <t>PPP is a long-term contract between a private party and a government entity, for providing a public asset or service, in which the private party bears significant risk and management responsibility and remuneration is linked to performance. This indicator considers PPP investments on ports</t>
+          <t>Projections of the urban population using  Medium fertility variant and extrapolation method to project the urban population for the World Urbanization Prospects.</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B337" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C337" s="4" t="inlineStr">
         <is>
-          <t>PPP in Airport</t>
+          <t>Rural Population</t>
         </is>
       </c>
       <c r="D337" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-009</t>
+          <t>SEC-DEV-015</t>
         </is>
       </c>
       <c r="E337" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F337" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G337" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H337" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I337" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J337" s="4" t="inlineStr">
         <is>
-          <t>PPP is a long-term contract between a private party and a government entity, for providing a public asset or service, in which the private party bears significant risk and management responsibility and remuneration is linked to performance. This indicator considers PPP investments on airports</t>
+          <t>Estimated annual rural population at mid-year</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B338" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C338" s="4" t="inlineStr">
         <is>
-          <t>PPP in E-Vehicle Charging</t>
+          <t>Rural Population Share (historical)</t>
         </is>
       </c>
       <c r="D338" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-023</t>
+          <t>SEC-DEV-012</t>
         </is>
       </c>
       <c r="E338" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F338" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G338" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H338" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I338" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J338" s="4" t="inlineStr">
         <is>
-          <t>PPP is a long-term contract between a private party and a government entity, for providing a public asset or service, in which the private party bears significant risk and management responsibility and remuneration is linked to performance. This indicator considers PPP investments on e-vehicle charging</t>
+          <t>Share of rural population in the total population. Computed using SEC-DEV-004</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B339" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C339" s="4" t="inlineStr">
         <is>
-          <t>Road Safety Annual Investment as a % of GDP</t>
+          <t>Rural Population Share Projections</t>
         </is>
       </c>
       <c r="D339" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-010</t>
+          <t>SEC-DEV-013</t>
         </is>
       </c>
       <c r="E339" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Rural</t>
         </is>
       </c>
       <c r="F339" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G339" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H339" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I339" s="4" t="inlineStr">
         <is>
-          <t>Global Road Safety Facility (GRSF), International Road Assessment Programme (IRAP)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J339" s="4" t="inlineStr">
         <is>
-          <t>Investments required over the next decade to halve its crash fatalities (as targeted in SDG's) expressed as a share of GDP</t>
+          <t>Projections of the rural population. Computed using SEC-DEV-005</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B340" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C340" s="4" t="inlineStr">
         <is>
-          <t>Road Safety Investment required</t>
+          <t>Population share &lt;18</t>
         </is>
       </c>
       <c r="D340" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-011</t>
+          <t>SEC-DEV-006</t>
         </is>
       </c>
       <c r="E340" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F340" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G340" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H340" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I340" s="4" t="inlineStr">
         <is>
-          <t>Global Road Safety Facility (GRSF), International Road Assessment Programme (IRAP)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J340" s="4" t="inlineStr">
         <is>
-          <t>Road Safety Investment required over the next decade to halve its crash fatalities (as targeted in SDG's) expressed billion USD.</t>
+          <t>This indicator provides the size of the country’s population below 18 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B341" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C341" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Investment in transport projects with private participation </t>
+          <t>Population &gt; 60 Years</t>
         </is>
       </c>
       <c r="D341" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-013</t>
+          <t>SEC-DEV-007</t>
         </is>
       </c>
       <c r="E341" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F341" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G341" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H341" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I341" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J341" s="4" t="inlineStr">
         <is>
-          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars.</t>
+          <t>This indicator provides the size of the country’s population greater than 60 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B342" s="3" t="inlineStr">
         <is>
-          <t>Transport investments (TIV)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C342" s="4" t="inlineStr">
         <is>
-          <t>Capital investment/government expenditure in transport, storage, and communications</t>
+          <t>Population share &lt;18 (Projections)</t>
         </is>
       </c>
       <c r="D342" s="3" t="inlineStr">
         <is>
-          <t>SEC-TIV-024</t>
+          <t>SEC-DEV-008</t>
         </is>
       </c>
       <c r="E342" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F342" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G342" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H342" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I342" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J342" s="4" t="inlineStr">
         <is>
-          <t>Total capital investment/government expenditure in transport, storage, and communications. It includes all modes and passenger as well freight transport. The values are recorded in local currency.</t>
+          <t>Projections for the size of the country’s population below 18 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B343" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C343" s="4" t="inlineStr">
         <is>
-          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Ports</t>
+          <t>Population &gt; 60 Years (Projections)</t>
         </is>
       </c>
       <c r="D343" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-001</t>
+          <t>SEC-DEV-009</t>
         </is>
       </c>
       <c r="E343" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F343" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G343" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H343" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I343" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Population Database</t>
         </is>
       </c>
       <c r="J343" s="4" t="inlineStr">
         <is>
-          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Ports - % of answers with high and very high answers</t>
+          <t>Projections for the size of the country’s population greater than 60 years for a given year. De facto population in a country, area or region as of 1 July of the year indicated.</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B344" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C344" s="4" t="inlineStr">
         <is>
-          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Airports</t>
+          <t>Disability (years of health lost due to disability (YLD))</t>
         </is>
       </c>
       <c r="D344" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-002</t>
+          <t>SEC-DEV-010</t>
         </is>
       </c>
       <c r="E344" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F344" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G344" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H344" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I344" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Institute for Health Metrics and Evaluation (IHME)</t>
         </is>
       </c>
       <c r="J344" s="4" t="inlineStr">
         <is>
-          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Airports - % of answers with high and very high answers</t>
+          <t>Years Lost due to Disability (YLD) for people living with the health condition or its consequences</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B345" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Demographic Variables (DEV)</t>
         </is>
       </c>
       <c r="C345" s="4" t="inlineStr">
         <is>
-          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Road transport</t>
+          <t>Population Density</t>
         </is>
       </c>
       <c r="D345" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-003</t>
+          <t>SEC-DEV-011</t>
         </is>
       </c>
       <c r="E345" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F345" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G345" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H345" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I345" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Calculated</t>
         </is>
       </c>
       <c r="J345" s="4" t="inlineStr">
         <is>
-          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Road transport - % of answers with high and very high answers</t>
+          <t>Ratio of population (SEC-DEV-001) with the land area (SEC-SEG-007) expressed as population per square kilometers</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B346" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Household Variables (HOV)</t>
         </is>
       </c>
       <c r="C346" s="4" t="inlineStr">
         <is>
-          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Railways transport</t>
+          <t>Average Household Size</t>
         </is>
       </c>
       <c r="D346" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-004</t>
+          <t>SEC-HOV-001</t>
         </is>
       </c>
       <c r="E346" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F346" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G346" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H346" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I346" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>UN Database on Household Size and Composition</t>
         </is>
       </c>
       <c r="J346" s="4" t="inlineStr">
         <is>
-          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Railways transport - % of answers with high and very high answers</t>
+          <t>The average number of usual residents (household members) per household and the share of households with 1, 2-3, 4-5, and more than 6 members</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B347" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Household Variables (HOV)</t>
         </is>
       </c>
       <c r="C347" s="4" t="inlineStr">
         <is>
-          <t>Fuel prices</t>
+          <t>Female head of household (percentage of households)</t>
         </is>
       </c>
       <c r="D347" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-005</t>
+          <t>SEC-HOV-002</t>
         </is>
       </c>
       <c r="E347" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F347" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G347" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H347" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I347" s="4" t="inlineStr">
         <is>
-          <t>Asian Development Bank (ADB), Asian Development Bank (ADB)</t>
+          <t>UN Database on Household Size and Composition</t>
         </is>
       </c>
       <c r="J347" s="4" t="inlineStr">
         <is>
-          <t>Average pump price of Gasoline and Diesel Prices per litre.</t>
+          <t>Female headed households shows the percentage of households with a female head.</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B348" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Household Variables (HOV)</t>
         </is>
       </c>
       <c r="C348" s="4" t="inlineStr">
         <is>
-          <t>Electricity Charges (Business)</t>
+          <t xml:space="preserve">Transport share in Total Household expenses </t>
         </is>
       </c>
       <c r="D348" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-006</t>
+          <t>SEC-HOV-003</t>
         </is>
       </c>
       <c r="E348" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F348" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G348" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H348" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I348" s="4" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J348" s="4" t="inlineStr">
         <is>
-          <t>The price of electricity is measured in U.S. cents per kilowatt-hour. A monthly electricity consumption is assumed, for which a monthly bill is then computed for a warehouse based in the largest business city of the economy for the month of January. The consumption of businesses is considered here.</t>
+          <t>Household spending is the amount of final consumption expenditure made by resident households to meet their everyday needs, such as food, clothing, housing (rent), energy, transport, durable goods (notably cars), health costs, leisure, and miscellaneous services. In this we consider share of transport in total household consumption expenditure. This is computed using the value of [Expenditure (local currency units, billions)] for [Transport] over [Households and NPISHS Final Consumption Expenditure].</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B349" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C349" s="4" t="inlineStr">
         <is>
-          <t>Transport Fossil Fuel Subsidy Share in Total Fossil Fuel Subsidy</t>
+          <t>Transport as a share of GDP</t>
         </is>
       </c>
       <c r="D349" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-009</t>
+          <t>SEC-TIV-001</t>
         </is>
       </c>
       <c r="E349" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F349" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G349" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H349" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I349" s="4" t="inlineStr">
         <is>
-          <t>International Energy Agency (IEA)</t>
+          <t>Asian Development Bank (ADB)</t>
         </is>
       </c>
       <c r="J349" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The IEA estimates subsidies to fossil fuels that are consumed directly by end-users or consumed as inputs to electricity generation. The indicator considers the ratio of fossil fuel subsidy in the transport sector to all the sectors in the economy. The subsidy is estimated by comparing average end-user prices paid by consumers with reference prices that correspond to the full cost of supply. </t>
+          <t>Gross value added, is defined as the value of output minus the value of intermediate consumption and is a measure of the contribution to GDP made by an individual transport sector. The transport sector GVA is combined with GDP to get this ratio. In some countries, transport sector is combined with storage and/or communication sector.</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B350" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C350" s="4" t="inlineStr">
         <is>
-          <t>Fossil fuel subsidies for petroleum</t>
+          <t>Transport as a share of total gross value added</t>
         </is>
       </c>
       <c r="D350" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-010</t>
+          <t>SEC-TIV-025</t>
         </is>
       </c>
       <c r="E350" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F350" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G350" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H350" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I350" s="4" t="inlineStr">
         <is>
-          <t>International Monetary Fund (IMF)</t>
+          <t>UN</t>
         </is>
       </c>
       <c r="J350" s="4" t="inlineStr">
         <is>
-          <t>Explicit subsidies measure the amount that the financial cost to supply a fuel (i.e., the supply cost) exceeds the price paid by the fuel user. Implicit subsidies measure the difference between a fuel’s full social cost and the price paid by the fuel user, exclusive of any explicit subsidy. A fuel’s full social cost includes both supply costs and negative externalities, which are costs imposed on society due to consuming the fuel and primarily include local air pollution, climate change, and broader externalities related to driving.</t>
+          <t>Gross value added, is defined as the value of output minus the value of intermediate consumption and is a measure of the contribution to GDP made by an individual transport sector. The transport sector GVA is combined with GDP to get this ratio. In some countries, transport sector is combined with storage and/or communication sector.</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B351" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C351" s="4" t="inlineStr">
         <is>
-          <t>Revenue in transport, storage, and communications</t>
+          <t>Transport Investment as a share of GDP</t>
         </is>
       </c>
       <c r="D351" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-011</t>
+          <t>SEC-TIV-002</t>
         </is>
       </c>
       <c r="E351" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F351" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G351" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H351" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I351" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Organisation for Economic Co-operation and Development (OECD), International Monetary Fund (IMF)</t>
         </is>
       </c>
       <c r="J351" s="4" t="inlineStr">
         <is>
-          <t>Total revenue in transport, storage, and communications. It includes all modes and passenger as well freight transport. The values are recorded in local currency.</t>
+          <t>It is the ratio of total transport sector investments with the GDP.</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B352" s="3" t="inlineStr">
         <is>
-          <t>Transport Financial Instruments (TFI)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C352" s="4" t="inlineStr">
         <is>
-          <t>Taxes on Energy, Transport, Environment, Pollution, and Resources</t>
+          <t>Transport infrastructure investment and maintenance spending</t>
         </is>
       </c>
       <c r="D352" s="3" t="inlineStr">
         <is>
-          <t>SEC-TFI-012</t>
+          <t>SEC-TIV-003</t>
         </is>
       </c>
       <c r="E352" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F352" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G352" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H352" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I352" s="4" t="inlineStr">
         <is>
-          <t>International Monetary Fund (IMF)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J352" s="4" t="inlineStr">
         <is>
-          <t>A tax whose tax base is a physical unit (or a proxy of it) of something that has a proven, specific, negative impact on the environment. Share of GDP</t>
+          <t>Infrastructure investment and maintenance covers spending on new transport construction and the improvement of the existing network. Infrastructure investment is a key determinant of performance in the transport sector. Inland infrastructure includes road, rail, inland waterways, maritime ports and airports and takes account of all sources of financing.</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B353" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C353" s="4" t="inlineStr">
         <is>
-          <t>GDP (Historical)</t>
+          <t>Transport Price Index</t>
         </is>
       </c>
       <c r="D353" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-001</t>
+          <t>SEC-TIV-004</t>
         </is>
       </c>
       <c r="E353" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F353" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G353" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H353" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I353" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Asian Development Bank (ADB)</t>
         </is>
       </c>
       <c r="J353" s="4" t="inlineStr">
         <is>
-          <t>This indicator provides values for gross domestic product (GDP) expressed in current international dollars, converted by purchasing power parity (PPP) conversion factor. GDP is the sum of gross value added by all resident producers in the country plus any product taxes and minus any subsidies not included in the value of the products. PPP conversion factor is a spatial price deflator and currency converter that eliminates the effects of the differences in price levels between countries.</t>
+          <t>Calculation of Consumer Price Index for Transport sector. It measures changes in the price level of a weighted average market basket of consumer goods and services purchased by households i.e. transport services.</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B354" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C354" s="4" t="inlineStr">
         <is>
-          <t>GDP/Capita</t>
+          <t>MDB development assistance for Transport</t>
         </is>
       </c>
       <c r="D354" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-002</t>
+          <t>SEC-TIV-022</t>
         </is>
       </c>
       <c r="E354" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F354" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G354" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H354" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I354" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Asian Development Bank (ADB)</t>
         </is>
       </c>
       <c r="J354" s="4" t="inlineStr">
         <is>
-          <t>GDP is the sum of gross value added by all resident producers in the country plus any product taxes and minus any subsidies not included in the value of the products. PPP conversion factor is a spatial price deflator and currency converter that eliminates the effects of the differences in price levels between countries. GDP per Capita is estimated by dividing the GDP (SEC-SEG-001) with Population (SEC-DEV-001)</t>
+          <t>Loans and grants for transport in developing countries from African Development Bank, Asian Development Bank, CAF - Development Bank of Latin America, European Bank for Reconstruction and Development, European Investment Bank, Inter-American Development Bank, Islamic Development Bank, World Bank</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B355" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C355" s="4" t="inlineStr">
         <is>
-          <t>GDP (Projections)</t>
+          <t>Official development assistance for Transport</t>
         </is>
       </c>
       <c r="D355" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-003</t>
+          <t>SEC-TIV-005</t>
         </is>
       </c>
       <c r="E355" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F355" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G355" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H355" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I355" s="4" t="inlineStr">
         <is>
-          <t>International Monetary Fund (IMF)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J355" s="4" t="inlineStr">
         <is>
-          <t>GDP, current prices Purchasing power parity projections using growth rates from IMF/ADB</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). Data includes road transport, rail transport, water transport, air transport, storage, transport policy and administrative management, education and training in transport and storage</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B356" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C356" s="4" t="inlineStr">
         <is>
-          <t>GDP/Capita (Projections)</t>
+          <t>Official development assistance for Transport (Road Transport)</t>
         </is>
       </c>
       <c r="D356" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-004</t>
+          <t>SEC-TIV-015</t>
         </is>
       </c>
       <c r="E356" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F356" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G356" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H356" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I356" s="4" t="inlineStr">
         <is>
-          <t>International Monetary Fund (IMF)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J356" s="4" t="inlineStr">
         <is>
-          <t>GDP per capita, current prices Purchasing power parity projections using growth rates from IMF/ADB</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Road transport is considered here</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B357" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C357" s="4" t="inlineStr">
         <is>
-          <t>GNI per Capita</t>
+          <t>Official development assistance for Transport (Rail Transport)</t>
         </is>
       </c>
       <c r="D357" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-005</t>
+          <t>SEC-TIV-016</t>
         </is>
       </c>
       <c r="E357" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F357" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G357" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H357" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I357" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J357" s="4" t="inlineStr">
         <is>
-          <t>GNI per capita (formerly GNP per capita) is the gross national income, converted to U.S. dollars using the World Bank Atlas method, divided by the midyear population</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Rail transport is considered here</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B358" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C358" s="4" t="inlineStr">
         <is>
-          <t>HDI Index</t>
+          <t>Official development assistance for Transport (Waterborne Transport)</t>
         </is>
       </c>
       <c r="D358" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-006</t>
+          <t>SEC-TIV-017</t>
         </is>
       </c>
       <c r="E358" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F358" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G358" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H358" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I358" s="4" t="inlineStr">
         <is>
-          <t>UN Development Programme (UNDP)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J358" s="4" t="inlineStr">
         <is>
-          <t>It is a index which combines life expectancy, education, and per capita income indicators</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Waterborne transport is considered here</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B359" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C359" s="4" t="inlineStr">
         <is>
-          <t>Land Area</t>
+          <t>Official development assistance for Transport (Air Transport)</t>
         </is>
       </c>
       <c r="D359" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-007</t>
+          <t>SEC-TIV-018</t>
         </is>
       </c>
       <c r="E359" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F359" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G359" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H359" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I359" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J359" s="4" t="inlineStr">
         <is>
-          <t>Land area is a country's total area, excluding area under inland water bodies, national claims to continental shelf, and exclusive economic zones.</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Air transport is considered here</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B360" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C360" s="4" t="inlineStr">
         <is>
-          <t>Land Border</t>
+          <t>Official development assistance for Transport (Storage)</t>
         </is>
       </c>
       <c r="D360" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-027</t>
+          <t>SEC-TIV-019</t>
         </is>
       </c>
       <c r="E360" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F360" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G360" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H360" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I360" s="4" t="inlineStr">
         <is>
-          <t>Probst, D. (2021)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J360" s="4" t="inlineStr">
         <is>
-          <t>Total length of all land boundaries and the individual lengths for each of the contiguous border countries</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Storage is considered here</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B361" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C361" s="4" t="inlineStr">
         <is>
-          <t>Urban land area</t>
+          <t>Official development assistance for Transport (Communications)</t>
         </is>
       </c>
       <c r="D361" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-026</t>
+          <t>SEC-TIV-020</t>
         </is>
       </c>
       <c r="E361" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F361" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G361" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H361" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I361" s="4" t="inlineStr">
         <is>
-          <t>Gao &amp; Jing</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J361" s="4" t="inlineStr">
         <is>
-          <t>Projected urban land area based on urban land expansion scenarios compatible with Shared Socioeconomic Pathways 1 to 5</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Communications is considered here</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B362" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C362" s="4" t="inlineStr">
         <is>
-          <t>Proportion of products lost to breakage or spoilage during shipping to domestic markets (%)*</t>
+          <t>Official development assistance for Transport (Transport equipment industry)</t>
         </is>
       </c>
       <c r="D362" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-008</t>
+          <t>SEC-TIV-021</t>
         </is>
       </c>
       <c r="E362" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F362" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G362" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H362" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I362" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Organisation for Economic Co-operation and Development (OECD)</t>
         </is>
       </c>
       <c r="J362" s="4" t="inlineStr">
         <is>
-          <t>Percentage of products shipped to supply domestic markets lost due to breakage or spoilage</t>
+          <t>Official development assistance (ODA) is defined as those flows to countries and territories on the DAC List of ODA Recipients and to multilateral development institutions which are: i. provided by official agencies, including state and local governments, or by their executing agencies; and ii. each transaction of which: a) is administered with the promotion of the economic development and welfare of developing countries as its main objective; and b) is concessional in character and conveys a grant element of at least 25% (calculated at a discount rate of 10 per cent). ODA for Transport equipment industry is considered here</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B363" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C363" s="4" t="inlineStr">
         <is>
-          <t>Trading across Borders</t>
+          <t>Investment in transport projects with private participation - Roads</t>
         </is>
       </c>
       <c r="D363" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-009</t>
+          <t>SEC-TIV-006</t>
         </is>
       </c>
       <c r="E363" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F363" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G363" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H363" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I363" s="4" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J363" s="4" t="inlineStr">
         <is>
-          <t>The data on trading across borders are gathered through a questionnaire administered to local freight forwarders, customs brokers, port authorities and traders. It measures the time and cost (excluding tariffs) associated with three sets of procedures—documentary compliance, border compliance and domestic transport—within the overall process of exporting or importing a shipment of goods.</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes roads</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B364" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C364" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Transport Equipment</t>
+          <t>Investment in transport projects with private participation - Railways</t>
         </is>
       </c>
       <c r="D364" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-019</t>
+          <t>SEC-TIV-007</t>
         </is>
       </c>
       <c r="E364" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F364" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G364" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H364" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I364" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J364" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Transport Equipment sector.
-</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes railways</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B365" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C365" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Sale, Maintenance and Repair of Motor Vehicles</t>
+          <t>Investment in transport projects with private participation - Ports</t>
         </is>
       </c>
       <c r="D365" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-020</t>
+          <t>SEC-TIV-008</t>
         </is>
       </c>
       <c r="E365" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F365" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G365" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H365" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I365" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J365" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Sale, Maintenance and Repair of Motor Vehicles sector
-</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes ports</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B366" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C366" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Inland Transport</t>
+          <t>Investment in transport projects with private participation - Airport</t>
         </is>
       </c>
       <c r="D366" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-021</t>
+          <t>SEC-TIV-009</t>
         </is>
       </c>
       <c r="E366" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F366" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G366" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H366" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I366" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J366" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Inland Transport sector.
-</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes airports</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B367" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C367" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Maritime Transport</t>
+          <t>Investment in transport projects with private participation - E-Vehicle Charging</t>
         </is>
       </c>
       <c r="D367" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-022</t>
+          <t>SEC-TIV-023</t>
         </is>
       </c>
       <c r="E367" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F367" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G367" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H367" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I367" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J367" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Maritime Transport sector.
-</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes e-vehicle charging stations</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B368" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C368" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Air Transport</t>
+          <t>Road Safety Annual Investment as a % of GDP</t>
         </is>
       </c>
       <c r="D368" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-023</t>
+          <t>SEC-TIV-010</t>
         </is>
       </c>
       <c r="E368" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F368" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G368" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H368" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I368" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>Global Road Safety Facility (GRSF), International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J368" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Air Transport sector.
-</t>
+          <t>Investments required over the next decade to halve its crash fatalities (as targeted in SDG's) expressed as a share of GDP</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B369" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C369" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Logistics and Travel Agencies</t>
+          <t>Road Safety Investment required</t>
         </is>
       </c>
       <c r="D369" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-024</t>
+          <t>SEC-TIV-011</t>
         </is>
       </c>
       <c r="E369" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F369" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G369" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H369" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I369" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>Global Road Safety Facility (GRSF), International Road Assessment Programme (IRAP)</t>
         </is>
       </c>
       <c r="J369" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Logistics and Travel Agencies sector.
-</t>
+          <t>Road Safety Investment required over the next decade to halve its crash fatalities (as targeted in SDG's) expressed billion USD.</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B370" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C370" s="4" t="inlineStr">
         <is>
-          <t>Trade Cost Index - Post and Telecommunications</t>
+          <t xml:space="preserve">Investment in transport projects with private participation </t>
         </is>
       </c>
       <c r="D370" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-025</t>
+          <t>SEC-TIV-013</t>
         </is>
       </c>
       <c r="E370" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F370" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G370" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H370" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I370" s="4" t="inlineStr">
         <is>
-          <t>World Trade Organization (WTO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J370" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Post and Telecommunications sector.
-</t>
+          <t>Investment in transport projects with private participation refers to commitments to infrastructure projects in transport that have reached financial closure and directly or indirectly serve the public. Movable assets and small projects are excluded. The types of projects included are management and lease contracts, operations and management contracts with major capital expenditure, greenfield projects (in which a private entity or a public-private joint venture builds and operates a new facility), and divestitures. Investment commitments are the sum of investments in facilities and investments in government assets. Investments in facilities are the resources the project company commits to invest during the contract period either in new facilities or in expansion and modernization of existing facilities. Investments in government assets are the resources the project company spends on acquiring government assets such as state-owned enterprises, rights to provide services in a specific area, or the use of specific radio spectrums. Data are in current U.S. dollars. Data includes roads, railways, ports, airports, and e-vehicle charging stations</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B371" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport investments (TIV)</t>
         </is>
       </c>
       <c r="C371" s="4" t="inlineStr">
         <is>
-          <t>Merchandise: Total trade and share (exports and imports)</t>
+          <t>Capital investment/government expenditure in transport, storage, and communications</t>
         </is>
       </c>
       <c r="D371" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-010</t>
+          <t>SEC-TIV-024</t>
         </is>
       </c>
       <c r="E371" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F371" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G371" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H371" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I371" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J371" s="4" t="inlineStr">
         <is>
-          <t>International merchandise trade measures the value of goods which add or subtract from the stock of material resources of an economy by entering or leaving its territory. Amount is in current prices USD</t>
+          <t>Total capital investment/government expenditure in transport, storage, and communications. It includes all modes and passenger as well freight transport. The values are recorded in local currency.</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B372" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C372" s="4" t="inlineStr">
         <is>
-          <t>Fuel imports (% of merchandise imports)</t>
+          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Ports</t>
         </is>
       </c>
       <c r="D372" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-014</t>
+          <t>SEC-TFI-001</t>
         </is>
       </c>
       <c r="E372" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F372" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G372" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H372" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I372" s="4" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J372" s="4" t="inlineStr">
         <is>
-          <t>Fuels comprise the commodities in SITC section 3 (mineral fuels, lubricants and related materials). The indicator provides fuel import as a share of total merchandise imports.</t>
+          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Ports - % of answers with high and very high answers</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B373" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C373" s="4" t="inlineStr">
         <is>
-          <t>Fuel exports (% of merchandise exports)</t>
+          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Airports</t>
         </is>
       </c>
       <c r="D373" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-015</t>
+          <t>SEC-TFI-002</t>
         </is>
       </c>
       <c r="E373" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F373" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G373" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H373" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I373" s="4" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J373" s="4" t="inlineStr">
         <is>
-          <t>Fuels comprise the commodities in SITC section 3 (mineral fuels, lubricants and related materials). The indicator provides fuel export as a share of total merchandise exports.</t>
+          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Airports - % of answers with high and very high answers</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B374" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C374" s="4" t="inlineStr">
         <is>
-          <t>Oil rents (% of GDP)</t>
+          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Road transport</t>
         </is>
       </c>
       <c r="D374" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-016</t>
+          <t>SEC-TFI-003</t>
         </is>
       </c>
       <c r="E374" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F374" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G374" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H374" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I374" s="4" t="inlineStr">
         <is>
           <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J374" s="4" t="inlineStr">
         <is>
-          <t>Oil rents are the difference between the value of crude oil production at world prices and total costs of production. It is represented as a share of GDP.</t>
+          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Road transport - % of answers with high and very high answers</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B375" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C375" s="4" t="inlineStr">
         <is>
-          <t>Average monthly earnings of employees in Transport &amp; Storage Sector</t>
+          <t>Percent of respondents answering high/very high - Level of Fees and Charges on Railways transport</t>
         </is>
       </c>
       <c r="D375" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-017</t>
+          <t>SEC-TFI-004</t>
         </is>
       </c>
       <c r="E375" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F375" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G375" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H375" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I375" s="4" t="inlineStr">
         <is>
-          <t>International Labour Organization (ILO), Country Official Statistics</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J375" s="4" t="inlineStr">
         <is>
-          <t>The earnings of employees relate to the gross remuneration in cash and in kind paid to employees, as a rule at regular intervals, for time worked or work done together with remuneration for time not worked, such as annual vacation, other type of paid leave or holidays. Amount is in 2017 PPP USD</t>
+          <t>The Domestic LPI looks in detail at the logistics environments in 100 countries. For this measure, surveyed logistics professionals assess the logistics environments in their own countries. This domestic evaluation contains more detailed information on countries’ logistics environments, core logistics processes and institutions, and time and distance data. The parameter considers qualitative survey results for question on Level of Fees and Charges on Railways transport - % of answers with high and very high answers</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B376" s="3" t="inlineStr">
         <is>
-          <t>Socio Economic General (SEG)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C376" s="4" t="inlineStr">
         <is>
-          <t>Total tax revenue as percentage of GDP</t>
+          <t>Fuel prices</t>
         </is>
       </c>
       <c r="D376" s="3" t="inlineStr">
         <is>
-          <t>SEC-SEG-018</t>
+          <t>SEC-TFI-005</t>
         </is>
       </c>
       <c r="E376" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F376" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G376" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H376" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I376" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t>Asian Development Bank (ADB), Asian Development Bank (ADB)</t>
         </is>
       </c>
       <c r="J376" s="4" t="inlineStr">
         <is>
-          <t>Tax revenue (represented as a % of GDP) -Tax revenue refers to compulsory transfers to the central government for public purposes. Certain compulsory transfers such as fines, penalties, and most social security contributions are excluded. Refunds and corrections of erroneously collected tax revenue are treated as negative revenue.</t>
+          <t>Average pump price of Gasoline and Diesel Prices per litre.</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B377" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C377" s="4" t="inlineStr">
         <is>
-          <t>Transport Sector Employment share in Total Employment</t>
+          <t>Electricity Charges (Business)</t>
         </is>
       </c>
       <c r="D377" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-001</t>
+          <t>SEC-TFI-006</t>
         </is>
       </c>
       <c r="E377" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F377" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G377" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H377" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I377" s="4" t="inlineStr">
         <is>
-          <t>International Labour Organization (ILO)</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J377" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector describe the main activity of the establishment where a person works or the activity contributing most to the value added of the entity. In this indicator, total employment including services, manufacture within transport and other derived employment is considered and a ratio is derived.</t>
+          <t>The price of electricity is measured in U.S. cents per kilowatt-hour. A monthly electricity consumption is assumed, for which a monthly bill is then computed for a warehouse based in the largest business city of the economy for the month of January. The consumption of businesses is considered here.</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B378" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C378" s="4" t="inlineStr">
         <is>
-          <t>Employment in Transport Sector (Total)</t>
+          <t>Transport Fossil Fuel Subsidy Share in Total Fossil Fuel Subsidy</t>
         </is>
       </c>
       <c r="D378" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-002</t>
+          <t>SEC-TFI-009</t>
         </is>
       </c>
       <c r="E378" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F378" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G378" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H378" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I378" s="4" t="inlineStr">
         <is>
-          <t>International Labour Organization (ILO), Asian Development Bank (ADB), Country Official Statistics</t>
+          <t>International Energy Agency (IEA)</t>
         </is>
       </c>
       <c r="J378" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Data on employment by sector describe the main activity of the establishment where a person works or the activity contributing most to the value added of the entity. In this indicator, total employment including services, manufacture within transport and other derived employment is considered </t>
+          <t xml:space="preserve">The IEA estimates subsidies to fossil fuels that are consumed directly by end-users or consumed as inputs to electricity generation. The indicator considers the ratio of fossil fuel subsidy in the transport sector to all the sectors in the economy. The subsidy is estimated by comparing average end-user prices paid by consumers with reference prices that correspond to the full cost of supply. </t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B379" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C379" s="4" t="inlineStr">
         <is>
-          <t>Manufacture of coke and refined petroleum products</t>
+          <t>Fossil fuel subsidies for petroleum</t>
         </is>
       </c>
       <c r="D379" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-003</t>
+          <t>SEC-TFI-010</t>
         </is>
       </c>
       <c r="E379" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F379" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G379" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H379" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I379" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>International Monetary Fund (IMF)</t>
         </is>
       </c>
       <c r="J379" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Manufacture of coke and refined petroleum products (ISIC-Rev.4), 2 digit level: 19 as share of total economy-wide employment</t>
+          <t>Explicit subsidies measure the amount that the financial cost to supply a fuel (i.e., the supply cost) exceeds the price paid by the fuel user. Implicit subsidies measure the difference between a fuel’s full social cost and the price paid by the fuel user, exclusive of any explicit subsidy. A fuel’s full social cost includes both supply costs and negative externalities, which are costs imposed on society due to consuming the fuel and primarily include local air pollution, climate change, and broader externalities related to driving.</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B380" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C380" s="4" t="inlineStr">
         <is>
-          <t>Manufacture of motor vehicles, trailers and semi-trailers</t>
+          <t>Revenue in transport, storage, and communications</t>
         </is>
       </c>
       <c r="D380" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-004</t>
+          <t>SEC-TFI-011</t>
         </is>
       </c>
       <c r="E380" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F380" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G380" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H380" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I380" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J380" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Manufacture of motor vehicles, trailers and semi-trailers (ISIC-Rev.4), 2 digit level: 29 as share of total economy-wide employment</t>
+          <t>Total revenue in transport, storage, and communications. It includes all modes and passenger as well freight transport. The values are recorded in local currency.</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B381" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C381" s="4" t="inlineStr">
         <is>
-          <t>Manufacture of other transport equipment</t>
+          <t>Taxes on Energy, Transport, Environment, Pollution, and Resources</t>
         </is>
       </c>
       <c r="D381" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-005</t>
+          <t>SEC-TFI-012</t>
         </is>
       </c>
       <c r="E381" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F381" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G381" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H381" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I381" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>International Monetary Fund (IMF)</t>
         </is>
       </c>
       <c r="J381" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Manufacture of other transport equipment (ISIC-Rev.4), 2 digit level: 30 as share of total economy-wide employment</t>
+          <t>A tax whose tax base is a physical unit (or a proxy of it) of something that has a proven, specific, negative impact on the environment. Share of GDP</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B382" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Transport Financial Instruments (TFI)</t>
         </is>
       </c>
       <c r="C382" s="4" t="inlineStr">
         <is>
-          <t>Civil engineering</t>
+          <t>Fuel tax as share of government revenue</t>
         </is>
       </c>
       <c r="D382" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-006</t>
+          <t>SEC-TFI-013</t>
         </is>
       </c>
       <c r="E382" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F382" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G382" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H382" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I382" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>Noll, et al. (2026)</t>
         </is>
       </c>
       <c r="J382" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Civil engineering (construction) (ISIC-Rev.4), 2 digit level: 42 as share of total economy-wide employment</t>
+          <t>Estimated public revenues (using benchmark price gap approach) from motor fuel tax as share of total annual government revenues. Negative values indicate subsidy of fuel instead</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B383" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C383" s="4" t="inlineStr">
         <is>
-          <t>Wholesale and retail trade and repair of motor vehicles and motorcycles</t>
+          <t>GDP (Historical)</t>
         </is>
       </c>
       <c r="D383" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-007</t>
+          <t>SEC-SEG-001</t>
         </is>
       </c>
       <c r="E383" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F383" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G383" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H383" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I383" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J383" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Wholesale and retail trade and repair of motor vehicles and motorcycles (ISIC-Rev.4), 2 digit level: 45 as share of total economy-wide employment</t>
+          <t>This indicator provides values for gross domestic product (GDP) expressed in current international dollars, converted by purchasing power parity (PPP) conversion factor. GDP is the sum of gross value added by all resident producers in the country plus any product taxes and minus any subsidies not included in the value of the products. PPP conversion factor is a spatial price deflator and currency converter that eliminates the effects of the differences in price levels between countries.</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B384" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C384" s="4" t="inlineStr">
         <is>
-          <t>Land transport and transport via pipelines</t>
+          <t>GDP/Capita</t>
         </is>
       </c>
       <c r="D384" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-008</t>
+          <t>SEC-SEG-002</t>
         </is>
       </c>
       <c r="E384" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F384" s="3" t="inlineStr">
         <is>
-          <t>Rail, Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G384" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H384" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I384" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J384" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Land transport and transport via pipelines (ISIC-Rev.4), 2 digit level: 49 as share of total economy-wide employment as share of total economy-wide employment</t>
+          <t>GDP is the sum of gross value added by all resident producers in the country plus any product taxes and minus any subsidies not included in the value of the products. PPP conversion factor is a spatial price deflator and currency converter that eliminates the effects of the differences in price levels between countries. GDP per Capita is estimated by dividing the GDP (SEC-SEG-001) with Population (SEC-DEV-001)</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B385" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C385" s="4" t="inlineStr">
         <is>
-          <t>Water transport</t>
+          <t>GDP (Projections)</t>
         </is>
       </c>
       <c r="D385" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-010</t>
+          <t>SEC-SEG-003</t>
         </is>
       </c>
       <c r="E385" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F385" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G385" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H385" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I385" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>International Monetary Fund (IMF)</t>
         </is>
       </c>
       <c r="J385" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Water transport (ISIC-Rev.4), 2 digit level: 50 as share of total economy-wide employment</t>
+          <t>GDP, current prices Purchasing power parity projections using growth rates from IMF/ADB</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B386" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C386" s="4" t="inlineStr">
         <is>
-          <t>Air transport</t>
+          <t>GDP/Capita (Projections)</t>
         </is>
       </c>
       <c r="D386" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-011</t>
+          <t>SEC-SEG-004</t>
         </is>
       </c>
       <c r="E386" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F386" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G386" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H386" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I386" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>International Monetary Fund (IMF)</t>
         </is>
       </c>
       <c r="J386" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Air transport (ISIC-Rev.4), 2 digit level: 51 as share of total economy-wide employment</t>
+          <t>GDP per capita, current prices Purchasing power parity projections using growth rates from IMF/ADB</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B387" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C387" s="4" t="inlineStr">
         <is>
-          <t>Warehousing and support activities for transportation</t>
+          <t>GNI per Capita</t>
         </is>
       </c>
       <c r="D387" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-012</t>
+          <t>SEC-SEG-005</t>
         </is>
       </c>
       <c r="E387" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F387" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G387" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H387" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I387" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J387" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Warehousing and support activities for transportation (ISIC-Rev.4), 2 digit level: 52 as share of total economy-wide employment</t>
+          <t>GNI per capita (formerly GNP per capita) is the gross national income, converted to U.S. dollars using the World Bank Atlas method, divided by the midyear population</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B388" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C388" s="4" t="inlineStr">
         <is>
-          <t>Postal and courier activities</t>
+          <t>HDI Index</t>
         </is>
       </c>
       <c r="D388" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-013</t>
+          <t>SEC-SEG-006</t>
         </is>
       </c>
       <c r="E388" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F388" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G388" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H388" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I388" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data</t>
+          <t>UN Development Programme (UNDP)</t>
         </is>
       </c>
       <c r="J388" s="4" t="inlineStr">
         <is>
-          <t>Data on employment by sector - Postal and courier activities (ISIC-Rev.4), 2 digit level: 53 as share of total economy-wide employment</t>
+          <t>It is a index which combines life expectancy, education, and per capita income indicators</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B389" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C389" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Road transport</t>
+          <t>Land Area</t>
         </is>
       </c>
       <c r="D389" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-017</t>
+          <t>SEC-SEG-007</t>
         </is>
       </c>
       <c r="E389" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F389" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G389" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H389" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I389" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J389" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in road transportation and related jobs.</t>
+          <t>Land area is a country's total area, excluding area under inland water bodies, national claims to continental shelf, and exclusive economic zones.</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B390" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C390" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Rail transport</t>
+          <t>Land Border</t>
         </is>
       </c>
       <c r="D390" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-018</t>
+          <t>SEC-SEG-027</t>
         </is>
       </c>
       <c r="E390" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F390" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G390" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H390" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I390" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Probst, D. (2021)</t>
         </is>
       </c>
       <c r="J390" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in rail transportation and related jobs.</t>
+          <t>Total length of all land boundaries and the individual lengths for each of the contiguous border countries</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B391" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C391" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Domestic navigation</t>
+          <t>Urban land area</t>
         </is>
       </c>
       <c r="D391" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-019</t>
+          <t>SEC-SEG-026</t>
         </is>
       </c>
       <c r="E391" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Urban</t>
         </is>
       </c>
       <c r="F391" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G391" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H391" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I391" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>Gao &amp; Jing</t>
         </is>
       </c>
       <c r="J391" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in domestic navigation and related jobs.</t>
+          <t>Projected urban land area based on urban land expansion scenarios compatible with Shared Socioeconomic Pathways 1 to 5</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B392" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C392" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Domestic aviation</t>
+          <t>Proportion of products lost to breakage or spoilage during shipping to domestic markets (%)*</t>
         </is>
       </c>
       <c r="D392" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-020</t>
+          <t>SEC-SEG-008</t>
         </is>
       </c>
       <c r="E392" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F392" s="3" t="inlineStr">
         <is>
-          <t>Aviation</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G392" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H392" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I392" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J392" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in domestic aviation and related jobs.</t>
+          <t>Percentage of products shipped to supply domestic markets lost due to breakage or spoilage</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B393" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C393" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Storage and warehousing</t>
+          <t>Trading across Borders</t>
         </is>
       </c>
       <c r="D393" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-021</t>
+          <t>SEC-SEG-009</t>
         </is>
       </c>
       <c r="E393" s="3" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>Regional</t>
         </is>
       </c>
       <c r="F393" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G393" s="3" t="inlineStr">
         <is>
           <t>Freight</t>
         </is>
       </c>
       <c r="H393" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I393" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J393" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in transport - storage and warehousing and related jobs.</t>
+          <t>The data on trading across borders are gathered through a questionnaire administered to local freight forwarders, customs brokers, port authorities and traders. It measures the time and cost (excluding tariffs) associated with three sets of procedures—documentary compliance, border compliance and domestic transport—within the overall process of exporting or importing a shipment of goods.</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B394" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C394" s="4" t="inlineStr">
         <is>
-          <t>Employment in transport - Wholesale and retail trade, repair of motor vehicles and motocycles</t>
+          <t>Trade Cost Index - Transport Equipment</t>
         </is>
       </c>
       <c r="D394" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-022</t>
+          <t>SEC-SEG-019</t>
         </is>
       </c>
       <c r="E394" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F394" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G394" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H394" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I394" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J394" s="4" t="inlineStr">
         <is>
-          <t>Number of individuals engaged in transport - Wholesale and retail trade, repair of motor vehicles and motocycles and related jobs.</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Transport Equipment sector. </t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B395" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C395" s="4" t="inlineStr">
         <is>
-          <t>Workers in transport who are female (percentage)</t>
+          <t>Trade Cost Index - Sale, Maintenance and Repair of Motor Vehicles</t>
         </is>
       </c>
       <c r="D395" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-014</t>
+          <t>SEC-SEG-020</t>
         </is>
       </c>
       <c r="E395" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F395" s="3" t="inlineStr">
         <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="G395" s="3" t="inlineStr">
+        <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="G395" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H395" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I395" s="4" t="inlineStr">
         <is>
-          <t>Estimated using ILO data, World Bank (WB)</t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J395" s="4" t="inlineStr">
         <is>
-          <t>Female share of transport sector employment</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Sale, Maintenance and Repair of Motor Vehicles sector </t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="3" t="inlineStr">
         <is>
           <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B396" s="3" t="inlineStr">
         <is>
-          <t>Transport Related Employment (TRE)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C396" s="4" t="inlineStr">
         <is>
-          <t>Seafarer supply</t>
+          <t>Trade Cost Index - Inland Transport</t>
         </is>
       </c>
       <c r="D396" s="3" t="inlineStr">
         <is>
-          <t>SEC-TRE-016</t>
+          <t>SEC-SEG-021</t>
         </is>
       </c>
       <c r="E396" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F396" s="3" t="inlineStr">
         <is>
-          <t>Shipping/Waterways/Navigation</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G396" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H396" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I396" s="4" t="inlineStr">
         <is>
-          <t>UN Conference on Trade and Development (UNCTAD)</t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J396" s="4" t="inlineStr">
         <is>
-          <t>Refers to deck officer, engineer officer, telecommunications personnel holding certificates of competency issued by competent authorities and other seafarers</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Inland Transport sector. </t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B397" s="3" t="inlineStr">
         <is>
-          <t>Vision Statements (VIS)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C397" s="4" t="inlineStr">
         <is>
-          <t>Development Vision Statement</t>
+          <t>Trade Cost Index - Maritime Transport</t>
         </is>
       </c>
       <c r="D397" s="3" t="inlineStr">
         <is>
-          <t>POL-VIS-001</t>
+          <t>SEC-SEG-022</t>
         </is>
       </c>
       <c r="E397" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F397" s="3" t="inlineStr">
         <is>
+          <t>Shipping/Waterways/Navigation</t>
+        </is>
+      </c>
+      <c r="G397" s="3" t="inlineStr">
+        <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="G397" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H397" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I397" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J397" s="4" t="inlineStr">
         <is>
-          <t>Vision statements from national development policy documents. Economy and sustainability score calculated from keywords found in the vision statement. See footnote for methodology.</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Maritime Transport sector. </t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B398" s="3" t="inlineStr">
         <is>
-          <t>Vision Statements (VIS)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C398" s="4" t="inlineStr">
         <is>
-          <t>Transport Vision Statement</t>
+          <t>Trade Cost Index - Air Transport</t>
         </is>
       </c>
       <c r="D398" s="3" t="inlineStr">
         <is>
-          <t>POL-VIS-002</t>
+          <t>SEC-SEG-023</t>
         </is>
       </c>
       <c r="E398" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F398" s="3" t="inlineStr">
         <is>
+          <t>Aviation</t>
+        </is>
+      </c>
+      <c r="G398" s="3" t="inlineStr">
+        <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="G398" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H398" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I398" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J398" s="4" t="inlineStr">
         <is>
-          <t>Vision statements from transport policy documents. Economy and sustainability score calculated from keywords found in the vision statement. See footnote for methodology.</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Air Transport sector. </t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B399" s="3" t="inlineStr">
         <is>
-          <t>Transport Policies (POL)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C399" s="4" t="inlineStr">
         <is>
-          <t>Transport Policy Overview</t>
+          <t>Trade Cost Index - Logistics and Travel Agencies</t>
         </is>
       </c>
       <c r="D399" s="3" t="inlineStr">
         <is>
-          <t>POL-POL-001</t>
+          <t>SEC-SEG-024</t>
         </is>
       </c>
       <c r="E399" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F399" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G399" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H399" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I399" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J399" s="4" t="inlineStr">
         <is>
-          <t>Transport policies availability for each ATO economy. Marked green if identified and/or available.</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Logistics and Travel Agencies sector. </t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B400" s="3" t="inlineStr">
         <is>
-          <t>Transport Policies (POL)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C400" s="4" t="inlineStr">
         <is>
-          <t>Transport Policy Documents</t>
+          <t>Trade Cost Index - Post and Telecommunications</t>
         </is>
       </c>
       <c r="D400" s="3" t="inlineStr">
         <is>
-          <t>POL-POL-002</t>
+          <t>SEC-SEG-025</t>
         </is>
       </c>
       <c r="E400" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F400" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G400" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H400" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I400" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country , Country </t>
+          <t>World Trade Organization (WTO)</t>
         </is>
       </c>
       <c r="J400" s="4" t="inlineStr">
         <is>
-          <t>National transport policies for each country. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
+          <t xml:space="preserve">The WTO Trade Cost Index uses estimates of bilateral trade costs for 43 economies and 31 sectors between 2000 and 2018 to illustrate the evolution of trade costs over time, the incidence of trade costs across economies and sectors, for different household income groups, by gender, firms size and skill groups as well as identify the main factors determining trade costs. This refers to Post and Telecommunications sector. </t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B401" s="3" t="inlineStr">
         <is>
-          <t>Transport Policies (POL)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C401" s="4" t="inlineStr">
         <is>
-          <t>Road Policy Documents</t>
+          <t>Merchandise: Total trade and share (exports and imports)</t>
         </is>
       </c>
       <c r="D401" s="3" t="inlineStr">
         <is>
-          <t>POL-POL-003</t>
+          <t>SEC-SEG-010</t>
         </is>
       </c>
       <c r="E401" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F401" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G401" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H401" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I401" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J401" s="4" t="inlineStr">
         <is>
-          <t>Road policies in ATO countries. Discussions on infrastructure, sustainability, investment and financing mechanisms, accessibility, road safety, and air pollution and climate change are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
+          <t>International merchandise trade measures the value of goods which add or subtract from the stock of material resources of an economy by entering or leaving its territory. Amount is in current prices USD</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B402" s="3" t="inlineStr">
         <is>
-          <t>Transport Policies (POL)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C402" s="4" t="inlineStr">
         <is>
-          <t>Logistics Policy Documents</t>
+          <t>Fuel imports (% of merchandise imports)</t>
         </is>
       </c>
       <c r="D402" s="3" t="inlineStr">
         <is>
-          <t>POL-POL-004</t>
+          <t>SEC-SEG-014</t>
         </is>
       </c>
       <c r="E402" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F402" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G402" s="3" t="inlineStr">
         <is>
-          <t>Freight</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H402" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I402" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J402" s="4" t="inlineStr">
         <is>
-          <t>Logistics policies in ATO countries. Discussions on quantities like production, mode coverage, infrastructure, sustainability, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
+          <t>Fuels comprise the commodities in SITC section 3 (mineral fuels, lubricants and related materials). The indicator provides fuel import as a share of total merchandise imports.</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B403" s="3" t="inlineStr">
         <is>
-          <t>Transport Policies (POL)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C403" s="4" t="inlineStr">
         <is>
-          <t>Automotive Policy Documents</t>
+          <t>Fuel exports (% of merchandise exports)</t>
         </is>
       </c>
       <c r="D403" s="3" t="inlineStr">
         <is>
-          <t>POL-POL-005</t>
+          <t>SEC-SEG-015</t>
         </is>
       </c>
       <c r="E403" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F403" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G403" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H403" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I403" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J403" s="4" t="inlineStr">
         <is>
-          <t>Automotive policies in ATO countries. Discussions on quantities like production, quality, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
+          <t>Fuels comprise the commodities in SITC section 3 (mineral fuels, lubricants and related materials). The indicator provides fuel export as a share of total merchandise exports.</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B404" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C404" s="4" t="inlineStr">
         <is>
-          <t>Transport Targets Overview</t>
+          <t>Oil rents (% of GDP)</t>
         </is>
       </c>
       <c r="D404" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-001</t>
+          <t>SEC-SEG-016</t>
         </is>
       </c>
       <c r="E404" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F404" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G404" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H404" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I404" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J404" s="4" t="inlineStr">
         <is>
-          <t>Transport targets identified for each ATO economy across subsectors. Marked green if identified and/or available.</t>
+          <t>Oil rents are the difference between the value of crude oil production at world prices and total costs of production. It is represented as a share of GDP.</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B405" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C405" s="4" t="inlineStr">
         <is>
-          <t>Road Expansion Targets</t>
+          <t>Average monthly earnings of employees in Transport &amp; Storage Sector</t>
         </is>
       </c>
       <c r="D405" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-002</t>
+          <t>SEC-SEG-017</t>
         </is>
       </c>
       <c r="E405" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F405" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G405" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H405" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I405" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>International Labour Organization (ILO), Country Official Statistics</t>
         </is>
       </c>
       <c r="J405" s="4" t="inlineStr">
         <is>
-          <t>Road expansion targets in ATO economies.</t>
+          <t>The earnings of employees relate to the gross remuneration in cash and in kind paid to employees, as a rule at regular intervals, for time worked or work done together with remuneration for time not worked, such as annual vacation, other type of paid leave or holidays. Amount is in 2017 PPP USD</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B406" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Socio Economic General (SEG)</t>
         </is>
       </c>
       <c r="C406" s="4" t="inlineStr">
         <is>
-          <t>Road Maintenance Targets</t>
+          <t>Total tax revenue as percentage of GDP</t>
         </is>
       </c>
       <c r="D406" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-003</t>
+          <t>SEC-SEG-018</t>
         </is>
       </c>
       <c r="E406" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F406" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G406" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H406" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I406" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>World Bank (WB)</t>
         </is>
       </c>
       <c r="J406" s="4" t="inlineStr">
         <is>
-          <t>Road maintenance targets in ATO economies.</t>
+          <t>Tax revenue (represented as a % of GDP) -Tax revenue refers to compulsory transfers to the central government for public purposes. Certain compulsory transfers such as fines, penalties, and most social security contributions are excluded. Refunds and corrections of erroneously collected tax revenue are treated as negative revenue.</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B407" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C407" s="4" t="inlineStr">
         <is>
-          <t>Rail Targets</t>
+          <t>Transport Sector Employment share in Total Employment</t>
         </is>
       </c>
       <c r="D407" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-004</t>
+          <t>SEC-TRE-001</t>
         </is>
       </c>
       <c r="E407" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F407" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G407" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H407" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I407" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>International Labour Organization (ILO)</t>
         </is>
       </c>
       <c r="J407" s="4" t="inlineStr">
         <is>
-          <t>Logistics policies in ATO countries. Discussions on quantities like production, mode coverage, infrastructure, sustainability, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
+          <t>Data on employment by sector describe the main activity of the establishment where a person works or the activity contributing most to the value added of the entity. In this indicator, total employment including services, manufacture within transport and other derived employment is considered and a ratio is derived.</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B408" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C408" s="4" t="inlineStr">
         <is>
-          <t>ICT Targets</t>
+          <t>Employment in Transport Sector (Total)</t>
         </is>
       </c>
       <c r="D408" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-006</t>
+          <t>SEC-TRE-002</t>
         </is>
       </c>
       <c r="E408" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F408" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G408" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H408" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I408" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>International Labour Organization (ILO), Asian Development Bank (ADB), Country Official Statistics</t>
         </is>
       </c>
       <c r="J408" s="4" t="inlineStr">
         <is>
-          <t>ICT related targets in ATO economies.</t>
+          <t xml:space="preserve">Data on employment by sector describe the main activity of the establishment where a person works or the activity contributing most to the value added of the entity. In this indicator, total employment including services, manufacture within transport and other derived employment is considered </t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B409" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C409" s="4" t="inlineStr">
         <is>
-          <t>Road Safety Targets</t>
+          <t>Manufacture of coke and refined petroleum products</t>
         </is>
       </c>
       <c r="D409" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-007</t>
+          <t>SEC-TRE-003</t>
         </is>
       </c>
       <c r="E409" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F409" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G409" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H409" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I409" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J409" s="4" t="inlineStr">
         <is>
-          <t>Road safety targets in ATO economies.</t>
+          <t>Data on employment by sector - Manufacture of coke and refined petroleum products (ISIC-Rev.4), 2 digit level: 19 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B410" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C410" s="4" t="inlineStr">
         <is>
-          <t>Air Pollution Targets</t>
+          <t>Manufacture of motor vehicles, trailers and semi-trailers</t>
         </is>
       </c>
       <c r="D410" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-008</t>
+          <t>SEC-TRE-004</t>
         </is>
       </c>
       <c r="E410" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F410" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G410" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H410" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I410" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J410" s="4" t="inlineStr">
         <is>
-          <t>Air pollution targets in ATO economies. Economy-wide and transport targets are identified accordingly.</t>
+          <t>Data on employment by sector - Manufacture of motor vehicles, trailers and semi-trailers (ISIC-Rev.4), 2 digit level: 29 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B411" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C411" s="4" t="inlineStr">
         <is>
-          <t>Climate Change Targets</t>
+          <t>Manufacture of other transport equipment</t>
         </is>
       </c>
       <c r="D411" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-009</t>
+          <t>SEC-TRE-005</t>
         </is>
       </c>
       <c r="E411" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F411" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G411" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H411" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I411" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J411" s="4" t="inlineStr">
         <is>
-          <t>Climate change targets in ATO economies. Economy-wide, transport GHG, vehicle-related, and fuel-related targets are identified accordingly.</t>
+          <t>Data on employment by sector - Manufacture of other transport equipment (ISIC-Rev.4), 2 digit level: 30 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B412" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C412" s="4" t="inlineStr">
         <is>
-          <t>E-mobility Targets</t>
+          <t>Civil engineering</t>
         </is>
       </c>
       <c r="D412" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-010</t>
+          <t>SEC-TRE-006</t>
         </is>
       </c>
       <c r="E412" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F412" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G412" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H412" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I412" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J412" s="4" t="inlineStr">
         <is>
-          <t>E-mobility targets in ATO economies. Vehicle-related, charging infrastructure targets, and financing mechanisms are identified accordingly.</t>
+          <t>Data on employment by sector - Civil engineering (construction) (ISIC-Rev.4), 2 digit level: 42 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B413" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C413" s="4" t="inlineStr">
         <is>
-          <t>Mode Share Targets</t>
+          <t>Wholesale and retail trade and repair of motor vehicles and motorcycles</t>
         </is>
       </c>
       <c r="D413" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-011</t>
+          <t>SEC-TRE-007</t>
         </is>
       </c>
       <c r="E413" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F413" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G413" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H413" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I413" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J413" s="4" t="inlineStr">
         <is>
-          <t>Mode share related targets in ATO economies.</t>
+          <t>Data on employment by sector - Wholesale and retail trade and repair of motor vehicles and motorcycles (ISIC-Rev.4), 2 digit level: 45 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B414" s="3" t="inlineStr">
         <is>
-          <t>Transport Targets (TAR)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C414" s="4" t="inlineStr">
         <is>
-          <t>Other Targets</t>
+          <t>Land transport and transport via pipelines</t>
         </is>
       </c>
       <c r="D414" s="3" t="inlineStr">
         <is>
-          <t>POL-TAR-012</t>
+          <t>SEC-TRE-008</t>
         </is>
       </c>
       <c r="E414" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F414" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail, Road</t>
         </is>
       </c>
       <c r="G414" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H414" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I414" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J414" s="4" t="inlineStr">
         <is>
-          <t>Miscellaneous Targets</t>
+          <t>Data on employment by sector - Land transport and transport via pipelines (ISIC-Rev.4), 2 digit level: 49 as share of total economy-wide employment as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B415" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INS)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C415" s="4" t="inlineStr">
         <is>
-          <t>Transport Ministry</t>
+          <t>Water transport</t>
         </is>
       </c>
       <c r="D415" s="3" t="inlineStr">
         <is>
-          <t>POL-INS-001</t>
+          <t>SEC-TRE-010</t>
         </is>
       </c>
       <c r="E415" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F415" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G415" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H415" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I415" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J415" s="4" t="inlineStr">
         <is>
-          <t>Primary transport ministry in ATO economies. Typology is identified base on general organization as follows: A-More or less stand alone, B-Integrated with Infrastructure , C-Others. Twitter accounts of respective ministries were obtained if available, along with activity status and language used.</t>
+          <t>Data on employment by sector - Water transport (ISIC-Rev.4), 2 digit level: 50 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B416" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INS)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C416" s="4" t="inlineStr">
         <is>
-          <t>Special Institutional Structures</t>
+          <t>Air transport</t>
         </is>
       </c>
       <c r="D416" s="3" t="inlineStr">
         <is>
-          <t>POL-INS-002</t>
+          <t>SEC-TRE-011</t>
         </is>
       </c>
       <c r="E416" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F416" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G416" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H416" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I416" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J416" s="4" t="inlineStr">
         <is>
-          <t>Special organizational structures in ATO economies. Typology is identified base on general functionality and scope of mandate such as road safety, climate change, etc. General mandate and composition were obtained if available.</t>
+          <t>Data on employment by sector - Air transport (ISIC-Rev.4), 2 digit level: 51 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B417" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INS)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C417" s="4" t="inlineStr">
         <is>
-          <t>Minister of Transport</t>
+          <t>Warehousing and support activities for transportation</t>
         </is>
       </c>
       <c r="D417" s="3" t="inlineStr">
         <is>
-          <t>POL-INS-003</t>
+          <t>SEC-TRE-012</t>
         </is>
       </c>
       <c r="E417" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F417" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G417" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H417" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I417" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J417" s="4" t="inlineStr">
         <is>
-          <t>Transport ministers in ATO economies. Background information regarding education and professional experience is shown. Twitter accounts of respective ministers were obtained if available, along with activity status and language used.</t>
+          <t>Data on employment by sector - Warehousing and support activities for transportation (ISIC-Rev.4), 2 digit level: 52 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B418" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INS)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C418" s="4" t="inlineStr">
         <is>
-          <t>Vertical Coordination</t>
+          <t>Postal and courier activities</t>
         </is>
       </c>
       <c r="D418" s="3" t="inlineStr">
         <is>
-          <t>POL-INS-004</t>
+          <t>SEC-TRE-013</t>
         </is>
       </c>
       <c r="E418" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F418" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G418" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H418" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I418" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">Country </t>
+          <t>Estimated using ILO data</t>
         </is>
       </c>
       <c r="J418" s="4" t="inlineStr">
         <is>
-          <t>Delegation of the responsibilities related to transport to the subnational levels</t>
+          <t>Data on employment by sector - Postal and courier activities (ISIC-Rev.4), 2 digit level: 53 as share of total economy-wide employment</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B419" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C419" s="4" t="inlineStr">
         <is>
-          <t>Existence of seatbelt law</t>
+          <t>Employment in transport - Road transport</t>
         </is>
       </c>
       <c r="D419" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-001</t>
+          <t>SEC-TRE-017</t>
         </is>
       </c>
       <c r="E419" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F419" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G419" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H419" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I419" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J419" s="4" t="inlineStr">
         <is>
-          <t>Existence of a national law on seat-belt use among car occupants. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in road transportation and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B420" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C420" s="4" t="inlineStr">
         <is>
-          <t>Existence of helmet law</t>
+          <t>Employment in transport - Rail transport</t>
         </is>
       </c>
       <c r="D420" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-002</t>
+          <t>SEC-TRE-018</t>
         </is>
       </c>
       <c r="E420" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F420" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G420" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H420" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I420" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J420" s="4" t="inlineStr">
         <is>
-          <t>Existence of a national legislation requiring the use of helmets on motorcycles and/ormopeds. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in rail transportation and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B421" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C421" s="4" t="inlineStr">
         <is>
-          <t>Existence of helmet law by occupants</t>
+          <t>Employment in transport - Domestic navigation</t>
         </is>
       </c>
       <c r="D421" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-003</t>
+          <t>SEC-TRE-019</t>
         </is>
       </c>
       <c r="E421" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F421" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G421" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H421" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I421" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J421" s="4" t="inlineStr">
         <is>
-          <t>Whether helmet use applies to drivers as well as passengers of motorized two-wheelers. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in domestic navigation and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B422" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C422" s="4" t="inlineStr">
         <is>
-          <t>Existence of speed limit</t>
+          <t>Employment in transport - Domestic aviation</t>
         </is>
       </c>
       <c r="D422" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-004</t>
+          <t>SEC-TRE-020</t>
         </is>
       </c>
       <c r="E422" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F422" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Aviation</t>
         </is>
       </c>
       <c r="G422" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H422" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I422" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J422" s="4" t="inlineStr">
         <is>
-          <t>Existence of national speed limits for private cars. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in domestic aviation and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B423" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C423" s="4" t="inlineStr">
         <is>
-          <t>Maximum speed limit</t>
+          <t>Employment in transport - Storage and warehousing</t>
         </is>
       </c>
       <c r="D423" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-005</t>
+          <t>SEC-TRE-021</t>
         </is>
       </c>
       <c r="E423" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F423" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G423" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H423" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I423" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J423" s="4" t="inlineStr">
         <is>
-          <t>Maximum speed limit for cars on these two road types. Urban roads: these are roads within cities or built up areas (e.g. residential areas); Rural roads: these are roads that are not urban roads nor roads going between cities. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in transport - storage and warehousing and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B424" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C424" s="4" t="inlineStr">
         <is>
-          <t>Alcohol limit</t>
+          <t>Employment in transport - Wholesale and retail trade, repair of motor vehicles and motocycles</t>
         </is>
       </c>
       <c r="D424" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-006</t>
+          <t>SEC-TRE-022</t>
         </is>
       </c>
       <c r="E424" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F424" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G424" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H424" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I424" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Country Official Statistics</t>
         </is>
       </c>
       <c r="J424" s="4" t="inlineStr">
         <is>
-          <t>The national maximum legal Blood Alcohol Concentration for the general population, young / novice drivers and for professional/commercial drivers. Data represent information gathered in 2017</t>
+          <t>Number of individuals engaged in transport - Wholesale and retail trade, repair of motor vehicles and motocycles and related jobs.</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B425" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C425" s="4" t="inlineStr">
         <is>
-          <t>Existence of drink-driving law</t>
+          <t>Workers in transport who are female (percentage)</t>
         </is>
       </c>
       <c r="D425" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-007</t>
+          <t>SEC-TRE-014</t>
         </is>
       </c>
       <c r="E425" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F425" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G425" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H425" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I425" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>Estimated using ILO data, World Bank (WB)</t>
         </is>
       </c>
       <c r="J425" s="4" t="inlineStr">
         <is>
-          <t>A drink-driving law prohibits operation of a motorized vehicle when one's level of alcohol consumption has exceeded a specified legal limit. Note: this includes alcohol only, not drugs. Data represent information gathered in 2017</t>
+          <t>Female share of transport sector employment</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="3" t="inlineStr">
         <is>
-          <t>TRANSPORT POLICY (POL)</t>
+          <t>SOCIO-ECONOMIC (SEC)</t>
         </is>
       </c>
       <c r="B426" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Related Employment (TRE)</t>
         </is>
       </c>
       <c r="C426" s="4" t="inlineStr">
         <is>
-          <t>Existence of national child-restraint law</t>
+          <t>Seafarer supply</t>
         </is>
       </c>
       <c r="D426" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-008</t>
+          <t>SEC-TRE-016</t>
         </is>
       </c>
       <c r="E426" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F426" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>Shipping/Waterways/Navigation</t>
         </is>
       </c>
       <c r="G426" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H426" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I426" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t>UN Conference on Trade and Development (UNCTAD)</t>
         </is>
       </c>
       <c r="J426" s="4" t="inlineStr">
         <is>
-          <t>The legislation on the use of child restraints - i.e. special seat restraints for children designed according to age and weight, that offer protection in the event of a car crash. These include rearward and forward facing child seats, as well as forward facing booster seats and cushions. Data represent information gathered in 2017</t>
+          <t>Refers to deck officer, engineer officer, telecommunications personnel holding certificates of competency issued by competent authorities and other seafarers</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B427" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Vision Statements (VIS)</t>
         </is>
       </c>
       <c r="C427" s="4" t="inlineStr">
         <is>
-          <t>Fuel Economy Standards</t>
+          <t>Development Vision Statement</t>
         </is>
       </c>
       <c r="D427" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-009</t>
+          <t>POL-VIS-001</t>
         </is>
       </c>
       <c r="E427" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F427" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G427" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H427" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I427" s="4" t="inlineStr">
         <is>
-          <t>Global Fuel Economy Initiative (GFEI)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J427" s="4" t="inlineStr">
         <is>
-          <t>The fuel economy of an automobile relates distance traveled by a vehicle and the amount of fuel consumed. Consumption can be expressed in terms of volume of fuel to travel a distance, or the distance travelled per unit volume of fuel consumed. Since fuel consumption of vehicles is a significant factor in air pollution, and since importation of motor fuel can be a large part of a nation's foreign trade, many countries impose requirements for fuel economy.</t>
+          <t>Vision statements from national development policy documents. Economy and sustainability score calculated from keywords found in the vision statement. See footnote for methodology.</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B428" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Vision Statements (VIS)</t>
         </is>
       </c>
       <c r="C428" s="4" t="inlineStr">
         <is>
-          <t>Sulfur level standards - diesel</t>
+          <t>Transport Vision Statement</t>
         </is>
       </c>
       <c r="D428" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-010</t>
+          <t>POL-VIS-002</t>
         </is>
       </c>
       <c r="E428" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F428" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G428" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H428" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I428" s="4" t="inlineStr">
         <is>
-          <t>UN Environement Programme (UNEP)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J428" s="4" t="inlineStr">
         <is>
-          <t>Sulfur is a natural component in crude oil that is present in gasoline and diesel unless removed. Sulfur in gasoline impairs the effectiveness of emission control systems and contributes to air pollution. Reducing the sulfur content in gasoline enables advanced emission controls and reduces air pollution. Source data was last updated August 2021</t>
+          <t>Vision statements from transport policy documents. Economy and sustainability score calculated from keywords found in the vision statement. See footnote for methodology.</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B429" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Policies (POL)</t>
         </is>
       </c>
       <c r="C429" s="4" t="inlineStr">
         <is>
-          <t>Sulfur level standards - petrol</t>
+          <t>Transport Policy Overview</t>
         </is>
       </c>
       <c r="D429" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-011</t>
+          <t>POL-POL-001</t>
         </is>
       </c>
       <c r="E429" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F429" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G429" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H429" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I429" s="4" t="inlineStr">
         <is>
-          <t>UN Environement Programme (UNEP)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J429" s="4" t="inlineStr">
         <is>
-          <t>Sulfur is a natural component in crude oil that is present in gasoline and diesel unless removed. Sulfur in gasoline impairs the effectiveness of emission control systems and contributes to air pollution. Reducing the sulfur content in gasoline enables advanced emission controls and reduces air pollution. Source data was last updated August 2021</t>
+          <t>Transport policies availability for each ATO economy. Marked green if identified and/or available.</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B430" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Policies (POL)</t>
         </is>
       </c>
       <c r="C430" s="4" t="inlineStr">
         <is>
-          <t>Biodiesel mandate</t>
+          <t>Transport Policy Documents</t>
         </is>
       </c>
       <c r="D430" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-012</t>
+          <t>POL-POL-002</t>
         </is>
       </c>
       <c r="E430" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F430" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G430" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H430" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I430" s="4" t="inlineStr">
         <is>
-          <t>REN21</t>
+          <t xml:space="preserve">Country , Country </t>
         </is>
       </c>
       <c r="J430" s="4" t="inlineStr">
         <is>
-          <t>Biofuels are transportation fuels such as ethanol and biomass-based diesel fuel that are made from biomass materials. These fuels are usually blended with petroleum fuels. Using ethanol or biodiesel reduces the consumption of gasoline and diesel fuel made from crude oil, which can reduce the amount of crude oil imported from other countries. Ethanol and biodiesel are also cleaner-burning fuels than pure gasoline and diesel fuel. Biodiesel mandates require a minimum percentage of biodiesel blend in the total volume of gasoline.</t>
+          <t>National transport policies for each country. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B431" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Policies (POL)</t>
         </is>
       </c>
       <c r="C431" s="4" t="inlineStr">
         <is>
-          <t>Ethanol mandate</t>
+          <t>Road Policy Documents</t>
         </is>
       </c>
       <c r="D431" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-013</t>
+          <t>POL-POL-003</t>
         </is>
       </c>
       <c r="E431" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F431" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G431" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H431" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I431" s="4" t="inlineStr">
         <is>
-          <t>REN21</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J431" s="4" t="inlineStr">
         <is>
-          <t>Biofuels are transportation fuels such as ethanol and biomass-based diesel fuel that are made from biomass materials. These fuels are usually blended with petroleum fuels. Using ethanol or biodiesel reduces the consumption of gasoline and diesel fuel made from crude oil, which can reduce the amount of crude oil imported from other countries. Ethanol and biodiesel are also cleaner-burning fuels than pure gasoline and diesel fuel. Ethanol mandates require a minimum percentage of ethanol blend in the total volume of gasoline.</t>
+          <t>Road policies in ATO countries. Discussions on infrastructure, sustainability, investment and financing mechanisms, accessibility, road safety, and air pollution and climate change are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B432" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Policies (POL)</t>
         </is>
       </c>
       <c r="C432" s="4" t="inlineStr">
         <is>
-          <t>Vehicle Emission Standards - Fleet wide</t>
+          <t>Logistics Policy Documents</t>
         </is>
       </c>
       <c r="D432" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-014</t>
+          <t>POL-POL-004</t>
         </is>
       </c>
       <c r="E432" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F432" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G432" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>Freight</t>
         </is>
       </c>
       <c r="H432" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I432" s="4" t="inlineStr">
         <is>
-          <t>UN Environement Programme (UNEP)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J432" s="4" t="inlineStr">
         <is>
-          <t>Vehicle emissions standards set individual or fleet-wide vehicle standards for emissions of pollutants, such as NOx or GHGs. Different regions and countries have different standards for vehicle emissions. Source data was last updated August 2021</t>
+          <t>Logistics policies in ATO countries. Discussions on quantities like production, mode coverage, infrastructure, sustainability, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B433" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Policies (POL)</t>
         </is>
       </c>
       <c r="C433" s="4" t="inlineStr">
         <is>
-          <t>Taxes on sale and registration of motor vehicles</t>
+          <t>Automotive Policy Documents</t>
         </is>
       </c>
       <c r="D433" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-015</t>
+          <t>POL-POL-005</t>
         </is>
       </c>
       <c r="E433" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F433" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G433" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H433" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I433" s="4" t="inlineStr">
         <is>
-          <t>International Transport Forum (ITF)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J433" s="4" t="inlineStr">
         <is>
-          <t>Countries levy taxes on purchase and/or registration of motor vehicles. These taxes may include VAT, sales taxes, excise duties and other fees and charges associated with the registration of a vehicle.</t>
+          <t>Automotive policies in ATO countries. Discussions on quantities like production, quality, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B434" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C434" s="4" t="inlineStr">
         <is>
-          <t>EV Fiscal Purchase Incentives</t>
+          <t>Transport Targets Overview</t>
         </is>
       </c>
       <c r="D434" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-016</t>
+          <t>POL-TAR-001</t>
         </is>
       </c>
       <c r="E434" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F434" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G434" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H434" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I434" s="4" t="inlineStr">
         <is>
-          <t>Various</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J434" s="4" t="inlineStr">
         <is>
-          <t>Incentives (financial and non financial) on Purchasing EVs offered by the national/federal governments</t>
+          <t>Transport targets identified for each ATO economy across subsectors. Marked green if identified and/or available.</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B435" s="3" t="inlineStr">
         <is>
-          <t>Transport Institutions (INT)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C435" s="4" t="inlineStr">
         <is>
-          <t>Fossil Fuel Subsidies (in absolute numbers)</t>
+          <t>Road Expansion Targets</t>
         </is>
       </c>
       <c r="D435" s="3" t="inlineStr">
         <is>
-          <t>POL-INT-017</t>
+          <t>POL-TAR-002</t>
         </is>
       </c>
       <c r="E435" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F435" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G435" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H435" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I435" s="4" t="inlineStr">
         <is>
-          <t>International Energy Agency (IEA)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J435" s="4" t="inlineStr">
         <is>
-          <t>The fossil fuels refer to coal (including raw coal, solid fuels, coal gases, coal bed methane, etc.), petroleum (including crude oil, natural gas liquids, petroleum products, etc.), natural gas (including associated gases, non-associated gases, etc.) and heat and electricity generated by the above fossil fuels. Fossil fuel sectors mean the production, consumption and other sectors relating to the fossil fuels.</t>
+          <t>Road expansion targets in ATO economies.</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="3" t="inlineStr">
         <is>
           <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
-      <c r="B436" s="3" t="n"/>
+      <c r="B436" s="3" t="inlineStr">
+        <is>
+          <t>Transport Targets (TAR)</t>
+        </is>
+      </c>
       <c r="C436" s="4" t="inlineStr">
         <is>
-          <t>COP 26 Transport related Commitments - Overview</t>
+          <t>Road Maintenance Targets</t>
         </is>
       </c>
       <c r="D436" s="3" t="inlineStr">
         <is>
-          <t>POL-COP-001</t>
+          <t>POL-TAR-003</t>
         </is>
       </c>
       <c r="E436" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F436" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G436" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H436" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
-      <c r="I436" s="4" t="inlineStr"/>
+      <c r="I436" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Country </t>
+        </is>
+      </c>
       <c r="J436" s="4" t="inlineStr">
         <is>
-          <t>Several commitments were made during the COP 26 that are relevant directly or indirectly for the transport sector. Signatories/ participants include Country/ Regions as well as individual organisations and companies.</t>
+          <t>Road maintenance targets in ATO economies.</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B437" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C437" s="4" t="inlineStr">
         <is>
-          <t>Population with insufficient physical activity</t>
+          <t>Rail Targets</t>
         </is>
       </c>
       <c r="D437" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-001</t>
+          <t>POL-TAR-004</t>
         </is>
       </c>
       <c r="E437" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F437" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Rail</t>
         </is>
       </c>
       <c r="G437" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H437" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I437" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J437" s="4" t="inlineStr">
         <is>
-          <t>Population with insufficient physical activity insufficiently physically active, i.e., they engaged in less than 150 minutes of moderate or intensity physical activity per week</t>
+          <t>Logistics policies in ATO countries. Discussions on quantities like production, mode coverage, infrastructure, sustainability, and others are shown. In terms of date of adoption 2016 used was a divider in order to be able to determine whether it can be expected that the policy documents make reference to the 2030 Agenda on Sustainable Development (SDGs) and the Paris Agreement which were both adopted in 2015.</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B438" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C438" s="4" t="inlineStr">
         <is>
-          <t>Female share in insufficient physical activity</t>
+          <t>ICT Targets</t>
         </is>
       </c>
       <c r="D438" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-002</t>
+          <t>POL-TAR-006</t>
         </is>
       </c>
       <c r="E438" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F438" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G438" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H438" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I438" s="4" t="inlineStr">
         <is>
-          <t>World Health Organization (WHO)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J438" s="4" t="inlineStr">
         <is>
-          <t>Share of female - insufficiently physically active, i.e., they engaged in less than 150 minutes of moderate or intensity physical activity per week</t>
+          <t>ICT related targets in ATO economies.</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B439" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C439" s="4" t="inlineStr">
         <is>
-          <t>Government Effectiveness Score</t>
+          <t>Road Safety Targets</t>
         </is>
       </c>
       <c r="D439" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-003</t>
+          <t>POL-TAR-007</t>
         </is>
       </c>
       <c r="E439" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F439" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G439" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger</t>
         </is>
       </c>
       <c r="H439" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I439" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J439" s="4" t="inlineStr">
         <is>
-          <t>Qualitative Survey, Government effectiveness captures perceptions of the quality of public services, the quality of the civil service and the degree of its independence from political pressures, the quality of policy formulation and implementation, and the credibility of the
-government's commitment to such policies. The Worldwide Governance Indicators (WGI) are a research dataset summarizing the views on the quality of governance provided by a large number of enterprise, citizen and expert survey respondents in industrial and developing countries.  These data are gathered from a number of survey institutes, think tanks, non-governmental organizations, international organizations, and private sector firms.</t>
+          <t>Road safety targets in ATO economies.</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B440" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C440" s="4" t="inlineStr">
         <is>
-          <t>Regulatory Quality Score</t>
+          <t>Air Pollution Targets</t>
         </is>
       </c>
       <c r="D440" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-004</t>
+          <t>POL-TAR-008</t>
         </is>
       </c>
       <c r="E440" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F440" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G440" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H440" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I440" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J440" s="4" t="inlineStr">
         <is>
-          <t>Qualitative Survey, Regulatory quality captures perceptions of the ability of the government to formulate and implement sound policies and regulations that permit and promote private sector development. The Worldwide Governance Indicators (WGI) are a research dataset summarizing the views on the quality of governance provided by a large number of enterprise, citizen and expert survey respondents in industrial and developing countries.  These data are gathered from a number of survey institutes, think tanks, non-governmental organizations, international organizations, and private sector firms.</t>
+          <t>Air pollution targets in ATO economies. Economy-wide and transport targets are identified accordingly.</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B441" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C441" s="4" t="inlineStr">
         <is>
-          <t>Global Gender Gap Index</t>
+          <t>Climate Change Targets</t>
         </is>
       </c>
       <c r="D441" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-006</t>
+          <t>POL-TAR-009</t>
         </is>
       </c>
       <c r="E441" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F441" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G441" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H441" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I441" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J441" s="4" t="inlineStr">
         <is>
-          <t>The index is designed to "measure gender-based gaps in access to resources and opportunities in countries rather than the actual levels of the available resources and opportunities in those countries</t>
+          <t>Climate change targets in ATO economies. Economy-wide, transport GHG, vehicle-related, and fuel-related targets are identified accordingly.</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B442" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C442" s="4" t="inlineStr">
         <is>
-          <t>Economic and Environmental Vulnerability Index (EVI)</t>
+          <t>E-mobility Targets</t>
         </is>
       </c>
       <c r="D442" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-007</t>
+          <t>POL-TAR-010</t>
         </is>
       </c>
       <c r="E442" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F442" s="3" t="inlineStr">
         <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="G442" s="3" t="inlineStr">
+        <is>
           <t>NA</t>
         </is>
       </c>
-      <c r="G442" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="H442" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I442" s="4" t="inlineStr">
         <is>
-          <t>World Economic Forum (WEF)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J442" s="4" t="inlineStr">
         <is>
-          <t>EVI is a measurement devised by the South Pacific Applied Geoscience Commission (SOPAC), the United Nations Environment Program and others to characterize the relative severity of various types of environmental issues. A higher EVI represents a higher economic vulnerability.</t>
+          <t>E-mobility targets in ATO economies. Vehicle-related, charging infrastructure targets, and financing mechanisms are identified accordingly.</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B443" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C443" s="4" t="inlineStr">
         <is>
-          <t>Domestic material consumption</t>
+          <t>Mode Share Targets</t>
         </is>
       </c>
       <c r="D443" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-009</t>
+          <t>POL-TAR-011</t>
         </is>
       </c>
       <c r="E443" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F443" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>All Modes</t>
         </is>
       </c>
       <c r="G443" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H443" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I443" s="4" t="inlineStr">
         <is>
-          <t>SDG Indicators database, UN Environement Programme (UNEP)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J443" s="4" t="inlineStr">
         <is>
-          <t>Total amount of materials directly used in the economy (used domestic extraction plus imports), minus the materials that are exported.</t>
+          <t>Mode share related targets in ATO economies.</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B444" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Targets (TAR)</t>
         </is>
       </c>
       <c r="C444" s="4" t="inlineStr">
         <is>
-          <t>Share of jobs that can be done at home</t>
+          <t>Other Targets</t>
         </is>
       </c>
       <c r="D444" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-010</t>
+          <t>POL-TAR-012</t>
         </is>
       </c>
       <c r="E444" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F444" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G444" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H444" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I444" s="4" t="inlineStr">
         <is>
-          <t>Jonathan I. Dingel &amp; Brent Neiman</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J444" s="4" t="inlineStr">
         <is>
-          <t>Feasibility of working at home for all occupations</t>
+          <t>Miscellaneous Targets</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B445" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Institutions (INS)</t>
         </is>
       </c>
       <c r="C445" s="4" t="inlineStr">
         <is>
-          <t>Rail accidents</t>
+          <t>Transport Ministry</t>
         </is>
       </c>
       <c r="D445" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-011</t>
+          <t>POL-INS-001</t>
         </is>
       </c>
       <c r="E445" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F445" s="3" t="inlineStr">
         <is>
-          <t>Rail</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G445" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H445" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I445" s="4" t="inlineStr">
         <is>
-          <t>Country Official Statistics</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J445" s="4" t="inlineStr">
         <is>
-          <t>Refers to the total number of rail accidents. ATO records it annually.</t>
+          <t>Primary transport ministry in ATO economies. Typology is identified base on general organization as follows: A-More or less stand alone, B-Integrated with Infrastructure , C-Others. Twitter accounts of respective ministries were obtained if available, along with activity status and language used.</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B446" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Institutions (INS)</t>
         </is>
       </c>
       <c r="C446" s="4" t="inlineStr">
         <is>
-          <t>Countries where women can travel outside her home in the same way as a man</t>
+          <t>Special Institutional Structures</t>
         </is>
       </c>
       <c r="D446" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-012</t>
+          <t>POL-INS-002</t>
         </is>
       </c>
       <c r="E446" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F446" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G446" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H446" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I446" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J446" s="4" t="inlineStr">
         <is>
-          <t>A score of 1 is assigned if there are no restrictions on a woman traveling alone domestically. A score of 0 is assigned if permission, additional documentation, or the presence
-[...1 lines deleted...]
-home or if leaving the home without a valid reason is considered disobedience with legal consequences, such as loss of right to maintenance.</t>
+          <t>Special organizational structures in ATO economies. Typology is identified base on general functionality and scope of mandate such as road safety, climate change, etc. General mandate and composition were obtained if available.</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B447" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Institutions (INS)</t>
         </is>
       </c>
       <c r="C447" s="4" t="inlineStr">
         <is>
-          <t>Share of women in high-level decision-making positions in the environment, transport, and energy sectors</t>
+          <t>Minister of Transport</t>
         </is>
       </c>
       <c r="D447" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-013</t>
+          <t>POL-INS-003</t>
         </is>
       </c>
       <c r="E447" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F447" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="G447" s="3" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="H447" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I447" s="4" t="inlineStr">
         <is>
-          <t>World Bank (WB)</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J447" s="4" t="inlineStr">
         <is>
-          <t>The share of women in high-level decision-making positions in the environment, transport, and energy sectors out of total positions</t>
+          <t>Transport ministers in ATO economies. Background information regarding education and professional experience is shown. Twitter accounts of respective ministers were obtained if available, along with activity status and language used.</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B448" s="3" t="inlineStr">
         <is>
-          <t>General Rest Category (GRC)</t>
+          <t>Transport Institutions (INS)</t>
         </is>
       </c>
       <c r="C448" s="4" t="inlineStr">
         <is>
-          <t>UNEP E-Mobility Readiness Index</t>
+          <t>Vertical Coordination</t>
         </is>
       </c>
       <c r="D448" s="3" t="inlineStr">
         <is>
-          <t>MIS-GRC-014</t>
+          <t>POL-INS-004</t>
         </is>
       </c>
       <c r="E448" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F448" s="3" t="inlineStr">
         <is>
-          <t>Road</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G448" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H448" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I448" s="4" t="inlineStr">
         <is>
-          <t>ATO analysis of UNEP Index using latest data</t>
+          <t xml:space="preserve">Country </t>
         </is>
       </c>
       <c r="J448" s="4" t="inlineStr">
         <is>
-          <t>The United Nations Environment Programme (UNEP) created a rating system to measure how prepared developing countries (global south) are for electric vehicles (EVs). This E-Mobility Readiness Index considers four equally weighted dimensions: Technology &amp; Market, Policy, Energy, and Finance. Each dimension has five indicators, resulting in a total of 20. The indicators are scored quantitatively and qualitatively, ranging from 0 to 5. These scores contribute to a final E-Mobility Readiness Index from 0 to 100. The index reflects a country's preparedness for the shift to EVs by evaluating factors like supply chain, consumer demand, charging infrastructure, and stakeholder involvement. An ATO analysis using this index with updated 2024 data revealed significant disparities among Asian countries regarding income levels, vehicle ownership and markets, energy sectors, transportation infrastructure, and policy environments.</t>
+          <t>Delegation of the responsibilities related to transport to the subnational levels</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B449" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C449" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Grocery and pharmacy</t>
+          <t>Existence of seatbelt law</t>
         </is>
       </c>
       <c r="D449" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-001</t>
+          <t>POL-INT-001</t>
         </is>
       </c>
       <c r="E449" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F449" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G449" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H449" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I449" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J449" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) grocery and pharmacy change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>Existence of a national law on seat-belt use among car occupants. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B450" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C450" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Retail and recreation</t>
+          <t>Existence of helmet law</t>
         </is>
       </c>
       <c r="D450" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-002</t>
+          <t>POL-INT-002</t>
         </is>
       </c>
       <c r="E450" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F450" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G450" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H450" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I450" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J450" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) retail and recreation change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>Existence of a national legislation requiring the use of helmets on motorcycles and/ormopeds. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B451" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C451" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Parks</t>
+          <t>Existence of helmet law by occupants</t>
         </is>
       </c>
       <c r="D451" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-003</t>
+          <t>POL-INT-003</t>
         </is>
       </c>
       <c r="E451" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F451" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G451" s="3" t="inlineStr">
         <is>
           <t>Passenger</t>
         </is>
       </c>
       <c r="H451" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I451" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J451" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) parks change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>Whether helmet use applies to drivers as well as passengers of motorized two-wheelers. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B452" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C452" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Public transport stations</t>
+          <t>Existence of speed limit</t>
         </is>
       </c>
       <c r="D452" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-004</t>
+          <t>POL-INT-004</t>
         </is>
       </c>
       <c r="E452" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F452" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G452" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H452" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I452" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J452" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) public transport stations change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>Existence of national speed limits for private cars. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B453" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C453" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Workplaces</t>
+          <t>Maximum speed limit</t>
         </is>
       </c>
       <c r="D453" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-005</t>
+          <t>POL-INT-005</t>
         </is>
       </c>
       <c r="E453" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F453" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G453" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H453" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I453" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J453" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) workplaces change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>Maximum speed limit for cars on these two road types. Urban roads: these are roads within cities or built up areas (e.g. residential areas); Rural roads: these are roads that are not urban roads nor roads going between cities. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B454" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C454" s="4" t="inlineStr">
         <is>
-          <t>COVID Google Mobility Data - Residential</t>
+          <t>Alcohol limit</t>
         </is>
       </c>
       <c r="D454" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-006</t>
+          <t>POL-INT-006</t>
         </is>
       </c>
       <c r="E454" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F454" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G454" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H454" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I454" s="4" t="inlineStr">
         <is>
-          <t>Google</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J454" s="4" t="inlineStr">
         <is>
-          <t>The data shows how visitors to (or time spent in) residential change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+          <t>The national maximum legal Blood Alcohol Concentration for the general population, young / novice drivers and for professional/commercial drivers. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B455" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C455" s="4" t="inlineStr">
         <is>
-          <t>COVID Apple Mobility Data - Driving</t>
+          <t>Existence of drink-driving law</t>
         </is>
       </c>
       <c r="D455" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-007</t>
+          <t>POL-INT-007</t>
         </is>
       </c>
       <c r="E455" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F455" s="3" t="inlineStr">
         <is>
           <t>Road</t>
         </is>
       </c>
       <c r="G455" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H455" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I455" s="4" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J455" s="4" t="inlineStr">
         <is>
-          <t>Data shows a relative volume of directions requests by driving per country compared to a baseline volume on January 13th, 2020.</t>
+          <t>A drink-driving law prohibits operation of a motorized vehicle when one's level of alcohol consumption has exceeded a specified legal limit. Note: this includes alcohol only, not drugs. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B456" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C456" s="4" t="inlineStr">
         <is>
-          <t>COVID Apple Mobility Data - Walking</t>
+          <t>Existence of national child-restraint law</t>
         </is>
       </c>
       <c r="D456" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-008</t>
+          <t>POL-INT-008</t>
         </is>
       </c>
       <c r="E456" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F456" s="3" t="inlineStr">
         <is>
-          <t>NA</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G456" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H456" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I456" s="4" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J456" s="4" t="inlineStr">
         <is>
-          <t>Data shows a relative volume of directions requests by walking per country compared to a baseline volume on January 13th, 2020.</t>
+          <t>The legislation on the use of child restraints - i.e. special seat restraints for children designed according to age and weight, that offer protection in the event of a car crash. These include rearward and forward facing child seats, as well as forward facing booster seats and cushions. Data represent information gathered in 2017</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B457" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C457" s="4" t="inlineStr">
         <is>
-          <t>COVID Apple Mobility Data - Public transport</t>
+          <t>Fuel Economy Standards</t>
         </is>
       </c>
       <c r="D457" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-009</t>
+          <t>POL-INT-009</t>
         </is>
       </c>
       <c r="E457" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F457" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G457" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H457" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I457" s="4" t="inlineStr">
         <is>
-          <t>Apple</t>
+          <t>Global Fuel Economy Initiative (GFEI)</t>
         </is>
       </c>
       <c r="J457" s="4" t="inlineStr">
         <is>
-          <t>Data shows a relative volume of directions requests by public transport per country compared to a baseline volume on January 13th, 2020.</t>
+          <t>The fuel economy of an automobile relates distance traveled by a vehicle and the amount of fuel consumed. Consumption can be expressed in terms of volume of fuel to travel a distance, or the distance travelled per unit volume of fuel consumed. Since fuel consumption of vehicles is a significant factor in air pollution, and since importation of motor fuel can be a large part of a nation's foreign trade, many countries impose requirements for fuel economy.</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B458" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C458" s="4" t="inlineStr">
         <is>
-          <t>COVID Restrictions - Public Transport</t>
+          <t>Sulfur level standards - diesel</t>
         </is>
       </c>
       <c r="D458" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-010</t>
+          <t>POL-INT-010</t>
         </is>
       </c>
       <c r="E458" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F458" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G458" s="3" t="inlineStr">
         <is>
-          <t>Passenger</t>
+          <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H458" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I458" s="4" t="inlineStr">
         <is>
-          <t>University of Oxford</t>
+          <t>UN Environement Programme (UNEP)</t>
         </is>
       </c>
       <c r="J458" s="4" t="inlineStr">
         <is>
-          <t>Data shows the code of most stringent government restriction for urban travel that is in place in a country/territory in a given month.
-[...3 lines deleted...]
-Blank - no data</t>
+          <t>Sulfur is a natural component in crude oil that is present in gasoline and diesel unless removed. Sulfur in gasoline impairs the effectiveness of emission control systems and contributes to air pollution. Reducing the sulfur content in gasoline enables advanced emission controls and reduces air pollution. Source data was last updated August 2021</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B459" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C459" s="4" t="inlineStr">
         <is>
-          <t>COVID Restrictions - Domestic Transport</t>
+          <t>Sulfur level standards - petrol</t>
         </is>
       </c>
       <c r="D459" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-011</t>
+          <t>POL-INT-011</t>
         </is>
       </c>
       <c r="E459" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F459" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G459" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H459" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I459" s="4" t="inlineStr">
         <is>
-          <t>University of Oxford</t>
+          <t>UN Environement Programme (UNEP)</t>
         </is>
       </c>
       <c r="J459" s="4" t="inlineStr">
         <is>
-          <t>Data shows the code of most stringent government restriction for domestic travel that is in place in a country/territory in a given month.
-[...3 lines deleted...]
-Blank - no data</t>
+          <t>Sulfur is a natural component in crude oil that is present in gasoline and diesel unless removed. Sulfur in gasoline impairs the effectiveness of emission control systems and contributes to air pollution. Reducing the sulfur content in gasoline enables advanced emission controls and reduces air pollution. Source data was last updated August 2021</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B460" s="3" t="inlineStr">
         <is>
-          <t>COVID (COV)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C460" s="4" t="inlineStr">
         <is>
-          <t>COVID Restrictions - International Transport</t>
+          <t>Biodiesel mandate</t>
         </is>
       </c>
       <c r="D460" s="3" t="inlineStr">
         <is>
-          <t>MIS-COV-012</t>
+          <t>POL-INT-012</t>
         </is>
       </c>
       <c r="E460" s="3" t="inlineStr">
         <is>
-          <t>Regional</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F460" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G460" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H460" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I460" s="4" t="inlineStr">
         <is>
-          <t>University of Oxford</t>
+          <t>REN21</t>
         </is>
       </c>
       <c r="J460" s="4" t="inlineStr">
         <is>
-          <t>Data shows the code of most stringent government restriction for international travel that is in place in a country/territory in a given month.
-[...5 lines deleted...]
-Blank - no data</t>
+          <t>Biofuels are transportation fuels such as ethanol and biomass-based diesel fuel that are made from biomass materials. These fuels are usually blended with petroleum fuels. Using ethanol or biodiesel reduces the consumption of gasoline and diesel fuel made from crude oil, which can reduce the amount of crude oil imported from other countries. Ethanol and biodiesel are also cleaner-burning fuels than pure gasoline and diesel fuel. Biodiesel mandates require a minimum percentage of biodiesel blend in the total volume of gasoline.</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B461" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C461" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Ranking (SUM4all) - Ranking</t>
+          <t>Ethanol mandate</t>
         </is>
       </c>
       <c r="D461" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-001</t>
+          <t>POL-INT-013</t>
         </is>
       </c>
       <c r="E461" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F461" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G461" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H461" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I461" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>REN21</t>
         </is>
       </c>
       <c r="J461" s="4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUM4ALL country ranking for overall sustainable transport - it includes - universal access, efficiency, safety and green transport. </t>
+          <t>Biofuels are transportation fuels such as ethanol and biomass-based diesel fuel that are made from biomass materials. These fuels are usually blended with petroleum fuels. Using ethanol or biodiesel reduces the consumption of gasoline and diesel fuel made from crude oil, which can reduce the amount of crude oil imported from other countries. Ethanol and biodiesel are also cleaner-burning fuels than pure gasoline and diesel fuel. Ethanol mandates require a minimum percentage of ethanol blend in the total volume of gasoline.</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B462" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C462" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Rural Access</t>
+          <t>Vehicle Emission Standards - Fleet wide</t>
         </is>
       </c>
       <c r="D462" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-002</t>
+          <t>POL-INT-014</t>
         </is>
       </c>
       <c r="E462" s="3" t="inlineStr">
         <is>
-          <t>Rural</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F462" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G462" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H462" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I462" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>UN Environement Programme (UNEP)</t>
         </is>
       </c>
       <c r="J462" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for overall rural access</t>
+          <t>Vehicle emissions standards set individual or fleet-wide vehicle standards for emissions of pollutants, such as NOx or GHGs. Different regions and countries have different standards for vehicle emissions. Source data was last updated August 2021</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B463" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C463" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Urban Access</t>
+          <t>Taxes on sale and registration of motor vehicles</t>
         </is>
       </c>
       <c r="D463" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-003</t>
+          <t>POL-INT-015</t>
         </is>
       </c>
       <c r="E463" s="3" t="inlineStr">
         <is>
-          <t>Urban</t>
+          <t>National</t>
         </is>
       </c>
       <c r="F463" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G463" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H463" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I463" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>International Transport Forum (ITF)</t>
         </is>
       </c>
       <c r="J463" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for overall urban access</t>
+          <t>Countries levy taxes on purchase and/or registration of motor vehicles. These taxes may include VAT, sales taxes, excise duties and other fees and charges associated with the registration of a vehicle.</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B464" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C464" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Gender</t>
+          <t>EV Fiscal Purchase Incentives</t>
         </is>
       </c>
       <c r="D464" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-004</t>
+          <t>POL-INT-016</t>
         </is>
       </c>
       <c r="E464" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F464" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>Road</t>
         </is>
       </c>
       <c r="G464" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H464" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I464" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>Various</t>
         </is>
       </c>
       <c r="J464" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for gender in transport</t>
+          <t>Incentives (financial and non financial) on Purchasing EVs offered by the national/federal governments</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
+          <t>TRANSPORT POLICY (POL)</t>
         </is>
       </c>
       <c r="B465" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>Transport Institutions (INT)</t>
         </is>
       </c>
       <c r="C465" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Efficiency</t>
+          <t>Fossil Fuel Subsidies (in absolute numbers)</t>
         </is>
       </c>
       <c r="D465" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-005</t>
+          <t>POL-INT-017</t>
         </is>
       </c>
       <c r="E465" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F465" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G465" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H465" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I465" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>International Energy Agency (IEA)</t>
         </is>
       </c>
       <c r="J465" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for transport efficiency</t>
+          <t>The fossil fuels refer to coal (including raw coal, solid fuels, coal gases, coal bed methane, etc.), petroleum (including crude oil, natural gas liquids, petroleum products, etc.), natural gas (including associated gases, non-associated gases, etc.) and heat and electricity generated by the above fossil fuels. Fossil fuel sectors mean the production, consumption and other sectors relating to the fossil fuels.</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="3" t="inlineStr">
         <is>
-          <t>MISCELLANEOUS (MIS)</t>
-[...6 lines deleted...]
-      </c>
+          <t>TRANSPORT POLICY (POL)</t>
+        </is>
+      </c>
+      <c r="B466" s="3" t="n"/>
       <c r="C466" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Safety</t>
+          <t>COP 26 Transport related Commitments - Overview</t>
         </is>
       </c>
       <c r="D466" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-006</t>
+          <t>POL-COP-001</t>
         </is>
       </c>
       <c r="E466" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F466" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
       <c r="G466" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
       <c r="H466" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
-      <c r="I466" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I466" s="4" t="inlineStr"/>
       <c r="J466" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for transport safety</t>
+          <t>Several commitments were made during the COP 26 that are relevant directly or indirectly for the transport sector. Signatories/ participants include Country/ Regions as well as individual organisations and companies.</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
       <c r="B467" s="3" t="inlineStr">
         <is>
-          <t>SUM4all (SUM)</t>
+          <t>General Rest Category (GRC)</t>
         </is>
       </c>
       <c r="C467" s="4" t="inlineStr">
         <is>
-          <t>Sustainable Mobility Rating - Air Pollution</t>
+          <t>Population with insufficient physical activity</t>
         </is>
       </c>
       <c r="D467" s="3" t="inlineStr">
         <is>
-          <t>MIS-SUM-007</t>
+          <t>MIS-GRC-001</t>
         </is>
       </c>
       <c r="E467" s="3" t="inlineStr">
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="F467" s="3" t="inlineStr">
         <is>
-          <t>All Modes</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="G467" s="3" t="inlineStr">
         <is>
-          <t>Passenger &amp; Freight</t>
+          <t>NA</t>
         </is>
       </c>
       <c r="H467" s="3" t="inlineStr">
         <is>
           <t>Complete</t>
         </is>
       </c>
       <c r="I467" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL</t>
+          <t>World Health Organization (WHO)</t>
         </is>
       </c>
       <c r="J467" s="4" t="inlineStr">
         <is>
-          <t>SUM4ALL country ranking for air pollution</t>
+          <t>Population with insufficient physical activity insufficiently physically active, i.e., they engaged in less than 150 minutes of moderate or intensity physical activity per week. The crude estimate is considered here.</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="3" t="inlineStr">
         <is>
           <t>MISCELLANEOUS (MIS)</t>
         </is>
       </c>
       <c r="B468" s="3" t="inlineStr">
         <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C468" s="4" t="inlineStr">
+        <is>
+          <t>Female share in insufficient physical activity</t>
+        </is>
+      </c>
+      <c r="D468" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-002</t>
+        </is>
+      </c>
+      <c r="E468" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F468" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G468" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H468" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I468" s="4" t="inlineStr">
+        <is>
+          <t>World Health Organization (WHO)</t>
+        </is>
+      </c>
+      <c r="J468" s="4" t="inlineStr">
+        <is>
+          <t>Share of female - insufficiently physically active, i.e., they engaged in less than 150 minutes of moderate or intensity physical activity per week.  The crude estimate is considered here.</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B469" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C469" s="4" t="inlineStr">
+        <is>
+          <t>Government Effectiveness Score</t>
+        </is>
+      </c>
+      <c r="D469" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-003</t>
+        </is>
+      </c>
+      <c r="E469" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F469" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G469" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H469" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I469" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J469" s="4" t="inlineStr">
+        <is>
+          <t>Qualitative Survey, Government effectiveness captures perceptions of the quality of public services, the quality of the civil service and the degree of its independence from political pressures, the quality of policy formulation and implementation, and the credibility of the government's commitment to such policies. The Worldwide Governance Indicators (WGI) are a research dataset summarizing the views on the quality of governance provided by a large number of enterprise, citizen and expert survey respondents in industrial and developing countries.  These data are gathered from a number of survey institutes, think tanks, non-governmental organizations, international organizations, and private sector firms.</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B470" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C470" s="4" t="inlineStr">
+        <is>
+          <t>Regulatory Quality Score</t>
+        </is>
+      </c>
+      <c r="D470" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-004</t>
+        </is>
+      </c>
+      <c r="E470" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F470" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G470" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H470" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I470" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J470" s="4" t="inlineStr">
+        <is>
+          <t>Qualitative Survey, Regulatory quality captures perceptions of the ability of the government to formulate and implement sound policies and regulations that permit and promote private sector development. The Worldwide Governance Indicators (WGI) are a research dataset summarizing the views on the quality of governance provided by a large number of enterprise, citizen and expert survey respondents in industrial and developing countries.  These data are gathered from a number of survey institutes, think tanks, non-governmental organizations, international organizations, and private sector firms.</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B471" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C471" s="4" t="inlineStr">
+        <is>
+          <t>Global Gender Gap Index</t>
+        </is>
+      </c>
+      <c r="D471" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-006</t>
+        </is>
+      </c>
+      <c r="E471" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F471" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G471" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H471" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I471" s="4" t="inlineStr">
+        <is>
+          <t>World Economic Forum (WEF)</t>
+        </is>
+      </c>
+      <c r="J471" s="4" t="inlineStr">
+        <is>
+          <t>The index is designed to "measure gender-based gaps in access to resources and opportunities in countries rather than the actual levels of the available resources and opportunities in those countries</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B472" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C472" s="4" t="inlineStr">
+        <is>
+          <t>Economic and Environmental Vulnerability Index (EVI)</t>
+        </is>
+      </c>
+      <c r="D472" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-007</t>
+        </is>
+      </c>
+      <c r="E472" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F472" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G472" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H472" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I472" s="4" t="inlineStr">
+        <is>
+          <t>World Economic Forum (WEF)</t>
+        </is>
+      </c>
+      <c r="J472" s="4" t="inlineStr">
+        <is>
+          <t>EVI is a measurement devised by the South Pacific Applied Geoscience Commission (SOPAC), the United Nations Environment Program and others to characterize the relative severity of various types of environmental issues. A higher EVI represents a higher economic vulnerability.</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B473" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C473" s="4" t="inlineStr">
+        <is>
+          <t>Domestic material consumption</t>
+        </is>
+      </c>
+      <c r="D473" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-009</t>
+        </is>
+      </c>
+      <c r="E473" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F473" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G473" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H473" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I473" s="4" t="inlineStr">
+        <is>
+          <t>SDG Indicators database, UN Environement Programme (UNEP)</t>
+        </is>
+      </c>
+      <c r="J473" s="4" t="inlineStr">
+        <is>
+          <t>Total amount of materials directly used in the economy (used domestic extraction plus imports), minus the materials that are exported.</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B474" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C474" s="4" t="inlineStr">
+        <is>
+          <t>Material stock flow for road and rail construction and maintenance</t>
+        </is>
+      </c>
+      <c r="D474" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-016</t>
+        </is>
+      </c>
+      <c r="E474" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F474" s="3" t="inlineStr">
+        <is>
+          <t>Rail, Road</t>
+        </is>
+      </c>
+      <c r="G474" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H474" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I474" s="4" t="inlineStr">
+        <is>
+          <t>Wiedenhofer, et al. (2024)</t>
+        </is>
+      </c>
+      <c r="J474" s="4" t="inlineStr">
+        <is>
+          <t>Annual volume of materials consumed to extend infrastructure networks and replace or rehabilitate existing assets</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B475" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C475" s="4" t="inlineStr">
+        <is>
+          <t>Share of jobs that can be done at home</t>
+        </is>
+      </c>
+      <c r="D475" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-010</t>
+        </is>
+      </c>
+      <c r="E475" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F475" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G475" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H475" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I475" s="4" t="inlineStr">
+        <is>
+          <t>Jonathan I. Dingel &amp; Brent Neiman</t>
+        </is>
+      </c>
+      <c r="J475" s="4" t="inlineStr">
+        <is>
+          <t>Feasibility of working at home for all occupations</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B476" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C476" s="4" t="inlineStr">
+        <is>
+          <t>Rail accidents</t>
+        </is>
+      </c>
+      <c r="D476" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-011</t>
+        </is>
+      </c>
+      <c r="E476" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F476" s="3" t="inlineStr">
+        <is>
+          <t>Rail</t>
+        </is>
+      </c>
+      <c r="G476" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H476" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I476" s="4" t="inlineStr">
+        <is>
+          <t>Country Official Statistics</t>
+        </is>
+      </c>
+      <c r="J476" s="4" t="inlineStr">
+        <is>
+          <t>Refers to the total number of rail accidents. ATO records it annually.</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B477" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C477" s="4" t="inlineStr">
+        <is>
+          <t>Countries where women can travel outside her home in the same way as a man</t>
+        </is>
+      </c>
+      <c r="D477" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-012</t>
+        </is>
+      </c>
+      <c r="E477" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F477" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G477" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H477" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I477" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J477" s="4" t="inlineStr">
+        <is>
+          <t>A score of 1 is assigned if there are no restrictions on a woman traveling alone domestically. A score of 0 is assigned if permission, additional documentation, or the presence of her husband or guardian is required for a woman to travel alone domestically. A score of 0 is also assigned if a woman must justify her reasons for leaving the home or if leaving the home without a valid reason is considered disobedience with legal consequences, such as loss of right to maintenance.</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B478" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C478" s="4" t="inlineStr">
+        <is>
+          <t>Countries where women can get a job in the same way as a man</t>
+        </is>
+      </c>
+      <c r="D478" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-019</t>
+        </is>
+      </c>
+      <c r="E478" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F478" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G478" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H478" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I478" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J478" s="4" t="inlineStr">
+        <is>
+          <t>Assigned a score of 1 if the following three conditions are met: There are no legal restrictions on a woman’s legal capacity and ability to get a job or pursue a trade or profession or additional burdens that women face, and men do not; AND The law does not mandate that a woman must seek formal approval or provide additional documentation (such as written consent or authorization) from her husband or guardian; AND The law does not impose legal consequences, such as loss of maintenance or financial support, on women who work against their husband’s or family’s wishes, treating it as a form of disobedience.</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B479" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C479" s="4" t="inlineStr">
+        <is>
+          <t>Countries where policy or plan recognize women’s needs in accessing and using public transportation</t>
+        </is>
+      </c>
+      <c r="D479" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-020</t>
+        </is>
+      </c>
+      <c r="E479" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F479" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G479" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H479" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I479" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J479" s="4" t="inlineStr">
+        <is>
+          <t>Yes if the following three conditions are met: There is a transportation policy or plan, at either the national or main business city level; AND The policy or plan is in effect during the reporting cycle or has been published within the past five years preceding the data collection cutoff date if there is no expiration date specified in the document; AND The policy or plan explicitly considers the mobility needs of women within the framework of public transportation and addresses different facets of women’s mobility (OR) The policy or plan promotes gender mainstreaming in the decision-making processes for planning transport networks.</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B480" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C480" s="4" t="inlineStr">
+        <is>
+          <t>Share of women in high-level decision-making positions in the environment, transport, and energy sectors</t>
+        </is>
+      </c>
+      <c r="D480" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-013</t>
+        </is>
+      </c>
+      <c r="E480" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F480" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G480" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H480" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I480" s="4" t="inlineStr">
+        <is>
+          <t>World Bank (WB)</t>
+        </is>
+      </c>
+      <c r="J480" s="4" t="inlineStr">
+        <is>
+          <t>The share of women in high-level decision-making positions in the environment, transport, and energy sectors out of total positions</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B481" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C481" s="4" t="inlineStr">
+        <is>
+          <t>UNEP E-Mobility Readiness Index</t>
+        </is>
+      </c>
+      <c r="D481" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-014</t>
+        </is>
+      </c>
+      <c r="E481" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F481" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="G481" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H481" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I481" s="4" t="inlineStr">
+        <is>
+          <t>ATO analysis of UNEP Index using latest data</t>
+        </is>
+      </c>
+      <c r="J481" s="4" t="inlineStr">
+        <is>
+          <t>The United Nations Environment Programme (UNEP) created a rating system to measure how prepared developing countries (global south) are for electric vehicles (EVs). This E-Mobility Readiness Index considers four equally weighted dimensions: Technology &amp; Market, Policy, Energy, and Finance. Each dimension has five indicators, resulting in a total of 20. The indicators are scored quantitatively and qualitatively, ranging from 0 to 5. These scores contribute to a final E-Mobility Readiness Index from 0 to 100. The index reflects a country's preparedness for the shift to EVs by evaluating factors like supply chain, consumer demand, charging infrastructure, and stakeholder involvement. An ATO analysis using this index with updated 2024 data revealed significant disparities among Asian countries regarding income levels, vehicle ownership and markets, energy sectors, transportation infrastructure, and policy environments.</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B482" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C482" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Freight Transport Index</t>
+        </is>
+      </c>
+      <c r="D482" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-017</t>
+        </is>
+      </c>
+      <c r="E482" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F482" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G482" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H482" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I482" s="4" t="inlineStr">
+        <is>
+          <t>UNCTAD</t>
+        </is>
+      </c>
+      <c r="J482" s="4" t="inlineStr">
+        <is>
+          <t>UNTAD SFT index measures and visualizes countries’ performance in sustainable freight transport (SFT) in an internationally comparable manner, covering around 160 economies. Aligned with the UNCTAD SFT framework, the index comprises the overall score, scores for the three pillars of SFT (i.e., economic score, social score, and environmental score), and scores for the SFT elements.</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B483" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C483" s="4" t="inlineStr">
+        <is>
+          <t>Value of air transport</t>
+        </is>
+      </c>
+      <c r="D483" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-015</t>
+        </is>
+      </c>
+      <c r="E483" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F483" s="3" t="inlineStr">
+        <is>
+          <t>Aviation</t>
+        </is>
+      </c>
+      <c r="G483" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H483" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I483" s="4" t="inlineStr">
+        <is>
+          <t>International Air Transport Association (IATA)</t>
+        </is>
+      </c>
+      <c r="J483" s="4" t="inlineStr">
+        <is>
+          <t>IATA’s Value of Air Transport studies provide a detailed analysis of aviation’s direct and indirect contributions to national economies. Covering over 80 countries, these reports assess the industry's role in GDP, employment, and key aviation metrics such as connectivity and affordability.</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B484" s="3" t="inlineStr">
+        <is>
+          <t>General Rest Category (GRC)</t>
+        </is>
+      </c>
+      <c r="C484" s="4" t="inlineStr">
+        <is>
+          <t>Global Infrastructure Impact</t>
+        </is>
+      </c>
+      <c r="D484" s="3" t="inlineStr">
+        <is>
+          <t>MIS-GRC-018</t>
+        </is>
+      </c>
+      <c r="E484" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F484" s="3" t="inlineStr">
+        <is>
+          <t>Rail, Road</t>
+        </is>
+      </c>
+      <c r="G484" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="H484" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I484" s="4" t="inlineStr">
+        <is>
+          <t>UN Environment Programme (UNEP)</t>
+        </is>
+      </c>
+      <c r="J484" s="4" t="inlineStr">
+        <is>
+          <t>A tool for visualising the first global database of planned road and railway infrastructure, and the risks and benefits it may pose to people and the natural world.</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B485" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C485" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Grocery and pharmacy</t>
+        </is>
+      </c>
+      <c r="D485" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-001</t>
+        </is>
+      </c>
+      <c r="E485" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F485" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G485" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H485" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I485" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J485" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) grocery and pharmacy change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B486" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C486" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Retail and recreation</t>
+        </is>
+      </c>
+      <c r="D486" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-002</t>
+        </is>
+      </c>
+      <c r="E486" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F486" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G486" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H486" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I486" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J486" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) retail and recreation change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B487" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C487" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Parks</t>
+        </is>
+      </c>
+      <c r="D487" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-003</t>
+        </is>
+      </c>
+      <c r="E487" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F487" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G487" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H487" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I487" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J487" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) parks change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B488" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C488" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Public transport stations</t>
+        </is>
+      </c>
+      <c r="D488" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-004</t>
+        </is>
+      </c>
+      <c r="E488" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F488" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G488" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H488" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I488" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J488" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) public transport stations change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B489" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C489" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Workplaces</t>
+        </is>
+      </c>
+      <c r="D489" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-005</t>
+        </is>
+      </c>
+      <c r="E489" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F489" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G489" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H489" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I489" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J489" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) workplaces change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B490" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C490" s="4" t="inlineStr">
+        <is>
+          <t>COVID Google Mobility Data - Residential</t>
+        </is>
+      </c>
+      <c r="D490" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-006</t>
+        </is>
+      </c>
+      <c r="E490" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F490" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G490" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H490" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I490" s="4" t="inlineStr">
+        <is>
+          <t>Google</t>
+        </is>
+      </c>
+      <c r="J490" s="4" t="inlineStr">
+        <is>
+          <t>The data shows how visitors to (or time spent in) residential change compared to our baseline days. A baseline day represents a normal value for that day of the week. The baseline day is the median value from the 5‑week period Jan 3 – Feb 6, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B491" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C491" s="4" t="inlineStr">
+        <is>
+          <t>COVID Apple Mobility Data - Driving</t>
+        </is>
+      </c>
+      <c r="D491" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-007</t>
+        </is>
+      </c>
+      <c r="E491" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F491" s="3" t="inlineStr">
+        <is>
+          <t>Road</t>
+        </is>
+      </c>
+      <c r="G491" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H491" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I491" s="4" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="J491" s="4" t="inlineStr">
+        <is>
+          <t>Data shows a relative volume of directions requests by driving per country compared to a baseline volume on January 13th, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B492" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C492" s="4" t="inlineStr">
+        <is>
+          <t>COVID Apple Mobility Data - Walking</t>
+        </is>
+      </c>
+      <c r="D492" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-008</t>
+        </is>
+      </c>
+      <c r="E492" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F492" s="3" t="inlineStr">
+        <is>
+          <t>NA</t>
+        </is>
+      </c>
+      <c r="G492" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H492" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I492" s="4" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="J492" s="4" t="inlineStr">
+        <is>
+          <t>Data shows a relative volume of directions requests by walking per country compared to a baseline volume on January 13th, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B493" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C493" s="4" t="inlineStr">
+        <is>
+          <t>COVID Apple Mobility Data - Public transport</t>
+        </is>
+      </c>
+      <c r="D493" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-009</t>
+        </is>
+      </c>
+      <c r="E493" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F493" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G493" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H493" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I493" s="4" t="inlineStr">
+        <is>
+          <t>Apple</t>
+        </is>
+      </c>
+      <c r="J493" s="4" t="inlineStr">
+        <is>
+          <t>Data shows a relative volume of directions requests by public transport per country compared to a baseline volume on January 13th, 2020.</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B494" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C494" s="4" t="inlineStr">
+        <is>
+          <t>COVID Restrictions - Public Transport</t>
+        </is>
+      </c>
+      <c r="D494" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-010</t>
+        </is>
+      </c>
+      <c r="E494" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F494" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G494" s="3" t="inlineStr">
+        <is>
+          <t>Passenger</t>
+        </is>
+      </c>
+      <c r="H494" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I494" s="4" t="inlineStr">
+        <is>
+          <t>University of Oxford</t>
+        </is>
+      </c>
+      <c r="J494" s="4" t="inlineStr">
+        <is>
+          <t>Data shows the code of most stringent government restriction for urban travel that is in place in a country/territory in a given month. 0 - no measures 1 - recommend closing (or significantly reduce volume/route/means of transport available) 2 - require closing (or prohibit most citizens from using it) Blank - no data</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B495" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C495" s="4" t="inlineStr">
+        <is>
+          <t>COVID Restrictions - Domestic Transport</t>
+        </is>
+      </c>
+      <c r="D495" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-011</t>
+        </is>
+      </c>
+      <c r="E495" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F495" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G495" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H495" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I495" s="4" t="inlineStr">
+        <is>
+          <t>University of Oxford</t>
+        </is>
+      </c>
+      <c r="J495" s="4" t="inlineStr">
+        <is>
+          <t>Data shows the code of most stringent government restriction for domestic travel that is in place in a country/territory in a given month. 0 - no measures 1 - recommend not to travel between regions/cities 2 - internal movement restrictions in place Blank - no data</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B496" s="3" t="inlineStr">
+        <is>
+          <t>COVID (COV)</t>
+        </is>
+      </c>
+      <c r="C496" s="4" t="inlineStr">
+        <is>
+          <t>COVID Restrictions - International Transport</t>
+        </is>
+      </c>
+      <c r="D496" s="3" t="inlineStr">
+        <is>
+          <t>MIS-COV-012</t>
+        </is>
+      </c>
+      <c r="E496" s="3" t="inlineStr">
+        <is>
+          <t>Regional</t>
+        </is>
+      </c>
+      <c r="F496" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G496" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H496" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I496" s="4" t="inlineStr">
+        <is>
+          <t>University of Oxford</t>
+        </is>
+      </c>
+      <c r="J496" s="4" t="inlineStr">
+        <is>
+          <t>Data shows the code of most stringent government restriction for international travel that is in place in a country/territory in a given month. 0 - no restrictions 1 - screening arrivals 2 - quarantine arrivals from some or all regions 3 - ban arrivals from some regions 4 - ban on all regions or total border closure Blank - no data</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B497" s="3" t="inlineStr">
+        <is>
           <t>SUM4all (SUM)</t>
         </is>
       </c>
-      <c r="C468" s="4" t="inlineStr">
+      <c r="C497" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Ranking (SUM4all) - Ranking</t>
+        </is>
+      </c>
+      <c r="D497" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-001</t>
+        </is>
+      </c>
+      <c r="E497" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F497" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G497" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H497" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I497" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J497" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SUM4ALL country ranking for overall sustainable transport - it includes - universal access, efficiency, safety and green transport. </t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B498" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C498" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Rural Access</t>
+        </is>
+      </c>
+      <c r="D498" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-002</t>
+        </is>
+      </c>
+      <c r="E498" s="3" t="inlineStr">
+        <is>
+          <t>Rural</t>
+        </is>
+      </c>
+      <c r="F498" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G498" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H498" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I498" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J498" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for overall rural access</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B499" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C499" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Urban Access</t>
+        </is>
+      </c>
+      <c r="D499" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-003</t>
+        </is>
+      </c>
+      <c r="E499" s="3" t="inlineStr">
+        <is>
+          <t>Urban</t>
+        </is>
+      </c>
+      <c r="F499" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G499" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H499" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I499" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J499" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for overall urban access</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B500" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C500" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Gender</t>
+        </is>
+      </c>
+      <c r="D500" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-004</t>
+        </is>
+      </c>
+      <c r="E500" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F500" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G500" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H500" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I500" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J500" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for gender in transport</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B501" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C501" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Efficiency</t>
+        </is>
+      </c>
+      <c r="D501" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-005</t>
+        </is>
+      </c>
+      <c r="E501" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F501" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G501" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H501" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I501" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J501" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for transport efficiency</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B502" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C502" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Safety</t>
+        </is>
+      </c>
+      <c r="D502" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-006</t>
+        </is>
+      </c>
+      <c r="E502" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F502" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G502" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H502" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I502" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J502" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for transport safety</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B503" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C503" s="4" t="inlineStr">
+        <is>
+          <t>Sustainable Mobility Rating - Air Pollution</t>
+        </is>
+      </c>
+      <c r="D503" s="3" t="inlineStr">
+        <is>
+          <t>MIS-SUM-007</t>
+        </is>
+      </c>
+      <c r="E503" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F503" s="3" t="inlineStr">
+        <is>
+          <t>All Modes</t>
+        </is>
+      </c>
+      <c r="G503" s="3" t="inlineStr">
+        <is>
+          <t>Passenger &amp; Freight</t>
+        </is>
+      </c>
+      <c r="H503" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I503" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL</t>
+        </is>
+      </c>
+      <c r="J503" s="4" t="inlineStr">
+        <is>
+          <t>SUM4ALL country ranking for air pollution</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="3" t="inlineStr">
+        <is>
+          <t>MISCELLANEOUS (MIS)</t>
+        </is>
+      </c>
+      <c r="B504" s="3" t="inlineStr">
+        <is>
+          <t>SUM4all (SUM)</t>
+        </is>
+      </c>
+      <c r="C504" s="4" t="inlineStr">
         <is>
           <t>Sustainable Mobility Rating - GHG Emissions</t>
         </is>
       </c>
-      <c r="D468" s="3" t="inlineStr">
+      <c r="D504" s="3" t="inlineStr">
         <is>
           <t>MIS-SUM-008</t>
         </is>
       </c>
-      <c r="E468" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F468" s="3" t="inlineStr">
+      <c r="E504" s="3" t="inlineStr">
+        <is>
+          <t>National</t>
+        </is>
+      </c>
+      <c r="F504" s="3" t="inlineStr">
         <is>
           <t>All Modes</t>
         </is>
       </c>
-      <c r="G468" s="3" t="inlineStr">
+      <c r="G504" s="3" t="inlineStr">
         <is>
           <t>Passenger &amp; Freight</t>
         </is>
       </c>
-      <c r="H468" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I468" s="4" t="inlineStr">
+      <c r="H504" s="3" t="inlineStr">
+        <is>
+          <t>Complete</t>
+        </is>
+      </c>
+      <c r="I504" s="4" t="inlineStr">
         <is>
           <t>SUM4ALL</t>
         </is>
       </c>
-      <c r="J468" s="4" t="inlineStr">
+      <c r="J504" s="4" t="inlineStr">
         <is>
           <t>SUM4ALL country ranking for GHG emissions</t>
         </is>
       </c>
     </row>
-    <row r="471">
-      <c r="B471" s="5" t="inlineStr">
+    <row r="507">
+      <c r="B507" s="5" t="inlineStr">
         <is>
           <t>Developed with the support of:</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="B513" s="6" t="inlineStr">
+        <is>
+          <t>With additional support from the World Bank for activities in the Pacific Island Countries.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-  <Application>Microsoft Excel</Application>
+  <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>